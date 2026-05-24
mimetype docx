--- v0 (2026-04-17)
+++ v1 (2026-05-24)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of ZIF-loaded polymer composites with antimicrobial properties towards food packaging solutions</w:t>
+                <w:t xml:space="preserve">Virus-like particles as modular interfaces for biomaterial functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Premet</w:t>
+                <w:t xml:space="preserve">Hasna Maayouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Oheix</w:t>
+                <w:t xml:space="preserve">Rayane Hedna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Chaplais</w:t>
+                <w:t xml:space="preserve">Alphonse Boché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Bou Orm</w:t>
+                <w:t xml:space="preserve">Thomas Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiba Nouali</w:t>
+                <w:t xml:space="preserve">Kaspars Tārs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 402, pp.113961. </w:t>
+              <w:t xml:space="preserve">Trends in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 44 (1), pp.128-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tibtech.2025.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440944v1</w:t>
+                <w:t xml:space="preserve">hal-05479809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus-like particles as modular interfaces for biomaterial functionalization</w:t>
+                <w:t xml:space="preserve">Fabrication of ZIF-loaded polymer composites with antimicrobial properties towards food packaging solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasna Maayouf</w:t>
+                <w:t xml:space="preserve">Laura Premet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayane Hedna</w:t>
+                <w:t xml:space="preserve">Emmanuel Oheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alphonse Boché</w:t>
+                <w:t xml:space="preserve">Gérald Chaplais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dos Santos</w:t>
+                <w:t xml:space="preserve">Eliane Bou Orm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaspars Tārs</w:t>
+                <w:t xml:space="preserve">Habiba Nouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 44 (1), pp.128-153. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 402, pp.113961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tibtech.2025.08.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479809v1</w:t>
+                <w:t xml:space="preserve">hal-05440944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Low‐Cytotoxic and Highly Efficient Type I Photoinitiators for Visible LED‐/Sunlight‐Induced Photopolymerization and High‐Precision 3D Printing</w:t>
               </w:r>
@@ -776,51 +776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial Zeolites and Metal-Organic Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Oheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Jean Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -874,295 +874,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of thin self-rolling film for anti-inflammatory drug delivery</w:t>
+                <w:t xml:space="preserve">Breast implant silicone exposure induces immunogenic response and autoimmune markers in human periprosthetic tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidzigui Ouedraogo</w:t>
+                <w:t xml:space="preserve">Isabelle Pluvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Grosjean</w:t>
+                <w:t xml:space="preserve">Eve Randrianaridera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Brigaud</w:t>
+                <w:t xml:space="preserve">Ismail Tahmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Carneiro</w:t>
+                <w:t xml:space="preserve">Martine Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeriy Luchnikov</w:t>
+                <w:t xml:space="preserve">Florelle Gindraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 241, pp.114039. </w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 317, pp.123025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2024.114039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2024.123025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633353v1</w:t>
+                <w:t xml:space="preserve">hal-05015504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast implant silicone exposure induces immunogenic response and autoimmune markers in human periprosthetic tissue</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of thin self-rolling film for anti-inflammatory drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pluvy</w:t>
+                <w:t xml:space="preserve">Sidzigui Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Randrianaridera</w:t>
+                <w:t xml:space="preserve">Mathilde Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Tahmaz</w:t>
+                <w:t xml:space="preserve">Isabelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Melin</w:t>
+                <w:t xml:space="preserve">Katia Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florelle Gindraux</w:t>
+                <w:t xml:space="preserve">Valeriy Luchnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 317, pp.123025. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241, pp.114039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2024.123025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2024.114039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015504v1</w:t>
+                <w:t xml:space="preserve">hal-04633353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High‐Performance Sunlight‐Induced Polymerized Hydrogels and Applications in 3D and 4D Printing</w:t>
               </w:r>
@@ -1797,77 +1797,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational Design and Characterisation of Novel Mono- and Bimetallic Antibacterial Linde Type A Zeolite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Oheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Reicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Nouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2515,51 +2515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Badique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Eichhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 234, pp.119746. </w:t>
@@ -2757,51 +2757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jean Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Nouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3419,51 +3419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guignandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
@@ -3867,277 +3867,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of a polyadenylated rRNA maturation by-product involves one of the three RRP6-like proteins in Arabidopsis thaliana.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The plant TPX2 protein regulates prospindle assembly before nuclear envelope breakdown.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pieuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lange</w:t>
+                <w:t xml:space="preserve">N. Janski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Holec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Le Ret</w:t>
+                <w:t xml:space="preserve">M. Bergdoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28, pp.3038-3044</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.2783-2797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00309545v1</w:t>
+                <w:t xml:space="preserve">hal-00367257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant TPX2 protein regulates prospindle assembly before nuclear envelope breakdown.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.W. Vos</w:t>
+                <w:t xml:space="preserve">Degradation of a polyadenylated rRNA maturation by-product involves one of the three RRP6-like proteins in Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Holec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pieuchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bergdoll</w:t>
+                <w:t xml:space="preserve">M. Le Ret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20, pp.2783-2797</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28, pp.3038-3044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367257v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00309545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide is formed in Medicago truncatula-Sinorhizobium meliloti functional nodules</w:t>
               </w:r>
@@ -4539,51 +4539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface texturation of breast implant alters extracellular matrix and inflammatory gene expression even in asymptomatic capsule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garabedian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4658,445 +4658,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La curvotaxie ou comment la migration des cellules est dirigée par la courbure de leur environnement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Milan</w:t>
+                <w:t xml:space="preserve">Nucleo-mechanosensing crosstalk between 3-D pillar topography and cyto-nucleoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayana Tusamda Wakhlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Badique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Eichhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Society for Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Maastricht, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188974v1</w:t>
+                <w:t xml:space="preserve">hal-02175695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de revêtements anti-aggrégatifs à l’aide de protéines chaperons</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La curvotaxie ou comment la migration des cellules est dirigée par la courbure de leur environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pieuchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Anselme</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guignandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181117v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleo-mechanosensing crosstalk between 3-D pillar topography and cyto-nucleoskeleton</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration de revêtements anti-aggrégatifs à l’aide de protéines chaperons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Eichhorn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">M. Mainardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Petithory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pieuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Maastricht, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175695v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New, simple and biologically validated breast implant classification / Nouvelle classification des surfaces d’implants mammaires validée par analyse moléculaire de capsules péri-prothétiques non-pathologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Garabedian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pieuchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5246,90 +5246,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear plasticity of cancerous cells on micropillared surfaces: interest for understanding mechanotransduction of metastatic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayana Tusamda Wakhlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Badique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Anders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Eichhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitar R. Stamov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5819,103 +5819,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic Virus-Like Particles to control cell functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Maayouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse Boché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Hedna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaspars Tārs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6224,51 +6224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05440944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Premet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bou Orm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113961" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05479809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Maayouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Hedna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Boch&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspars T&#257;rs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2025.08.017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Gao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansong Yin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Feng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dietlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202425598" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758954v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Frizera Borghi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bendimerad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ly Chapon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vonna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.01.614916" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmitt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4GC04127E" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jean Daou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MH00259H" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633353v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidzigui Ouedraogo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Carneiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Luchnikov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2024.114039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pluvy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Randrianaridera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Tahmaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Melin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Gindraux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2024.123025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet&#8208;savary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202411888" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03994584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schamberger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ziege" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ben Amar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bykowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202206110" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Seemann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dubs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Koczan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Salapare" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186505" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Launay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qm01609a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Xiao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00417h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852466v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Reicher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb13020073" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Chauvy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/abeae9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Tkachenko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kunemann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Malval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04934H" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11081963" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rougerie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Silva dos Santos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70907-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525268v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Tusamda Wakhloo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Anders" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Badique" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Eichhorn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119746" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Brigaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricout" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000006606" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036880v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153414" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349037v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Beijer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarina M Nauryzgaliyeva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela M Arteaga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45284-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284526v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.07.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972160v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Belaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5042747" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jedd" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12607" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584423v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Wakhloo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201701154" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kebdani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabi&#232;res" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Le Berre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03048.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347396v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Evrard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pieuchot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Vos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vernos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Schmit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309545v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lange" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cognat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367257v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Janski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergdoll" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656721v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puppo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0970" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perrin-Ganier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schiavon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-6535(96)00181-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RRDVWTXP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175659v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174138v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188974v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181117v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mainardis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175695v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Tusamda Wakhlo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anders" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Eichhorn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181130v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jedd" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175667v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar R. Stamov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175666v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pontes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Sa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sgambato" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175663v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cloatre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475182v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50464-9_12" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758948v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758958v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuja Jaganathan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Toth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Chen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Basir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05479809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Maayouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Hedna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Boch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dos Santos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspars T&#257;rs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2025.08.017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05440944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Premet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bou Orm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Gao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansong Yin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Feng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dietlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202425598" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758954v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Frizera Borghi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bendimerad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ly Chapon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vonna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.01.614916" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmitt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4GC04127E" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jean Daou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MH00259H" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pluvy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Randrianaridera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Tahmaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Melin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Gindraux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2024.123025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidzigui Ouedraogo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Carneiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Luchnikov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2024.114039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet&#8208;savary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202411888" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03994584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schamberger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ziege" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ben Amar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bykowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202206110" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Seemann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dubs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Koczan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Salapare" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186505" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Launay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qm01609a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Xiao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00417h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852466v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Reicher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb13020073" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Chauvy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/abeae9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Tkachenko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kunemann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Malval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04934H" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11081963" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rougerie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Silva dos Santos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70907-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525268v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Tusamda Wakhloo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Anders" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Badique" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Eichhorn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119746" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Brigaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricout" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000006606" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036880v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153414" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349037v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Beijer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarina M Nauryzgaliyeva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela M Arteaga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45284-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284526v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.07.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972160v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Belaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5042747" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jedd" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12607" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584423v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Wakhloo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201701154" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kebdani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabi&#232;res" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Le Berre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03048.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347396v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Evrard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pieuchot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Vos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vernos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Schmit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367257v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Janski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergdoll" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lange" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cognat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656721v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puppo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0970" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perrin-Ganier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schiavon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-6535(96)00181-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RRDVWTXP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175659v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174138v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175695v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Tusamda Wakhlo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anders" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Eichhorn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188974v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181117v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mainardis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181130v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jedd" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175667v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar R. Stamov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175666v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pontes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Sa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sgambato" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175663v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cloatre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475182v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50464-9_12" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758948v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758958v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuja Jaganathan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Toth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Chen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Basir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>