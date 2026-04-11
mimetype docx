--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -506,291 +506,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the cyclic fatigue resistance of One Curve, F6 Skytaper, Protaper Next, and Hyflex CM endodontic files</w:t>
+                <w:t xml:space="preserve">Elements for Understanding the Bending and Cyclic Fatigue Behavior of Endodontic Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gouédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Arbab-Chirani</w:t>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaël Bourbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restorative Dentistry &amp; Endodontics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5395/rde.2022.47.e16⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (5), pp.3943-3952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11665-021-06501-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249498v1</w:t>
+                <w:t xml:space="preserve">hal-05133329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elements for Understanding the Bending and Cyclic Fatigue Behavior of Endodontic Instruments</w:t>
+                <w:t xml:space="preserve">Comparison of the cyclic fatigue resistance of One Curve, F6 Skytaper, Protaper Next, and Hyflex CM endodontic files</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gouédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Petit</w:t>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Bourbouze</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (5), pp.3943-3952. </w:t>
+              <w:t xml:space="preserve">Restorative Dentistry &amp; Endodontics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (2), pp.e16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11665-021-06501-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5395/rde.2022.47.e16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133329v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass-loss rate and local thermodynamic state of the KELT-9 b thermosphere from the hydrogen Balmer series★</w:t>
               </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gédouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,51 +1044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Validation of Numerical Simulations of a New-Generation NiTi Endodontic File Under Bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1481,51 +1481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2036,90 +2036,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale du comportement mécanique en flexion et en fatigue d'instruments endodontiques nouvelle génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gouedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2157,90 +2157,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale du comportement mécanique en flexion et en fatigue d’instruments endodontiques nouvelle génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gouedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2304,51 +2304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2425,51 +2425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2501,96 +2501,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Multiaxial Behavior of SMA Materials Under Complex Cyclic Loadings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of Shape Memory Alloys Fatigue Properties by Classic and Self-Heating Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2598,172 +2598,172 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825584v1</w:t>
+                <w:t xml:space="preserve">hal-00930149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Shape Memory Alloys Fatigue Properties by Classic and Self-Heating Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Legrand</w:t>
+                <w:t xml:space="preserve">Experimental Study of Multiaxial Behavior of SMA Materials Under Complex Cyclic Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lakrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930149v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue et auto-échauffement sous sollicitation cyclique des alliages à mémoire de forme.</w:t>
               </w:r>
@@ -2788,51 +2788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2864,273 +2864,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue and Self-Heating under Cyclic Loading of Ni-Ti Shape Memory Alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+                <w:t xml:space="preserve">Mechanical Behavior Study of NiTi Endodontic Files Taking into Acount Anatomic Shape of Root Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Symposium on Martensitic Transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737776v1</w:t>
+                <w:t xml:space="preserve">hal-00737799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Behavior Study of NiTi Endodontic Files Taking into Acount Anatomic Shape of Root Canals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Moyne</w:t>
+                <w:t xml:space="preserve">Fatigue and Self-Heating under Cyclic Loading of Ni-Ti Shape Memory Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Symposium on Martensitic Transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737799v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actionneur à architecture antagoniste à base d'alliages à mémoire de forme : Modèle thermomécanique simplifié pour la commande</w:t>
               </w:r>
@@ -3142,51 +3142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gedouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3828,51 +3828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Leal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.108055" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04088430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Leal J&#250;nior" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/accb21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Congard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordeniz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05249498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gou&#233;dard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Arbab-Chirani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5395/rde.2022.47.e16" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05133329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bourbouze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-021-06501-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903834v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wyttenbach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molli&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehrenreich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Cegla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937316" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02090256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine G&#233;douin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delaleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.02.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Arbab Chirani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3674-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01727932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maede Hesami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kadkhodaei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X17730923" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x17730923" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moyne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-015-1799-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/QEN-200059875" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499536v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha El Cheikh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pellen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Jeune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318693" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gouedard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01714035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825588v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lgrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lakrit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Grand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gedouin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220701v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_27" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5JF446H4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162576v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bidault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chedmail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00534108v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Leal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.108055" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04088430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Leal J&#250;nior" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/accb21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Congard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordeniz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05133329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gou&#233;dard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bourbouze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-021-06501-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05249498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Arbab-Chirani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5395/rde.2022.47.e16" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903834v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wyttenbach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molli&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehrenreich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Cegla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937316" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02090256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine G&#233;douin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delaleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.02.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Arbab Chirani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3674-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01727932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maede Hesami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kadkhodaei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X17730923" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x17730923" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moyne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-015-1799-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/QEN-200059875" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499536v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha El Cheikh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pellen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Jeune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318693" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gouedard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01714035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825588v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lgrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lakrit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Grand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gedouin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220701v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_27" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5JF446H4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162576v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bidault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chedmail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00534108v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>