--- v1 (2026-04-11)
+++ v2 (2026-05-12)
@@ -2386,57 +2386,57 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Shape Memory Alloys Fatigue Properties by Classic and Self-Heating Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lgrand</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2459,131 +2459,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825588v1</w:t>
+                <w:t xml:space="preserve">hal-00930149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Shape Memory Alloys Fatigue Properties by Classic and Self-Heating Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Legrand</w:t>
+                <w:t xml:space="preserve">Experimental Study of Multiaxial Behavior of SMA Materials Under Complex Cyclic Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lakrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2592,178 +2592,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930149v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Multiaxial Behavior of SMA Materials Under Complex Cyclic Loadings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of Shape Memory Alloys Fatigue Properties by Classic and Self-Heating Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lgrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825584v1</w:t>
+                <w:t xml:space="preserve">hal-00825588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue et auto-échauffement sous sollicitation cyclique des alliages à mémoire de forme.</w:t>
               </w:r>
@@ -3828,51 +3828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Leal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.108055" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04088430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Leal J&#250;nior" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/accb21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Congard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordeniz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05133329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gou&#233;dard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bourbouze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-021-06501-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05249498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Arbab-Chirani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5395/rde.2022.47.e16" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903834v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wyttenbach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molli&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehrenreich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Cegla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937316" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02090256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine G&#233;douin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delaleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.02.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Arbab Chirani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3674-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01727932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maede Hesami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kadkhodaei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X17730923" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x17730923" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moyne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-015-1799-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/QEN-200059875" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499536v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha El Cheikh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pellen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Jeune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318693" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gouedard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01714035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825588v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lgrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lakrit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Grand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gedouin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220701v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_27" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5JF446H4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162576v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bidault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chedmail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00534108v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Leal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.108055" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04088430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Leal J&#250;nior" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/accb21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Congard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordeniz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05133329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gou&#233;dard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bourbouze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-021-06501-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05249498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Arbab-Chirani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5395/rde.2022.47.e16" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903834v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wyttenbach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molli&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehrenreich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Cegla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937316" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02090256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine G&#233;douin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delaleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.02.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Arbab Chirani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3674-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01727932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maede Hesami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kadkhodaei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X17730923" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x17730923" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moyne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-015-1799-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/QEN-200059875" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499536v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha El Cheikh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pellen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Jeune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318693" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gouedard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01714035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lakrit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lgrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Grand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gedouin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220701v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_27" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5JF446H4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162576v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bidault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chedmail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00534108v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>