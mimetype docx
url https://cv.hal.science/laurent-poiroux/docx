--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,2633 +66,2767 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A patchwork of care: making sense of ICU workload variability</w:t>
+                <w:t xml:space="preserve">Well-being and sense of security of intubated patients in intensive care units: a patient co-constructed dedicated scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
+                <w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+                <w:t xml:space="preserve">Hélène Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Poiroux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Lociciro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Kentish-Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Messet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iccn.2025.104160⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (1), pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-026-05923-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238145v1</w:t>
+                <w:t xml:space="preserve">hal-05579751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular blockade and their monitoring in the intensive care unit: a multicenter observational prospective study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the Prevalence of Missed Nursing Care Using Three Workload Assessment Methods: A Nationwide Cross‐Sectional Study Among Intensive Care Nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphanie Gobé</w:t>
+                <w:t xml:space="preserve">Anaëlle Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Mangeard</w:t>
+                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Maamar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Poiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-025-01591-4⟩</w:t>
+              <w:t xml:space="preserve">Nursing in Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (3), pp.e70055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nicc.70055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427676v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of JEM Soignances Job-Exposure Matrix Through Comparison with Self-Reported Exposures Among Healthcare Workers in CONSTANCES</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A patchwork of care: making sense of ICU workload variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10926-025-10289-0⟩</w:t>
+              <w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91, pp.104160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iccn.2025.104160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026670v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Burnout and Intention‐To‐Leave the Job With Objective Nursing Workload and Nursing Working Environment: A Cross‐Sectional Study Among Intensive Care Nurses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
+                <w:t xml:space="preserve">Neuromuscular blockade and their monitoring in the intensive care unit: a multicenter observational prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
+                <w:t xml:space="preserve">Tiphanie Gobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bouckaert</w:t>
+                <w:t xml:space="preserve">Nathanaël Mangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaelle Caillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Walter Sermeus</w:t>
+                <w:t xml:space="preserve">Adel Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jocn.17650⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01591-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909767v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Prevalence of Missed Nursing Care Using Three Workload Assessment Methods: A Nationwide Cross‐Sectional Study Among Intensive Care Nurses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of JEM Soignances Job-Exposure Matrix Through Comparison with Self-Reported Exposures Among Healthcare Workers in CONSTANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Singier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Caillet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nursing in Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nicc.70055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Occupational Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10926-025-10289-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098511v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workload assessment using the nursing activities score in intensive care units: Nationwide prospective observational study in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Association of Burnout and Intention‐To‐Leave the Job With Objective Nursing Workload and Nursing Working Environment: A Cross‐Sectional Study Among Intensive Care Nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Keriven Dessomme</w:t>
+                <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Sermeus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iccn.2024.103866⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jocn.17650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771737v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers to research findings utilization amongst critical care nurses and allied health professionals: An international survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tele-expertise assessment of chronic wounds by advanced practice dermatology nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Toufik Kamel</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seuwou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iccn.2023.103610⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151 (2), pp.103273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2024.103273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517268v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche bibliographique : comment rester à jour et initier une recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Constan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (1), pp.113-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37051/mir-00213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’un modèle de jugement clinique pour la discipline infirmière</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Passavant</w:t>
+                <w:t xml:space="preserve">Barriers to research findings utilization amongst critical care nurses and allied health professionals: An international survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édith Rouet</w:t>
+                <w:t xml:space="preserve">Lionel Larcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revinf.2024.10.006⟩</w:t>
+              <w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81, pp.103610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iccn.2023.103610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910455v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurses’ moral judgements during emergency department triage – A prospective mixed multicenter study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Douillet</w:t>
+                <w:t xml:space="preserve">Workload assessment using the nursing activities score in intensive care units: Nationwide prospective observational study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoakim Furon</w:t>
+                <w:t xml:space="preserve">Pascal Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Haubertin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
+                <w:t xml:space="preserve">Brigitte Keriven Dessomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Emergency Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ienj.2024.101479⟩</w:t>
+              <w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.103866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iccn.2024.103866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689079v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tele-expertise assessment of chronic wounds by advanced practice dermatology nurses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d’un modèle de jugement clinique pour la discipline infirmière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Garry-Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Poiroux</w:t>
+                <w:t xml:space="preserve">Stéphanie Alfred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Delaunay</w:t>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Seuwou</w:t>
+                <w:t xml:space="preserve">Valérie Passavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martin</w:t>
+                <w:t xml:space="preserve">Édith Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 151 (2), pp.103273. </w:t>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73 (305), pp.22-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2024.103273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revinf.2024.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101935v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of chest compression quality between the overlapping hands and interlocking hands techniques: A randomised cross-over trial</w:t>
+                <w:t xml:space="preserve">Nurses’ moral judgements during emergency department triage – A prospective mixed multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Marquis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Benjamin Pilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Chauvat</w:t>
+                <w:t xml:space="preserve">Yoakim Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Sechet</w:t>
+                <w:t xml:space="preserve">Carole Haubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajem.2023.08.039⟩</w:t>
+              <w:t xml:space="preserve">International Emergency Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75, pp.101479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ienj.2024.101479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228585v1</w:t>
+                <w:t xml:space="preserve">hal-04689079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la valorisation scientifique des bourses attribuées par la Société de Réanimation de Langue Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerc de la Srlf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Llitjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37051/mir-00148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of pressure injuries among critically ill patients and factors associated with their occurrence in the intensive care unit: The PRESSURE study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of chest compression quality between the overlapping hands and interlocking hands techniques: A randomised cross-over trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Muller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
+                <w:t xml:space="preserve">Aurélien Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atika Youssoufa</w:t>
+                <w:t xml:space="preserve">François Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aucc.2020.12.001⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74, pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajem.2023.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553074v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche infirmière en réanimation : historique et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Constan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxymag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (178), pp.14-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oxy.2021.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimising haemodynamic lability during changeover of syringes infusing norepinephrine in adult critical care patients: a multicentre randomised controlled trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sylvie Ramelet</w:t>
+                <w:t xml:space="preserve">Prevalence of pressure injuries among critically ill patients and factors associated with their occurrence in the intensive care unit: The PRESSURE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélaine Le Brazic</w:t>
+                <w:t xml:space="preserve">Sabine Valera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Messager</w:t>
+                <w:t xml:space="preserve">Grégoire Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Youssoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bja.2020.06.041⟩</w:t>
+              <w:t xml:space="preserve">Australian Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (5), pp.411-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aucc.2020.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491667v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan d’une adaptation organisationnelle pendant l’épidémie de Covid-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Minimising haemodynamic lability during changeover of syringes infusing norepinephrine in adult critical care patients: a multicentre randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Verron</w:t>
+                <w:t xml:space="preserve">Cyril Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Chambre-Clavel</w:t>
+                <w:t xml:space="preserve">Anne-Sylvie Ramelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélaine Le Brazic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2020.08.013⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, pp.622 - 628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bja.2020.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492116v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect on comfort of administering bubble-humidified or dry oxygen: the Oxyrea non-inferiority randomized study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bilan d’une adaptation organisationnelle pendant l’épidémie de Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Seegers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Le Roy</w:t>
+                <w:t xml:space="preserve">Axelle Chavanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Colonval</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chambre-Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-018-0472-9⟩</w:t>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.46 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2020.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616867v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CHIC : étude sur les relais de noradrénaline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Effect on comfort of administering bubble-humidified or dry oxygen: the Oxyrea non-inferiority randomized study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Piquilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Colonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxymag</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-018-0472-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oxy.2016.08.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03487388v1</w:t>
+                <w:t xml:space="preserve">hal-02616867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet CHIC : étude sur les relais de noradrénaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxymag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.27 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oxy.2016.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Using a qualitative study to understand the failure of a strategy implemented for improving hand hygiene adherence in 4 intensive care units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Bruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Kouatchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (4), pp.447-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/669875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2702,222 +2836,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'infirmier(e) en service réanimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Valera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ere edition, 392 p., 2022, Savoir &amp; pratique infirmière, 978-2-294-77510-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration des données probantes en pratique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 978-2-84371-793-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2927,100 +3061,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’impact des soins infirmiers sur le confort, la sécurité et le devenir des patients de réanimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université d'Angers, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019ANGE0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03092240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3030,168 +3164,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le personnel soignant et l'hygiène des mains en réanimation : une analyse sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Bruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Kouatchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme définitif et livre des résumés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux, France. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3338,51 +3472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238145v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyneel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me E Dauvergne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poiroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2025.104160" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427676v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hermann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decormeille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Gob&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Mangeard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01591-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Singier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-025-10289-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909767v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dauvergne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouckaert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Caillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sermeus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.17650" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098511v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Blanchard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nicc.70055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Keriven Dessomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2024.103866" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larcin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fossat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kamel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2023.103610" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dauvergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Constan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00213" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910455v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garry-Bruneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alfred" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Passavant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rouet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2024.10.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pilleron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Douillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoakim Furon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Haubertin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ienj.2024.101479" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaunay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seuwou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103273" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chauvat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sechet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2023.08.039" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerc de la Srlf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llitjos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Barbar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jacq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00148" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553074v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Youssoufa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2020.12.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2021.04.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Le Roy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Ramelet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Le Brazic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Messager" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2020.06.041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Chavanon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Verron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chambre-Clavel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.08.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Piquilloud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seegers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Colonval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-018-0472-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487388v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guyon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2016.08.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333778v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eveillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bruna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Kouatchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dub&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/669875" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier-masson.fr/linfirmiere-en-service-de-reanimation-9782294775109.html?gclid=CjwKCAiAheacBhB8EiwAItVO2_MWJwj66Hy3Z9zSQq0eoK1Bxa4UdbQ5rmIb8PYRJ9DV4Ii4mshEGhoCTgUQAvD_BwE&amp;amp;gclsrc=aw.ds" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910701v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03092240v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ANGE0041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03137474v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desfontaines" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecompte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lociciro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kentish-Barnes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Messet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-026-05923-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me E Dauvergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poiroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyneel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nicc.70055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2025.104160" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427676v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hermann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decormeille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Gob&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Mangeard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01591-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Singier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-025-10289-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dauvergne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouckaert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Caillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sermeus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.17650" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaunay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seuwou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dauvergne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Constan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00213" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larcin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fossat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kamel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2023.103610" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Keriven Dessomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2024.103866" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garry-Bruneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alfred" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Passavant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rouet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2024.10.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pilleron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Douillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoakim Furon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Haubertin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ienj.2024.101479" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829376v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerc de la Srlf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llitjos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Barbar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jacq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00148" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228585v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chauvat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sechet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2023.08.039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2021.04.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Muller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Youssoufa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2020.12.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Le Roy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Ramelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Le Brazic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Messager" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2020.06.041" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492116v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Chavanon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Verron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chambre-Clavel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.08.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616867v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Piquilloud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seegers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Colonval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-018-0472-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487388v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guyon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2016.08.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eveillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bruna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Kouatchet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dub&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/669875" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659177v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier-masson.fr/linfirmiere-en-service-de-reanimation-9782294775109.html?gclid=CjwKCAiAheacBhB8EiwAItVO2_MWJwj66Hy3Z9zSQq0eoK1Bxa4UdbQ5rmIb8PYRJ9DV4Ii4mshEGhoCTgUQAvD_BwE&amp;amp;gclsrc=aw.ds" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910701v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03092240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ANGE0041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03137474v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desfontaines" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>