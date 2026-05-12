--- v1 (2026-04-06)
+++ v2 (2026-05-12)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,2599 +234,2837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Prevalence of Missed Nursing Care Using Three Workload Assessment Methods: A Nationwide Cross‐Sectional Study Among Intensive Care Nurses</w:t>
+                <w:t xml:space="preserve">Experiences of Migrants With Type 2 Diabetes Navigating Health Care in France: A Qualitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Caillet</w:t>
+                <w:t xml:space="preserve">Ophélie Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nursing in Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nicc.70055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transcultural Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.10436596261432430-10436596261432430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10436596261432430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098511v1</w:t>
+                <w:t xml:space="preserve">hal-05582872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A patchwork of care: making sense of ICU workload variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Prevalence of Missed Nursing Care Using Three Workload Assessment Methods: A Nationwide Cross‐Sectional Study Among Intensive Care Nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iccn.2025.104160⟩</w:t>
+              <w:t xml:space="preserve">Nursing in Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (3), pp.e70055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nicc.70055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238145v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular blockade and their monitoring in the intensive care unit: a multicenter observational prospective study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A patchwork of care: making sense of ICU workload variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poiroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-025-01591-4⟩</w:t>
+              <w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91, pp.104160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iccn.2025.104160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427676v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of JEM Soignances Job-Exposure Matrix Through Comparison with Self-Reported Exposures Among Healthcare Workers in CONSTANCES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuromuscular blockade and their monitoring in the intensive care unit: a multicenter observational prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Gobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Singier</w:t>
+                <w:t xml:space="preserve">Nathanaël Mangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fadel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Poiroux</w:t>
+                <w:t xml:space="preserve">Adel Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10926-025-10289-0⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01591-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026670v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Burnout and Intention‐To‐Leave the Job With Objective Nursing Workload and Nursing Working Environment: A Cross‐Sectional Study Among Intensive Care Nurses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
+                <w:t xml:space="preserve">Study characteristics and methods in a national nursing and allied health research programme: A descriptive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouix‐picasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
+                <w:t xml:space="preserve">Sonia Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bouckaert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Walter Sermeus</w:t>
+                <w:t xml:space="preserve">Valérie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jocn.17650⟩</w:t>
+              <w:t xml:space="preserve">International Nursing Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (1), pp.e70007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/inr.70007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909767v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tele-expertise assessment of chronic wounds by advanced practice dermatology nurses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of JEM Soignances Job-Exposure Matrix Through Comparison with Self-Reported Exposures Among Healthcare Workers in CONSTANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Singier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Robin</w:t>
+                <w:t xml:space="preserve">Fabien Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2024.103273⟩</w:t>
+              <w:t xml:space="preserve">Journal of Occupational Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10926-025-10289-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101935v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche bibliographique : comment rester à jour et initier une recherche ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of Burnout and Intention‐To‐Leave the Job With Objective Nursing Workload and Nursing Working Environment: A Cross‐Sectional Study Among Intensive Care Nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Dauvergne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Poiroux</w:t>
+                <w:t xml:space="preserve">Anaelle Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Constan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Walter Sermeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (1), pp.113-124. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37051/mir-00213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jocn.17650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389550v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers to research findings utilization amongst critical care nurses and allied health professionals: An international survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tele-expertise assessment of chronic wounds by advanced practice dermatology nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fossat</w:t>
+                <w:t xml:space="preserve">J. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufik Kamel</w:t>
+                <w:t xml:space="preserve">P. Seuwou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iccn.2023.103610⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151 (2), pp.103273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2024.103273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517268v1</w:t>
+                <w:t xml:space="preserve">hal-05101935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workload assessment using the nursing activities score in intensive care units: Nationwide prospective observational study in France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche bibliographique : comment rester à jour et initier une recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Keriven Dessomme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerome Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Constan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iccn.2024.103866⟩</w:t>
+              <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (1), pp.113-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37051/mir-00213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771737v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’un modèle de jugement clinique pour la discipline infirmière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Garry-Bruneau</w:t>
+                <w:t xml:space="preserve">Barriers to research findings utilization amongst critical care nurses and allied health professionals: An international survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Alfred</w:t>
+                <w:t xml:space="preserve">Lionel Larcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Huet</w:t>
+                <w:t xml:space="preserve">Guillaume Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Passavant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Édith Rouet</w:t>
+                <w:t xml:space="preserve">Toufik Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revinf.2024.10.006⟩</w:t>
+              <w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81, pp.103610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iccn.2023.103610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910455v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurses’ moral judgements during emergency department triage – A prospective mixed multicenter study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Workload assessment using the nursing activities score in intensive care units: Nationwide prospective observational study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pilleron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
+                <w:t xml:space="preserve">Brigitte Keriven Dessomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Emergency Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ienj.2024.101479⟩</w:t>
+              <w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.103866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iccn.2024.103866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689079v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la valorisation scientifique des bourses attribuées par la Société de Réanimation de Langue Française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d’un modèle de jugement clinique pour la discipline infirmière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Garry-Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Alfred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Passavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerc de la Srlf</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Jacq</w:t>
+                <w:t xml:space="preserve">Édith Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37051/mir-00148⟩</w:t>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73 (305), pp.22-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revinf.2024.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829376v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of chest compression quality between the overlapping hands and interlocking hands techniques: A randomised cross-over trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nurses’ moral judgements during emergency department triage – A prospective mixed multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoakim Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Marquis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Douillet</w:t>
+                <w:t xml:space="preserve">Carole Haubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Morin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Sechet</w:t>
+                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajem.2023.08.039⟩</w:t>
+              <w:t xml:space="preserve">International Emergency Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75, pp.101479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ienj.2024.101479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228585v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche infirmière en réanimation : historique et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de la valorisation scientifique des bourses attribuées par la Société de Réanimation de Langue Française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerc de la Srlf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Llitjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Barbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxymag</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oxy.2021.04.005⟩</w:t>
+              <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37051/mir-00148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389554v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of pressure injuries among critically ill patients and factors associated with their occurrence in the intensive care unit: The PRESSURE study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of chest compression quality between the overlapping hands and interlocking hands techniques: A randomised cross-over trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atika Youssoufa</w:t>
+                <w:t xml:space="preserve">Aurélien Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aucc.2020.12.001⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74, pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajem.2023.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553074v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimising haemodynamic lability during changeover of syringes infusing norepinephrine in adult critical care patients: a multicentre randomised controlled trial</w:t>
+                <w:t xml:space="preserve">La recherche infirmière en réanimation : historique et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Constan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bja.2020.06.041⟩</w:t>
+              <w:t xml:space="preserve">Oxymag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (178), pp.14-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oxy.2021.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491667v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan d’une adaptation organisationnelle pendant l’épidémie de Covid-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Poiroux</w:t>
+                <w:t xml:space="preserve">Prevalence of pressure injuries among critically ill patients and factors associated with their occurrence in the intensive care unit: The PRESSURE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Valera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Chavanon</w:t>
+                <w:t xml:space="preserve">Grégoire Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Verron</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atika Youssoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2020.08.013⟩</w:t>
+              <w:t xml:space="preserve">Australian Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (5), pp.411-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aucc.2020.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492116v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect on comfort of administering bubble-humidified or dry oxygen: the Oxyrea non-inferiority randomized study</w:t>
+                <w:t xml:space="preserve">Minimising haemodynamic lability during changeover of syringes infusing norepinephrine in adult critical care patients: a multicentre randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie Ramelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Piquilloud</w:t>
+                <w:t xml:space="preserve">Mélaine Le Brazic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Seegers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Colonval</w:t>
+                <w:t xml:space="preserve">Leslie Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-018-0472-9⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, pp.622 - 628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bja.2020.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616867v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CHIC : étude sur les relais de noradrénaline</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan d’une adaptation organisationnelle pendant l’épidémie de Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Chavanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Guyon</w:t>
+                <w:t xml:space="preserve">Denis Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chambre-Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxymag</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oxy.2016.08.008⟩</w:t>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.46 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2020.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487388v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect on comfort of administering bubble-humidified or dry oxygen: the Oxyrea non-inferiority randomized study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Piquilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Colonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-018-0472-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet CHIC : étude sur les relais de noradrénaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxymag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.27 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oxy.2016.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Using a qualitative study to understand the failure of a strategy implemented for improving hand hygiene adherence in 4 intensive care units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Bruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Kouatchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (4), pp.447-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/669875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2836,222 +3074,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'infirmier(e) en service réanimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Valera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ere edition, 392 p., 2022, Savoir &amp; pratique infirmière, 978-2-294-77510-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration des données probantes en pratique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 978-2-84371-793-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3061,100 +3299,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’impact des soins infirmiers sur le confort, la sécurité et le devenir des patients de réanimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université d'Angers, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019ANGE0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03092240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3164,168 +3402,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le personnel soignant et l'hygiène des mains en réanimation : une analyse sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Desfontaines</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Bruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Kouatchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme définitif et livre des résumés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux, France. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3472,51 +3710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecompte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lociciro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kentish-Barnes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Messet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-026-05923-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me E Dauvergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poiroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyneel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nicc.70055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2025.104160" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427676v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hermann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decormeille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Gob&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Mangeard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01591-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Singier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-025-10289-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dauvergne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouckaert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Caillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sermeus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.17650" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaunay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seuwou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dauvergne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Constan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00213" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larcin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fossat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kamel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2023.103610" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Keriven Dessomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2024.103866" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garry-Bruneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alfred" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Passavant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rouet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2024.10.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pilleron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Douillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoakim Furon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Haubertin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ienj.2024.101479" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829376v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerc de la Srlf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llitjos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Barbar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jacq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00148" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228585v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chauvat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sechet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2023.08.039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2021.04.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Muller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Youssoufa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2020.12.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Le Roy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Ramelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Le Brazic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Messager" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2020.06.041" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492116v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Chavanon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Verron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chambre-Clavel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.08.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616867v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Piquilloud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seegers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Colonval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-018-0472-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487388v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guyon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2016.08.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eveillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bruna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Kouatchet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dub&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/669875" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659177v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier-masson.fr/linfirmiere-en-service-de-reanimation-9782294775109.html?gclid=CjwKCAiAheacBhB8EiwAItVO2_MWJwj66Hy3Z9zSQq0eoK1Bxa4UdbQ5rmIb8PYRJ9DV4Ii4mshEGhoCTgUQAvD_BwE&amp;amp;gclsrc=aw.ds" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910701v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03092240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ANGE0041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03137474v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desfontaines" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecompte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lociciro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kentish-Barnes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Messet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-026-05923-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Kouadio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poiroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10436596261432430" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me E Dauvergne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyneel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nicc.70055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2025.104160" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decormeille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Gob&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Mangeard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01591-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Barbier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouix&#8208;picasso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guillouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/inr.70007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Singier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-025-10289-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dauvergne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouckaert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Caillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sermeus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.17650" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaunay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seuwou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103273" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dauvergne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Constan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00213" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larcin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fossat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kamel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2023.103610" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Keriven Dessomme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2024.103866" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garry-Bruneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alfred" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Passavant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rouet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2024.10.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pilleron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Douillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoakim Furon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Haubertin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ienj.2024.101479" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerc de la Srlf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llitjos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Barbar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jacq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228585v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chauvat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sechet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2023.08.039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2021.04.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Muller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Youssoufa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2020.12.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Le Roy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Ramelet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Le Brazic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Messager" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2020.06.041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Chavanon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Verron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chambre-Clavel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.08.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Piquilloud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seegers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Colonval" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-018-0472-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487388v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guyon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2016.08.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eveillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bruna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Kouatchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dub&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/669875" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659177v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier-masson.fr/linfirmiere-en-service-de-reanimation-9782294775109.html?gclid=CjwKCAiAheacBhB8EiwAItVO2_MWJwj66Hy3Z9zSQq0eoK1Bxa4UdbQ5rmIb8PYRJ9DV4Ii4mshEGhoCTgUQAvD_BwE&amp;amp;gclsrc=aw.ds" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910701v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03092240v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ANGE0041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03137474v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desfontaines" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>