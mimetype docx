--- v0 (2026-03-05)
+++ v1 (2026-04-01)
@@ -1009,165 +1009,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00516442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buddhism in the Everyday Medical Practice of the Ladakhi Amchi</w:t>
+                <w:t xml:space="preserve">Médecine traditionnelle et conflits interreligieux au Ladakh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pordié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Anthropologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 37 (1), pp.93-116</w:t>
+              <w:t xml:space="preserve">Revue de l'Inde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.157-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00516414v2</w:t>
+                <w:t xml:space="preserve">halshs-00516437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médecine traditionnelle et conflits interreligieux au Ladakh</w:t>
+                <w:t xml:space="preserve">Buddhism in the Everyday Medical Practice of the Ladakhi Amchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pordié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Inde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7, pp.157-160</w:t>
+              <w:t xml:space="preserve">Indian Anthropologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (1), pp.93-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00516437v1</w:t>
+                <w:t xml:space="preserve">halshs-00516414v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himalayan Medical Heritage Facing its Own Success. Focus on intellectual property</w:t>
               </w:r>
@@ -2317,165 +2317,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacopée</w:t>
+                <w:t xml:space="preserve">Médecine traditionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pordié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Inde contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05270397v1</w:t>
+                <w:t xml:space="preserve">halshs-05270419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médecine traditionnelle</w:t>
+                <w:t xml:space="preserve">Pharmacopée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pordié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Inde contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05270419v1</w:t>
+                <w:t xml:space="preserve">halshs-05270397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecines traditionnelles</w:t>
               </w:r>
@@ -4171,51 +4171,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A35CDCB9"/>
+    <w:nsid w:val="5D0B1AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4402,51 +4402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-pordie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8814-4767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087442264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Health-Medicine-and-Science-in-Asia/book-series/HMASIA" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102783v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supang Chantavanich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyada Kiatying-Angsulee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721818762935" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2015.1090436" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045143v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516414v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516437v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brisard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516579v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meier Zu Biesen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pourraz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcdowell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fiorilli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102907v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kloos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dukeupress.edu/healing-at-the-periphery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970045v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart Petitet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gradmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Lovell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaikie C." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270419v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516496v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780203932544-9/hijacking-intellectual-property-rights-laurent-pordi%C3%A9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/9781478021759" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270480v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coderey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maureen Lovell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270470v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270520v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hardon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270501v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-pordie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8814-4767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087442264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Health-Medicine-and-Science-in-Asia/book-series/HMASIA" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102783v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supang Chantavanich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyada Kiatying-Angsulee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721818762935" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2015.1090436" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045143v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516437v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516414v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brisard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516579v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meier Zu Biesen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pourraz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcdowell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fiorilli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102907v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kloos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dukeupress.edu/healing-at-the-periphery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970045v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart Petitet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gradmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Lovell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaikie C." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270419v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516496v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780203932544-9/hijacking-intellectual-property-rights-laurent-pordi%C3%A9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/9781478021759" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270480v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coderey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maureen Lovell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270470v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270520v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hardon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270501v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>