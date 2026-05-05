--- v1 (2026-04-01)
+++ v2 (2026-05-05)
@@ -1412,614 +1412,614 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markets, Medicines, and Health Globalization</w:t>
+                <w:t xml:space="preserve">The Indian Face of Sowa Rigpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Meier Zu Biesen</w:t>
+                <w:t xml:space="preserve">Stephan Kloos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pordié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Pordié; Stephan Kloos. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health for All: Knowledge, Politics, and Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rutgers University Press, 2022</w:t>
+              <w:t xml:space="preserve">Healing at the Periphery. Ethnographies of Tibetan Medicine in India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duke University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-22, 2022, 978-1-4780-1352-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150104v1</w:t>
+                <w:t xml:space="preserve">hal-03102907v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization in the Global</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Mcdowell</w:t>
+                <w:t xml:space="preserve">The Amchi at the Margins Notes on Childbirth practices in Ladakh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pordié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pordié</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Hancart Petitet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health for All: Knowledge, Politics, Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rutgers University Press, 2022</w:t>
+              <w:t xml:space="preserve">Healing at the Periphery. Ethnographies of Tibetan Medicine in India, Duke University Press</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913994v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970045v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Indian Face of Sowa Rigpa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Kloos</w:t>
+                <w:t xml:space="preserve">Markets, Medicines, and Health Globalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Meier Zu Biesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pordié</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pourraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healing at the Periphery. Ethnographies of Tibetan Medicine in India</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-22, 2022, 978-1-4780-1352-5</w:t>
+              <w:t xml:space="preserve">Global Health for All: Knowledge, Politics, and Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rutgers University Press, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102907v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Amchi at the Margins Notes on Childbirth practices in Ladakh</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization in the Global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mcdowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Fiorilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pordié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Hancart Petitet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healing at the Periphery. Ethnographies of Tibetan Medicine in India, Duke University Press</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2022</w:t>
+              <w:t xml:space="preserve">Global Health for All: Knowledge, Politics, Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rutgers University Press, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970045v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Health and The New World Order: Introduction</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Governance, Circulation and Pharmaceutical Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pordié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global health and the new world order. Historical and Anthropological Approaches to a Changing Regime of Governance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-1-5261-4967-1</w:t>
+              <w:t xml:space="preserve">Circulation and Governance of Asian Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02976222v1</w:t>
+                <w:t xml:space="preserve">hal-03102942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance, Circulation and Pharmaceutical Objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Health and The New World Order: Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beaudevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Gradmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne M. Lovell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pordié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation and Governance of Asian Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2020</w:t>
+              <w:t xml:space="preserve">Global health and the new world order. Historical and Anthropological Approaches to a Changing Regime of Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-1-5261-4967-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102942v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02976222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production sociale d’un thérapeute béninois contemporaine. Entrepreneuriat, pratiques de soins et essais thérapeutiques</w:t>
               </w:r>
@@ -2317,234 +2317,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médecine traditionnelle</w:t>
+                <w:t xml:space="preserve">Médecines traditionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pordié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Inde contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05270419v1</w:t>
+                <w:t xml:space="preserve">halshs-03237137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacopée</w:t>
+                <w:t xml:space="preserve">Médecine traditionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pordié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Inde contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05270397v1</w:t>
+                <w:t xml:space="preserve">halshs-05270419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médecines traditionnelles</w:t>
+                <w:t xml:space="preserve">Pharmacopée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pordié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Inde contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03237137v1</w:t>
+                <w:t xml:space="preserve">halshs-05270397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religious Collisions in Tibetan Medicine. Ethnography of a Muslim Practitioner</w:t>
               </w:r>
@@ -2662,251 +2662,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00516487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hijacking intellectual property rights. Identities and social power in the Indian Himalayas</w:t>
+                <w:t xml:space="preserve">Tibetan medicine today: neo-traditionalism as an analytical lens and a political tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pordié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tibetan Medicine in the Contemporary World. Global Politics of Medical Knowledge and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Series of the Needham Research Institute, 9780203932544</w:t>
+              <w:t xml:space="preserve">, London and New York: Routledge, pp.3-32, 2008, Series of the Needham Research Institute</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00516496v1</w:t>
+                <w:t xml:space="preserve">halshs-00516479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reformulating ingredients: Outlines of a contemporary ritual for the consecration of medicines in Ladakh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pordié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Ladakh: Continuity and Change in Anthropological Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leiden &amp; Boston: Brill Publishers, pp.153-174, 2008, Brill's Tibetan Studies Library</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00516450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tibetan medicine today: neo-traditionalism as an analytical lens and a political tool</w:t>
+                <w:t xml:space="preserve">Hijacking intellectual property rights. Identities and social power in the Indian Himalayas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pordié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Pordié. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tibetan Medicine in the Contemporary World. Global Politics of Medical Knowledge and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, London and New York: Routledge, pp.3-32, 2008, Series of the Needham Research Institute</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Series of the Needham Research Institute, 9780203932544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00516479v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00516496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pharmacopée comme expression de société</w:t>
               </w:r>
@@ -3006,51 +3006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healing at the Periphery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pordié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Kloos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duke University Press, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1215/9781478021759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3071,216 +3071,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation and Governance of Asian Medicine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Health and the New World Order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beaudevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Gradmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Coderey</w:t>
+                <w:t xml:space="preserve">Anne Maureen Lovell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pordié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Routledge, 2020</w:t>
+              <w:t xml:space="preserve">Manchester University Press, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05270480v1</w:t>
+                <w:t xml:space="preserve">hal-05270485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Health and the New World Order</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
+                <w:t xml:space="preserve">Circulation and Governance of Asian Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coderey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pordié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Manchester University Press, 2020</w:t>
+              <w:t xml:space="preserve">Routledge, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05270485v1</w:t>
+                <w:t xml:space="preserve">hal-05270480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux guérisseurs : Biographies de thérapeutes au temps de la globalisation</w:t>
               </w:r>
@@ -3717,178 +3717,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Institutions in South Asian Medicine</w:t>
+                <w:t xml:space="preserve">The herbal pharmaceutical industry in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pordié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture, Medicine, and Psychiatry</w:t>
+              <w:t xml:space="preserve">Asian Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05270513v1</w:t>
+                <w:t xml:space="preserve">hal-05270523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The herbal pharmaceutical industry in India</w:t>
+                <w:t xml:space="preserve">Learning Institutions in South Asian Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pordié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Medicine</w:t>
+              <w:t xml:space="preserve">Culture, Medicine, and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05270523v1</w:t>
+                <w:t xml:space="preserve">hal-05270513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transnational Health in Asia: Patients, Knowledge, Praxis</w:t>
               </w:r>
@@ -4171,51 +4171,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D0B1AD7"/>
+    <w:nsid w:val="4A090D79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4402,51 +4402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-pordie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8814-4767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087442264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Health-Medicine-and-Science-in-Asia/book-series/HMASIA" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102783v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supang Chantavanich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyada Kiatying-Angsulee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721818762935" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2015.1090436" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045143v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516437v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516414v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brisard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516579v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meier Zu Biesen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pourraz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcdowell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fiorilli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102907v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kloos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dukeupress.edu/healing-at-the-periphery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970045v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart Petitet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gradmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Lovell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaikie C." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270419v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516496v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780203932544-9/hijacking-intellectual-property-rights-laurent-pordi%C3%A9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/9781478021759" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270480v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coderey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maureen Lovell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270470v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270520v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hardon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270501v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-pordie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8814-4767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087442264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Health-Medicine-and-Science-in-Asia/book-series/HMASIA" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102783v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supang Chantavanich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyada Kiatying-Angsulee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721818762935" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2015.1090436" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045143v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516437v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516414v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brisard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516579v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102907v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kloos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dukeupress.edu/healing-at-the-periphery" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970045v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart Petitet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meier Zu Biesen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pourraz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913994v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcdowell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fiorilli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976222v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gradmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Lovell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaikie C." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270419v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780203932544-9/hijacking-intellectual-property-rights-laurent-pordi%C3%A9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/9781478021759" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maureen Lovell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coderey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270470v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270520v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hardon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270501v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>