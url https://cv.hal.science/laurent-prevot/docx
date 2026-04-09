--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Prévot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor in Language Sciences at Aix Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2463-2382</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078457874</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research Interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dialogue, Conversation, Discourse, Natural Language Processing, Computational Linguistics, Language Resources, LLMs.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Summary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Prévot is a professor in Language Sciences at Aix Marseille Universit&eacute. He is also a junior member of the Institut Universitaire de France (IUF). His specialties are linguistics (in particular semantic and pragmatic questions) and Natural Language Processing. He obtained his PhD (2004) in Computer Science from Toulouse 3 University and worked as post-doc in linguistic and interdisciplinary labs in Italy (Laboratory for Applied Ontology, Trento), France (Syntax and Semantics Research Team CLLE-ERSS, Toulouse 2) and Taiwan (Institute of Linguistics, Academia Sinica). His projects are dealing in particular with conversational feedback, interpersonal dynamics in conversation as well as neural bases of conversation. At the methodological level, he tends to use modern NLP and speech processing techniques on conversational corpora and exploit the resulting material in collaboration with colleagues from various disciplines (linguistics, machine learning, neurosience, dialogue systems). Recently he has devoted his research time in developping and applying LLM approaches to conversational language.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projects coordination</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PHC AURORA [2019] French Norwegian effort on Applied Dialogue Modeling</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IUF project [2015-2020] Formal and Computational Interactional Linguistics, the case of feedback</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidex International Variamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [2014-2015] Variations in Action: a Multilingual approach</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR JCJC CoFee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [2012-2015] Conversational Feedback</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Erasmus Mundus Action 2 MULTI 1&2 [2010-2015] Multilingualism and Multiculturalism</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PHC ORCHID [2011-2012] Construction of large-scale French-Mandarin multimodal corpora</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">and comparison of unit production and perception in spoken discourse</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Participation (selection)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR SUMM-RE [2020-2024] Weak SUpervsion for Meeting Minutes with Rhetorical RElations (PI : Julie Hunter, Linagora)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ERC [2018-2023] </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elites, Networks and Power in modern China</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (PI:Christian Henriot, IRASIA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Amidex Interdiscplinarity [2018-2021] PhysSocial: Physiology of Social Interactions with natural and artificial agents (PI : Thierry Chaminade, INT)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEPS BRAIN-IHM [2018-2019] BRAIN-IHM : Bases cérébrales de l’Interaction Humain-Machine : étude des feedbacks produits par un Agent Conversationnel Animé en réalité virtuelle&amp;quot; (PI: Magalie Ochs, LIS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEPS RobotTrio [2018-2019] Recueil, modélisation et évaluation d’interactions sociales entre un robot et des partenaires humains dans une tâche d’interview et de remplissage de formulaire numérique (PI: Frédéric Elisei, GIPSA Lab)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR-MRSEI CoBra [2016-2017] -&amp;gt; ITN CoBRa [2020-2025] Innovative Training Network </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Brains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (PI: Noël Nguyen, LPL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Datcha [2015-2018] Knowledge Extraction from operator-customer conversations in call centers (PI: Frédéric Bechet, Laboratoire d’Informatique Fondamentale)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COST TextLink [2014-2019] Structuring Discourse in Multilingual Europe (PI: Liesbeth Degand, Université catholique de Louvain)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR OTIM [2009-2011] Outils pour le Traitement de l’Information Multimodale (PI: Philippe Blache, LPL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR &amp;quot;Corpus&amp;quot; ANNODIS [2008-2010] Annotation discursive (PI: Marie-Paule Péry-Woodley, Université de Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR-NSC M3 [2008-2010] Model and measurement of meaning: A cross-lingual and multi-disciplinary approach of French and Mandarin verbs based on distance in paradigmatic graphs (PIs: Hintat Cheung et Bruno Gaume)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation Activities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CIFRE PhD Evaluator (’Training through Research’ Industrial Conventions) [2018-]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HCERES (French High Council for Research and Higher Education Evaluation) Committee president (2016,2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert ANR (French National Research Agency) for ’Content and Interactions&amp;quot; and &amp;quot;Young Researchers&amp;quot; calls.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert for various national research agencies : FNRS (Fonds National de la Recherche Scientifique, Belgique), FNS (Fonds National Suisse), NRF (South Africa’s National Research Foundation), RGC (Research Grants Council, Hong Kong), Rannis (Icelandic Research Fund)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reviewer for Journals: Discourse Processes, Language Resource and Evaluation, Lingua, Applied Ontology, Journal of Child Language, Discourse and Dialogue.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">External member of recruiting committees in Language Sciences (Paris 13, Paris 7) and Computer Science (Marseille), Psychology (Toulouse 2).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee dof Conferences: Empirical Methods in NLP (2018,2023), Ass. for Computational Linguistics (2014-2018), COmputational LINGuistics 2008-2016, SEMantics and Pragmatics of DIALogue (2013-2014), Traitement Automatique des Langues Naturelles (2007-2012), Pacific Asia Conference on Language Information and Computation (2006-2023), Language Resource and Evaluation Conference (2008-2024), Workshop on Linguistic Complexity and NLP (2018), European Ass. Computational Linguistics (2009).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Administrative Responsabilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elected Director of the Laboratoire Parole et Langage (80 permanent members) for the period 2018-2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Internal Board Member of the </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institute Language, Communication and the Brain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [2018-2023]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Board Member of the AMU Doctorate School 356 (Cognition, Language, Education) [2018-2022]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master in Cognitive Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Training Committee [2018-2023]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsible of </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Experimental Linguistics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [2014-2016]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsible of Master Natural Language Processing [2009-2013]</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Animation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2020-2021] Organisation and Scientific Commitee Member of Cognitive Modelling and Computational Linguisctics Workshop (CMCL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2018] Program Co-chair and Local Organizer of </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 22nd Workshop on Semantics and Pragmatics of Dialogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (SEMDIAL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2014] Organization Committee member of TALN 2014 conference</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2012-2014] Program Manager for Humanities and Social Sciences, France-Taiwan Frontiers of Science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2008,2010] Co-organizer of Workshops Logics and Semantics of Natural Language</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Supervision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tseng Wei-Man [2025-] : Direct Reported Speech in French and Taiwan Mandarin Conversations (ED356 Grant) (Co-supervised with Roxane Bertrand and Auriane Boudin)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GRANIER Océane [2023-] : Améliorer la relation avec un assistant conversationnel dans un contexte industriel: mesure et optimisation de l'engagement de l'utilisateur (CIFRE) (Co-supervised with Roxane Bertrand and Kévin Gravouil)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HERVE Estelle [2020-2024] : De la perception de la parole chez le bébé à l’acquisition du vocabulaire chez l’enfant (CNRS 80PRIME Grant) (Co-supervised with Clément François)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LE GUILLOU Marin [2020-2023] : Explicabilité de l’agent artificiel : explorer le contenu et le format de l’interaction entre l’humain et l’intelligence artificielle (Régio PACA - ONERA Grant) (Co-supervised with Bruno Berberian)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NIKOLAUS Mitja [2020-2023] : Développement de la coordination de la communication des enfants (ILCB-ARCHIMEDE Grant) (Co-supervised with Abdellah Fourtassi)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RENAUDIN Thomas [2020-] : Analyse comparée conversation tchat et téléphone(Co-supervised with Roxane Bertrand)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mary Amoyal [2018-2022] L'impact du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Common Ground</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur le fonctionnement dans la conversation à travers une analyse des sourires lors des transitions thématiques (co-supervised with Béatrice Priego-Valverde) (ED356 Grant)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simone Fuscone [2017-2020] Linguistic Underpinnings of Conversational Interpersonal Dynamics, COFUND, European Grant (co-supervised with Benoît Favre)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anaïg Pénault [2013-2018] Les énoncés non-phrastiques en français oral une analyse intégrant les niveaux syntaxique, sémantique et interactionnel (ED356 Grant)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Other supervision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Zhu Shi-Yang [2021] Unsupervised approach of Chinese Mandarin Discourse Markers in Film Subtitles across Genres: Quantitative and Qualitative Evaluation (Experimental Linguistics Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kübra Bodur [2021] Multimodal Feedback Production in Middle Childhood (Cognitive Science Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chen Xin-Yi [2020] Exploiting weak-supervision for detecting and classifying Mandarin Non-Sentential</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Utterances in Conversations (Experimental Linguistics Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Océane Granier [2018-2019] Testing multimodal compositionality in Feedback utterances with a talking head (Language Sciences Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nathan Vignal [2019] Vizualization and unsupervised analysis of conversations (IUT Internship)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Antonin Gaboriau [2018] Interactive Vizualisation of Conversational Time-Series (IUT Internship)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Zhang Zhong-Pei [2016-2017] Analysis of the temporal aspects of turn-taking in polylogue (Language Sciences Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Stali [2016] Les marqueurs discursifs </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">du coup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, une étude de corpus (Language Sciences Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Léo Baiocchi [2014-2015] Filled pauses in Interaction (Language Sciences Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Giulia Rambelli [2014] Porting distributional Semantics resources from Italian to French (Erasmus+, Università di Pisa)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anaïg Pénault [2013] Tense semantics in spoken narrative (Language Sciences Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emilien Gorène [2013] NLP of pathological speech : the case of schizophrenia (NLP Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Klim Peshkov [2012] Linguistic Units in Conversational Speech (NLP Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tatsuya Watanabe [2012] TextGrid2XML Formatting according to Typed Feature Structures (NLP Master)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few Shades of Supervision for Discourse Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue &amp; Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.35-73. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/dad.2025.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable Prediction of Brain Activity during Natural Social Interactions using Multimodal Behavioral Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using video calls to study children's conversational development: The case of backchannel signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2023.1088752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la conversation pour mieux comprendre le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.6079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale study of speech acts' development in early childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Development Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.268-304. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34842/2022.0532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphéries gauche et droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Leonarduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana M Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro spécial : Panorama des recherches au Laboratoire Parole et Langage (38)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility in speech rate convergence experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Fuscone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-021-09528-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison linguistique et neuro-physiologique de conversations humain humain et humain robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Spatola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dialogue et systèmes de dialogue / Dialogue and dialogue systems, 61 (3), pp.69-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain activity during reciprocal social interaction investigated using conversational robots as control condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Rauchbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374 (1771), pp.20180033. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2018.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of writing-specific brain regions when reading Chinese as a second language Effects of training modality and transfer to novel characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Longcamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of writing-specific brain regions when reading Chinese as a second language. Effects of training modality and transfer to novel characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Longcamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.83 - 97. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillex: a graph-based lexical score for measuring the semantic efficiency of used verbs by human subjects describing actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duvignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hintat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Revue TAL : numéro spécial sur Traitement Automatique des Langues et Sciences Cognitives (55-3), 55 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing units in conversation: A comparative study of French and Mandarin data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Chuan Tseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvin Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.69-92. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1606822X14556605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état des lieux du traitement automatique du mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, p51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état des lieux du traitement automatique du Chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (2), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/43190_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillex: a graph-based lexical score for measuring the semantic eciency of used verbs by human subjects describing actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-K. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.97-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic enrichment of crowdsourced synonymy networks: the WISIGOTH system applied to Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (1), pp.63-96. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-011-9168-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How different information sources interact in the interpretation of interleaved discourse: the case of two-step enumerative structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (Varia), pp.8743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relecture du livre 'Computational Modeling of Narrative' d'Inderjeet Mani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formalisation plus précise pour une annotation moins confuse: la relation d'élaboration d'entité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (2), pp.207-228. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269509003755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting the background in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 301, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal ontologies for communicating agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (3), pp.209--216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation sous les topiques, du contenu propositionnel à la structure du dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.179--196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.597-610. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of kernel-driven BRDF models for the normalization of Alpilles/ReSeDA POLDER data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pragnère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bruchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.531 - 536. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche sémantique et rhétorique du dialogue. Un cas d'étude : l'explication d'un itinéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (2), pp.43-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Shot Evaluation of Conversational Language Competence in Data-Efficient LLMs Across English, Mandarin, and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Fu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsieh Shukai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ri-Sheng Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmenting a French Meeting Corpus into Elementary Discourse Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Data-Efficient LLMs on a Benchmark of Disfluency Minimal Pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Fu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th edition of the Disfluency in Spontaneous Speech Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Task Complexity and Voice Type Shape Prosodic and Physiologic Cues of Engagement in Human-Machine Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily auditory environments in French-speaking infants: A longitudinal dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cognitive Modeling and Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand. pp.132-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUMM-RE: A corpus of French meeting-style conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyoshi Yamasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.508-529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'engagement envers un assistant conversationnel en contexte professionnel : mise en place d'un protocole expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2024 (Workshop Affects, Compagnons Artificiels et Interactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Discourse Segmentation in Taiwan Southern Min Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Fu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Workshop on Computational Approaches to Discourse (CODI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Malta, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHICA: A Developmental Corpus of Child-Caregiver's Face-to-face vs. Video Call Conversations in Middle Childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goumri Dhia-Elhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrawal Abhishek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Mitja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Duc Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodur Kübra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChiCA: un corpus de conversations face-à-face vs. Zoom entre enfants et parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhia Elhak Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Duc Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Methods for Segmenting Elementary Discourse Units in a French Conversational Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Nordic Conference on Computational Linguistics (NoDaLiDa 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tórshavn, Faroe Islands, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusting Artificial Agents: Communication Trumps Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berberian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicative Feedback in Response to Children's Grammatical Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 45th Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcribing And Aligning Conversational Speech: A Hybrid Pipeline Applied To French Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyoshi Yamasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Automatic Speech Recognition and Understanding Workshop (ASRU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backchannel Behavior in Child-Caregiver Video Calls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 44th Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen and tell me who the user is talking to: Automatic detection of the interlocutor's type during a conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Napoli, Italy. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN53752.2022.9900632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicative Feedback as a Mechanism Supporting the Production of Intelligible Speech in Early Childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 44th Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale study of speech acts' development using automatic labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 43rd Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Disfluencies Contribution to Discourse-Prosody Mismatches in French Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Workshop on Disfluency in Spontaneous Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChiCo: A Multimodal Corpus for the Study of Child Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion Publication of the 2021 International Conference on Multimodal Interaction (ICMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Causal Relationships Between Behavior and Local Brain Activity During Natural Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China. pp.101-105, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2020-2074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroscience to Investigate Social Mechanisms Involved in Human-Robot Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ACM International Conference on Multimodal Interaction (ICMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2020, Utrecht, Netherlands. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3395035.3425263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering conversations by dialogue act labels for improving corpus-based convergence studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Fuscone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual (Boise), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BrainPredict: a Tool for Predicting and Visualising Local Brain Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The 12th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France. pp.703-709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les activités cérébrales lors de conversations humain-humain et humain-agent artificiel avec BrainPredict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Université Toulouse Jean Jaurès, Université de Bordeaux, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Dependencies between Behavioral and Neuro-physiological Time-series Extracted from Conversations between Humans and Artificial Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.353-360, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008989503530360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ISO Standard for Dialogue Act Annotation, Second Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volha Petukhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emer Gilmartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Corpus of Bidirectional Conversation of Human-human and Human-robot Interaction during fMRI Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Rauchbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The 12th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France. pp.661--668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Representations of Dialogical History for Improving Upcoming Turn Acoustic Parameters Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Fuscone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual (Shangai), China. pp.4203-4207, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2020-2785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting weak-supervision for classifying Non-Sentential Utterances in Mandarin Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin-Yi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Pacific Asia Conference on Language, Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual (Hanoï), Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should we use movie subtitles to study linguistic patterns of conversational speech? A study based on French, English and Taiwan Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Linguitic Patters of Spontaneous Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain neurophysiology to objectify the social competence of conversational agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Rauchbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Agent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/123_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replicating Speech Rate Convergence Experiments on the Switchboard Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Fuscone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Replicability and Reproducibility of Research Results in Science and Technology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Linking Physiological Measures and Linguistic Productions in Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Rauchbauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Linguistic and Neuro-Cognitive Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouping conversational markers across languages by exploiting large comparable corpora and unsupervised segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Chuan Tseng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Workshop on Building and Using Comparable Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the dimensions of conversational agents' social competence using objective neurophysiological measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Rauchbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ACM Internation Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boulder, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3281151.3281162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the link between inter-speaker coordination and speech imitation through human-machine interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.859-863, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction versus coupling: testing two different accounts of inter-speaker coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Joint Action Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence-final particles in Singapore English: Are they pragmatic or phonological?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence-final particles in Singapore English: Are they pragmatic or phonological?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CUP of CoFee: A large Collection of feedback Utterances Provided with communicative function annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Couv: A New Treebank for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Language Resources and Evaluation Conference (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.1546-1551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexFr: Adapting the LexIt Framework to Build a Corpus-Based French Subcategorization Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca E Lebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Tenth International Conference on Language Resources and Evaluation (LREC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.930-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation and Classification of French Feedback Communicative Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankar Mukherjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th Pacific Asia Conference on Language, Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, ShangHai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Structure of Backcovers: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïig Pénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of First TextLink Action Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic matching and turn competition in multi-party conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Paul Friedrich Martin Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emina Kurtic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Wells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SIP of CoFee : A Sample of Interesting Productions of Conversational Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Gorène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The 16th Annual SIGdial Meeting on Discourse and Dialogue (SIGDIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does writing help alphabetic readers accommodate for an ideographic system? Evidence from fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Longcamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Organization of Human Brain Mapping 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Honolulu, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier scope: a formal and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Capelier-Mourguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJC-SC: Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Matching and Turn Competition in Multi-Party Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emina Kurtic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Wells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Prosodic Constructions in Dialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio synchronisation with a tunnel matrix for time series and dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicative behavior and physiology in social interactions, experimenting with a new set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Baiocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Wolfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Modeling INTEPERsonal SynchrONy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic approach to identify lexical makers in French conversations: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of DiSpoL 2015, Identification and Annotation of Discourse Relations in Spoken Language (TextLink workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Multimodal Linguistic Annotated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Multimodal Linguistics Annotated Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.3386-3392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing Empirical and Formal approaches for studying French feedback items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 11th Conference on Logical Engineering and Natural Language Semantics (LENLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation evaluation metrics, a comparison grounded on prosodic and discourse units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural network of reading: Does writing help the brain accommodate for linguistic diversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Longcamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of "Making Traces. A multidisciplinary approach to graphic trace making"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Odense, Denmark., Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonology Constrains the Distribution of the Particle lah in Singapore English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Laboratory Phonology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tokyo, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative view of feedback lexical markers in conversational French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Metz, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of automatic prosodic segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Discours Prosodie (IDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix MapTask: A (rather) new French resource for prosodic and discourse studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Resources for Analyzing Speech and Prosody (TRASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic prosodic transcription of short French feedback utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Advancing Prosodic Transcription for Spoken Language Science and Technology II @ Papi Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative comparative study of prosodic and discourse units, the case of French and Taiwan Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Chuan Tseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-H Alvin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The 27th Pacific Asia Conference on Language, Information, and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic phrasing evaluation: measures and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Resources for Analyzing Speech and Prosody (TRASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing syntactic chunks for marking disfluent speech in French language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pallaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Workshop on Disfluency in Spontaneous Speech (Diss)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Features of PTT Neologisms: A Corpus-driven Study with N-gram Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsun-Jui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Kai Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCLING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a semantics for French short positive feedback utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DialDam, The 17th Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative experiments on prosodic and discourse units in the Corpus of Interactional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeineDial, 16th SEMDIAL Series Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical resource for discovering cognitive principles of discourse organisation: the ANNODIS corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergos Afantenos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Conference on Language Resources and Evaluation (LREC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA); Evaluation and Language resources Distribution Agency (ELDA); Istituto di Linguistica Computazionale (ILC), May 2012, Istanbul, Turkey. pp.2727-2734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoFee-Toward a multidimensional analysis of conversational feedback, the case of French language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop on Feedback Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level discourse relations between dialogue units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vv Petukhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hc Bunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th Joint ISO-ACL SIGSEM Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.18--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un calcul de termes typés pour la pragmatique lexicale: chemins et voyageurs fictifs dans un corpus de récits de voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un calcul de termes typés pour la pragmatique lexicale: chemins et voyageurs fictifs dans un corpus de récits de voyages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e conférence sur le traitement automatique du langage naturel, TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.161--166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discursive analysis of itineraries in an historical and regional corpus of travels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ayay-roches-rouges, France. http://passage.inria.fr/cid2011/doku.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Contribution of Enumerative Structures involving &amp;quot;pour deux raisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Atallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints in Discourse 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Agay, Var, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Discourse Relations Between Dialogue Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petukhova Volha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunt Harry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Joint ISO - ACL SIGSEM Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Oxford, United Kingdom. pp.18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifier-noun composition in mandarin: A testcase for distributional semantic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Hsieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Compositionality and Distributional Semantic Models workshop (ESSLLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OTIM formal annotation model: a preliminary step before annotation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Conference on Language Resources and Evaluation (LREC 2010), Valetta, Malta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coercion and anaphoric use of Mandarin classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Hsieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sémantique et Modélisation / Conference on Semantics and Formal Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic Endogenous Enrichment of Collaboratively Constructed Lexical Resources: Piggybacking onto Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on NLP, IceTAL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Reykjavik, Iceland. pp.332-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the compositionality of temporal locating adverbial modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSM 2010 Journées Sémantique et Modélisation Conference on Semantics and Formal Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nancy, France. http://jsm.loria.fr/jsm10/documents/proceedings.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse and Interaction in French conversations, a case study for Interoperable Semantic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation schemes, annotation tools and the question of interoperability: from Typed Feature Structures to XML Schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Global Interoperability for Language Resource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal scheme for multimodal grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 23rd International Conference on Computational Linguistics: Posters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.63--71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modeling of verb acquisition, from a monolingual to a bilingual study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Workshop on Models and Measurement of Meaning, at PACLIC conference, Sendai, Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANNODIS : une approche outillée de l'annotation de structures discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA : Association pour le Traitement Automatique des Langues, Jun 2009, Senlis, France. paper 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktionary and NLP: Improving synonymy networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsieh Shukai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL Workshop on The People's Web Meets NLP: Collaboratively Constructed Semantic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Singapore, Singapore. pp.19--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Extra-Linguistic Material for Mandarin-French Verbal Constructions Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hintat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.y Shiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLIC 23 - 23rd Pacific Asia Conference on Language, Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Hong-Kong, Hong Kong SAR China. pp.56--68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleaved discourse, the case of two-step enumerative structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints in Discourse III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Concrete Senses of Lexicon through Measurement of Conceptual Similarity in Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ahrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixth International Conference on Language Resources and Evaluation (LREC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) relation(s) de discours pour les structures énumératives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.1945-1964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles relations de discours pour les structures énumératives?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.179--179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic lexicon and shared ontology for multilingual resources: A sumo+ milo hybrid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pei-Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tzu-Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of OntoLex Workshop in the 6th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modeling and standardization issues for Asian Languages lexical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting the Background in Discourse (JSM 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Sémantique et Modélisation (JSM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sémantique et Modélisation (CNRS); UMR 7023 (CNRS &amp; Université Paris 8), Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Chinese word segmentation: tokenization, character classification, or wordbreak identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Šimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 45th Annual Meeting of the ACL on Interactive Poster and Demonstration Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.69--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending an international lexical framework for Asian languages, the case of Mandarin, Taiwanese, Cantonese, Bangla and Malay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tokunaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Workshop on Intercultural Collaboration (IWIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.24--26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Swadesh list for creating a simple common taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Ontologies and Lexical Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social constraints on rhetorical relations in dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd SIGGen Workshop Constraints in Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.133--139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure for standardization of Asian language resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Takenobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sornlertlamvanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charoenporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monachini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the COLING/ACL on Main conference poster sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.827--834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Discourse Function of Final Rises in French dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Safarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NINTH WORKSHOP ON THE SEMANTICS AND PRAGMATICS OF DIALOGUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Discourse Function of Final Rises in French II: An Extended Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Safarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Discourse Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and practical aspects of interfacing ontologies and lexical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oltramari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 2nd Italian SWAP workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing ontologies and lexical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oltramari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Ontologies and Lexical resources (OntoLex2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableaux conversationnels en SDRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Workshop SDRT de TALN 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background in SDRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SDRT : Segmented Discourse. Representation Theory _ Traitement Automatique du Langage Naturel (2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fez, Morocco. pp.485--494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational gameboard and discourse structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th Workshop on the Semantics and Pragmactics of Dialogue (CATALOG 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study of acknowledgment structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th workshop on the semantics and pragmatics of dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de constitution d'un corpus de dialogues oraux finalisés, les cas de la résolution d'un dysfonctionnement technique et de l'explication d'un itinéraire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude ATALA Constitution et exploitation de corpus du français parlé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic Structure in Route Explanation Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Summer School in Logic, Language and Information (ESSLLI 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FoLLI : Association for Logic, Language and Information, Aug 2001, Helinski, Finland. pp.145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rhetorical attachment of questions and answers (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Semantics, Pragmatics, and Rhetoric (SPR 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Donostia / San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourire et transition thématique dans la conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des50 ans du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parlons d'autre chose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAD - Journée Annuelle des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating verbal interaction via artificial agents to study inter-speaker coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social cognition in humans and robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hamburg, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine and water, which challenges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Climate Change and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a scary comparative corpus: The Werewolf Spoken Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kam Yiu Joe Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 19TH WORKSHOP ON THE SEMANTICS AND PRAGMATICS OF DIALOGUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Gothenburg, Sweden. pp.204, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal feedback: positioning and acoustics of French ``ouais'' and ``oui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Laboratory Phonology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tokyo, Japan. Proceedings of LabPhon, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix Map Task corpus: The French multimodal corpus of task-oriented dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Gurman Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reykjavik, Iceland. , Proceedings of the 9th International Conference on Language Resources and Evaluation, pp.2648-2652, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic prosodic transcription of short French feedback utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Advancing Prosodic Transcription for Spoken Language Science and Technology @ LabPhon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Stuttgart, Germany. Workshop Advancing Prosodic Transcription for Spoken Language Science and Technology @ LabPhon Conference, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANNODIS : une approche outillée de l’annotation de structures discursives (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Pery-Woodley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence sur le Traitement Automatique des Langues Naturelles (TALN 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Senlis, France. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association pour le Traitement Automatique des Langues (ATALA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Actes de la 16ème conférence sur le Traitement Automatique des Langues Naturelles. Articles courts, pp.(en ligne), 2009, Session posters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology and the Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gangemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oltramari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BrainPredict: a Tool for Predicting and Visualising Local Brain Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.11 - 16, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Self Interruptions in French Language Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liesbeth Degand; Gaëtanelle Gilquin; Laurence Meurant; Anne Catherine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluency and Disfluency across Languages and Language Varieties. Corpora and Language in Use –Proceedings 4,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings 4, , pp.109-138, 2019, Corpora and Language in Use</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N.Ide &amp; J.Pustejovsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.323-1356, 2017, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0881-2_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology and Pragmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Barron, Gerard Steen and Gu Yueguo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology and the lexicon: a multi-disciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Gangemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontology and the Lexicon. A Natural Language Processing Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergizing ontologies and the lexicon: a roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Oltramari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Gangemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies and the Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing ontologies and lexical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Oltramari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Borgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontology and the Lexicon. A Natural Language Processing Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding information in route explanation dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Language and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moving right frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints in Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 172 (Part 1: The Right Frontier), </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53, 2008, Pragmatics &amp; Beyond New Series, 978-9027254160. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/pbns.172.03pre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rhetorical attachment of questions and answers (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kepa Korta; Joana Garmendia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meaning, Intentions and Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 186 (Chapter 9), </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLSI publications.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-178, 2008, Series: CSLI Lecture Notes, 978-1575865423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conceptual core for multicultural processing: A multilingual ontology based on the Swadesh list</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science - Intercultural Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4568, Springer Berlin/Heidelberg, pp.17--30, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Speech Variables for Evaluating LLMs Cognitive Plausibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Fu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jou-An Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ri-Sheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Kai Hsieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Feedback in Scripted versus Spontaneous Dialogues: A Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Pilán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Buschmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody, Discourse and Syntax in French Conversations: Resource creation and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Auto-Breaks in Spoken Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a cognitive organization for electronic dictionaries, the case for semantic proxemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duvignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'annotation en relations de discours du projet ANNODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT - Institut de recherche en informatique de Toulouse. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sourire dans les transitions thématiques : analyse multimodale d'interactions conversationnelles en fonction de la relation des interactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Aix Marseille Université (AMU); Laboratoire Parole et Langage – Université d’Aix-Marseille, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022AIXM0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03827889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures sémantiques et pragmatiques pour la modélisation de la cohérence dans des dialogues finalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paul Sabatier - Toulouse III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00333102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des recherches au Laboratoire Parole et Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Turcsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2022, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.4785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId431"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Prévot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor in Language Sciences at Aix Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2463-2382</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078457874</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research Interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dialogue, Conversation, Discourse, Natural Language Processing, Computational Linguistics, Language Resources, LLMs.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Summary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Prévot is a professor in Language Sciences at Aix Marseille Universit&eacute. He is also a junior member of the Institut Universitaire de France (IUF). His specialties are linguistics (in particular semantic and pragmatic questions) and Natural Language Processing. He obtained his PhD (2004) in Computer Science from Toulouse 3 University and worked as post-doc in linguistic and interdisciplinary labs in Italy (Laboratory for Applied Ontology, Trento), France (Syntax and Semantics Research Team CLLE-ERSS, Toulouse 2) and Taiwan (Institute of Linguistics, Academia Sinica). His projects are dealing in particular with conversational feedback, interpersonal dynamics in conversation as well as neural bases of conversation. At the methodological level, he tends to use modern NLP and speech processing techniques on conversational corpora and exploit the resulting material in collaboration with colleagues from various disciplines (linguistics, machine learning, neurosience, dialogue systems). Recently he has devoted his research time in developping and applying LLM approaches to conversational language.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projects coordination</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PHC AURORA [2019] French Norwegian effort on Applied Dialogue Modeling</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IUF project [2015-2020] Formal and Computational Interactional Linguistics, the case of feedback</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidex International Variamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [2014-2015] Variations in Action: a Multilingual approach</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR JCJC CoFee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [2012-2015] Conversational Feedback</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Erasmus Mundus Action 2 MULTI 1&2 [2010-2015] Multilingualism and Multiculturalism</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PHC ORCHID [2011-2012] Construction of large-scale French-Mandarin multimodal corpora</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">and comparison of unit production and perception in spoken discourse</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Participation (selection)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR SUMM-RE [2020-2024] Weak SUpervsion for Meeting Minutes with Rhetorical RElations (PI : Julie Hunter, Linagora)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ERC [2018-2023] </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elites, Networks and Power in modern China</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (PI:Christian Henriot, IRASIA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Amidex Interdiscplinarity [2018-2021] PhysSocial: Physiology of Social Interactions with natural and artificial agents (PI : Thierry Chaminade, INT)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEPS BRAIN-IHM [2018-2019] BRAIN-IHM : Bases cérébrales de l’Interaction Humain-Machine : étude des feedbacks produits par un Agent Conversationnel Animé en réalité virtuelle&amp;quot; (PI: Magalie Ochs, LIS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEPS RobotTrio [2018-2019] Recueil, modélisation et évaluation d’interactions sociales entre un robot et des partenaires humains dans une tâche d’interview et de remplissage de formulaire numérique (PI: Frédéric Elisei, GIPSA Lab)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR-MRSEI CoBra [2016-2017] -&amp;gt; ITN CoBRa [2020-2025] Innovative Training Network </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Brains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (PI: Noël Nguyen, LPL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Datcha [2015-2018] Knowledge Extraction from operator-customer conversations in call centers (PI: Frédéric Bechet, Laboratoire d’Informatique Fondamentale)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COST TextLink [2014-2019] Structuring Discourse in Multilingual Europe (PI: Liesbeth Degand, Université catholique de Louvain)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR OTIM [2009-2011] Outils pour le Traitement de l’Information Multimodale (PI: Philippe Blache, LPL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR &amp;quot;Corpus&amp;quot; ANNODIS [2008-2010] Annotation discursive (PI: Marie-Paule Péry-Woodley, Université de Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR-NSC M3 [2008-2010] Model and measurement of meaning: A cross-lingual and multi-disciplinary approach of French and Mandarin verbs based on distance in paradigmatic graphs (PIs: Hintat Cheung et Bruno Gaume)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation Activities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CIFRE PhD Evaluator (’Training through Research’ Industrial Conventions) [2018-]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HCERES (French High Council for Research and Higher Education Evaluation) Committee president (2016,2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert ANR (French National Research Agency) for ’Content and Interactions&amp;quot; and &amp;quot;Young Researchers&amp;quot; calls.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert for various national research agencies : FNRS (Fonds National de la Recherche Scientifique, Belgique), FNS (Fonds National Suisse), NRF (South Africa’s National Research Foundation), RGC (Research Grants Council, Hong Kong), Rannis (Icelandic Research Fund)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reviewer for Journals: Discourse Processes, Language Resource and Evaluation, Lingua, Applied Ontology, Journal of Child Language, Discourse and Dialogue.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">External member of recruiting committees in Language Sciences (Paris 13, Paris 7) and Computer Science (Marseille), Psychology (Toulouse 2).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee dof Conferences: Empirical Methods in NLP (2018,2023), Ass. for Computational Linguistics (2014-2018), COmputational LINGuistics 2008-2016, SEMantics and Pragmatics of DIALogue (2013-2014), Traitement Automatique des Langues Naturelles (2007-2012), Pacific Asia Conference on Language Information and Computation (2006-2023), Language Resource and Evaluation Conference (2008-2024), Workshop on Linguistic Complexity and NLP (2018), European Ass. Computational Linguistics (2009).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Administrative Responsabilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elected Director of the Laboratoire Parole et Langage (80 permanent members) for the period 2018-2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Internal Board Member of the </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institute Language, Communication and the Brain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [2018-2023]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Board Member of the AMU Doctorate School 356 (Cognition, Language, Education) [2018-2022]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master in Cognitive Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Training Committee [2018-2023]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsible of </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Experimental Linguistics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [2014-2016]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsible of Master Natural Language Processing [2009-2013]</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Animation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2020-2021] Organisation and Scientific Commitee Member of Cognitive Modelling and Computational Linguisctics Workshop (CMCL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2018] Program Co-chair and Local Organizer of </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 22nd Workshop on Semantics and Pragmatics of Dialogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (SEMDIAL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2014] Organization Committee member of TALN 2014 conference</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2012-2014] Program Manager for Humanities and Social Sciences, France-Taiwan Frontiers of Science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2008,2010] Co-organizer of Workshops Logics and Semantics of Natural Language</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Supervision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tseng Wei-Man [2025-] : Direct Reported Speech in French and Taiwan Mandarin Conversations (ED356 Grant) (Co-supervised with Roxane Bertrand and Auriane Boudin)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GRANIER Océane [2023-] : Améliorer la relation avec un assistant conversationnel dans un contexte industriel: mesure et optimisation de l'engagement de l'utilisateur (CIFRE) (Co-supervised with Roxane Bertrand and Kévin Gravouil)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HERVE Estelle [2020-2024] : De la perception de la parole chez le bébé à l’acquisition du vocabulaire chez l’enfant (CNRS 80PRIME Grant) (Co-supervised with Clément François)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LE GUILLOU Marin [2020-2023] : Explicabilité de l’agent artificiel : explorer le contenu et le format de l’interaction entre l’humain et l’intelligence artificielle (Régio PACA - ONERA Grant) (Co-supervised with Bruno Berberian)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NIKOLAUS Mitja [2020-2023] : Développement de la coordination de la communication des enfants (ILCB-ARCHIMEDE Grant) (Co-supervised with Abdellah Fourtassi)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RENAUDIN Thomas [2020-] : Analyse comparée conversation tchat et téléphone(Co-supervised with Roxane Bertrand)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mary Amoyal [2018-2022] L'impact du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Common Ground</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur le fonctionnement dans la conversation à travers une analyse des sourires lors des transitions thématiques (co-supervised with Béatrice Priego-Valverde) (ED356 Grant)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simone Fuscone [2017-2020] Linguistic Underpinnings of Conversational Interpersonal Dynamics, COFUND, European Grant (co-supervised with Benoît Favre)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anaïg Pénault [2013-2018] Les énoncés non-phrastiques en français oral une analyse intégrant les niveaux syntaxique, sémantique et interactionnel (ED356 Grant)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Other supervision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Zhu Shi-Yang [2021] Unsupervised approach of Chinese Mandarin Discourse Markers in Film Subtitles across Genres: Quantitative and Qualitative Evaluation (Experimental Linguistics Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kübra Bodur [2021] Multimodal Feedback Production in Middle Childhood (Cognitive Science Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chen Xin-Yi [2020] Exploiting weak-supervision for detecting and classifying Mandarin Non-Sentential</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Utterances in Conversations (Experimental Linguistics Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Océane Granier [2018-2019] Testing multimodal compositionality in Feedback utterances with a talking head (Language Sciences Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nathan Vignal [2019] Vizualization and unsupervised analysis of conversations (IUT Internship)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Antonin Gaboriau [2018] Interactive Vizualisation of Conversational Time-Series (IUT Internship)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Zhang Zhong-Pei [2016-2017] Analysis of the temporal aspects of turn-taking in polylogue (Language Sciences Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Stali [2016] Les marqueurs discursifs </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">du coup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, une étude de corpus (Language Sciences Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Léo Baiocchi [2014-2015] Filled pauses in Interaction (Language Sciences Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Giulia Rambelli [2014] Porting distributional Semantics resources from Italian to French (Erasmus+, Università di Pisa)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anaïg Pénault [2013] Tense semantics in spoken narrative (Language Sciences Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emilien Gorène [2013] NLP of pathological speech : the case of schizophrenia (NLP Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Klim Peshkov [2012] Linguistic Units in Conversational Speech (NLP Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tatsuya Watanabe [2012] TextGrid2XML Formatting according to Typed Feature Structures (NLP Master)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few Shades of Supervision for Discourse Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue &amp; Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.35-73. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/dad.2025.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable Prediction of Brain Activity during Natural Social Interactions using Multimodal Behavioral Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using video calls to study children's conversational development: The case of backchannel signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2023.1088752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale study of speech acts' development in early childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Development Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.268-304. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34842/2022.0532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la conversation pour mieux comprendre le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.6079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphéries gauche et droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Leonarduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana M Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro spécial : Panorama des recherches au Laboratoire Parole et Langage (38)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility in speech rate convergence experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Fuscone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-021-09528-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison linguistique et neuro-physiologique de conversations humain humain et humain robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Spatola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dialogue et systèmes de dialogue / Dialogue and dialogue systems, 61 (3), pp.69-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain activity during reciprocal social interaction investigated using conversational robots as control condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Rauchbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374 (1771), pp.20180033. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2018.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of writing-specific brain regions when reading Chinese as a second language Effects of training modality and transfer to novel characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Longcamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of writing-specific brain regions when reading Chinese as a second language. Effects of training modality and transfer to novel characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Longcamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.83 - 97. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillex: a graph-based lexical score for measuring the semantic efficiency of used verbs by human subjects describing actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duvignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hintat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Revue TAL : numéro spécial sur Traitement Automatique des Langues et Sciences Cognitives (55-3), 55 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing units in conversation: A comparative study of French and Mandarin data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Chuan Tseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvin Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.69-92. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1606822X14556605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état des lieux du traitement automatique du mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, p51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillex: a graph-based lexical score for measuring the semantic eciency of used verbs by human subjects describing actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-K. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.97-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état des lieux du traitement automatique du Chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (2), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/43190_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic enrichment of crowdsourced synonymy networks: the WISIGOTH system applied to Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (1), pp.63-96. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-011-9168-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How different information sources interact in the interpretation of interleaved discourse: the case of two-step enumerative structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (Varia), pp.8743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relecture du livre 'Computational Modeling of Narrative' d'Inderjeet Mani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formalisation plus précise pour une annotation moins confuse: la relation d'élaboration d'entité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (2), pp.207-228. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269509003755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting the background in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 301, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal ontologies for communicating agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (3), pp.209--216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation sous les topiques, du contenu propositionnel à la structure du dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.179--196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.597-610. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of kernel-driven BRDF models for the normalization of Alpilles/ReSeDA POLDER data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pragnère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bruchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.531 - 536. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche sémantique et rhétorique du dialogue. Un cas d'étude : l'explication d'un itinéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (2), pp.43-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Data-Efficient LLMs on a Benchmark of Disfluency Minimal Pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Fu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th edition of the Disfluency in Spontaneous Speech Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Shot Evaluation of Conversational Language Competence in Data-Efficient LLMs Across English, Mandarin, and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Fu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsieh Shukai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ri-Sheng Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmenting a French Meeting Corpus into Elementary Discourse Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Task Complexity and Voice Type Shape Prosodic and Physiologic Cues of Engagement in Human-Machine Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUMM-RE: A corpus of French meeting-style conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyoshi Yamasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.508-529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily auditory environments in French-speaking infants: A longitudinal dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cognitive Modeling and Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand. pp.132-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'engagement envers un assistant conversationnel en contexte professionnel : mise en place d'un protocole expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2024 (Workshop Affects, Compagnons Artificiels et Interactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Discourse Segmentation in Taiwan Southern Min Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Fu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Workshop on Computational Approaches to Discourse (CODI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Malta, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHICA: A Developmental Corpus of Child-Caregiver's Face-to-face vs. Video Call Conversations in Middle Childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goumri Dhia-Elhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrawal Abhishek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Mitja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Duc Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodur Kübra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChiCA: un corpus de conversations face-à-face vs. Zoom entre enfants et parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhia Elhak Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Duc Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Methods for Segmenting Elementary Discourse Units in a French Conversational Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Nordic Conference on Computational Linguistics (NoDaLiDa 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tórshavn, Faroe Islands, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusting Artificial Agents: Communication Trumps Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berberian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicative Feedback in Response to Children's Grammatical Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 45th Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcribing And Aligning Conversational Speech: A Hybrid Pipeline Applied To French Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyoshi Yamasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Automatic Speech Recognition and Understanding Workshop (ASRU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backchannel Behavior in Child-Caregiver Video Calls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 44th Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicative Feedback as a Mechanism Supporting the Production of Intelligible Speech in Early Childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 44th Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen and tell me who the user is talking to: Automatic detection of the interlocutor's type during a conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Napoli, Italy. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN53752.2022.9900632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale study of speech acts' development using automatic labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 43rd Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Disfluencies Contribution to Discourse-Prosody Mismatches in French Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Workshop on Disfluency in Spontaneous Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChiCo: A Multimodal Corpus for the Study of Child Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion Publication of the 2021 International Conference on Multimodal Interaction (ICMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroscience to Investigate Social Mechanisms Involved in Human-Robot Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ACM International Conference on Multimodal Interaction (ICMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2020, Utrecht, Netherlands. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3395035.3425263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BrainPredict: a Tool for Predicting and Visualising Local Brain Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The 12th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France. pp.703-709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering conversations by dialogue act labels for improving corpus-based convergence studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Fuscone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual (Boise), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Causal Relationships Between Behavior and Local Brain Activity During Natural Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China. pp.101-105, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2020-2074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ISO Standard for Dialogue Act Annotation, Second Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volha Petukhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emer Gilmartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les activités cérébrales lors de conversations humain-humain et humain-agent artificiel avec BrainPredict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Université Toulouse Jean Jaurès, Université de Bordeaux, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Dependencies between Behavioral and Neuro-physiological Time-series Extracted from Conversations between Humans and Artificial Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.353-360, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008989503530360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Corpus of Bidirectional Conversation of Human-human and Human-robot Interaction during fMRI Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Rauchbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The 12th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France. pp.661--668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Representations of Dialogical History for Improving Upcoming Turn Acoustic Parameters Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Fuscone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual (Shangai), China. pp.4203-4207, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2020-2785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting weak-supervision for classifying Non-Sentential Utterances in Mandarin Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin-Yi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Pacific Asia Conference on Language, Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual (Hanoï), Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should we use movie subtitles to study linguistic patterns of conversational speech? A study based on French, English and Taiwan Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Linguitic Patters of Spontaneous Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain neurophysiology to objectify the social competence of conversational agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Rauchbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Agent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/123_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replicating Speech Rate Convergence Experiments on the Switchboard Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Fuscone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Replicability and Reproducibility of Research Results in Science and Technology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Linking Physiological Measures and Linguistic Productions in Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Rauchbauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Linguistic and Neuro-Cognitive Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouping conversational markers across languages by exploiting large comparable corpora and unsupervised segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Chuan Tseng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Workshop on Building and Using Comparable Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the dimensions of conversational agents' social competence using objective neurophysiological measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Rauchbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ACM Internation Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boulder, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3281151.3281162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction versus coupling: testing two different accounts of inter-speaker coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Joint Action Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the link between inter-speaker coordination and speech imitation through human-machine interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.859-863, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence-final particles in Singapore English: Are they pragmatic or phonological?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence-final particles in Singapore English: Are they pragmatic or phonological?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CUP of CoFee: A large Collection of feedback Utterances Provided with communicative function annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Couv: A New Treebank for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Language Resources and Evaluation Conference (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.1546-1551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexFr: Adapting the LexIt Framework to Build a Corpus-Based French Subcategorization Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca E Lebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Tenth International Conference on Language Resources and Evaluation (LREC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.930-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Structure of Backcovers: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïig Pénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of First TextLink Action Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation and Classification of French Feedback Communicative Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankar Mukherjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th Pacific Asia Conference on Language, Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, ShangHai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does writing help alphabetic readers accommodate for an ideographic system? Evidence from fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Longcamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Organization of Human Brain Mapping 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Honolulu, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SIP of CoFee : A Sample of Interesting Productions of Conversational Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Gorène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The 16th Annual SIGdial Meeting on Discourse and Dialogue (SIGDIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic matching and turn competition in multi-party conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Paul Friedrich Martin Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emina Kurtic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Wells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Matching and Turn Competition in Multi-Party Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emina Kurtic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Wells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Prosodic Constructions in Dialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio synchronisation with a tunnel matrix for time series and dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier scope: a formal and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Capelier-Mourguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJC-SC: Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic approach to identify lexical makers in French conversations: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of DiSpoL 2015, Identification and Annotation of Discourse Relations in Spoken Language (TextLink workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicative behavior and physiology in social interactions, experimenting with a new set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Baiocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Wolfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Modeling INTEPERsonal SynchrONy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Multimodal Linguistic Annotated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Multimodal Linguistics Annotated Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.3386-3392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing Empirical and Formal approaches for studying French feedback items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 11th Conference on Logical Engineering and Natural Language Semantics (LENLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation evaluation metrics, a comparison grounded on prosodic and discourse units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonology Constrains the Distribution of the Particle lah in Singapore English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Laboratory Phonology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tokyo, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural network of reading: Does writing help the brain accommodate for linguistic diversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Longcamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of "Making Traces. A multidisciplinary approach to graphic trace making"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Odense, Denmark., Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative view of feedback lexical markers in conversational French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Metz, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of automatic prosodic segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Discours Prosodie (IDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix MapTask: A (rather) new French resource for prosodic and discourse studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Resources for Analyzing Speech and Prosody (TRASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic prosodic transcription of short French feedback utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Advancing Prosodic Transcription for Spoken Language Science and Technology II @ Papi Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative comparative study of prosodic and discourse units, the case of French and Taiwan Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Chuan Tseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-H Alvin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The 27th Pacific Asia Conference on Language, Information, and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a semantics for French short positive feedback utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DialDam, The 17th Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing syntactic chunks for marking disfluent speech in French language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pallaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Workshop on Disfluency in Spontaneous Speech (Diss)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Features of PTT Neologisms: A Corpus-driven Study with N-gram Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsun-Jui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Kai Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCLING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic phrasing evaluation: measures and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Resources for Analyzing Speech and Prosody (TRASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative experiments on prosodic and discourse units in the Corpus of Interactional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeineDial, 16th SEMDIAL Series Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical resource for discovering cognitive principles of discourse organisation: the ANNODIS corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergos Afantenos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Conference on Language Resources and Evaluation (LREC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA); Evaluation and Language resources Distribution Agency (ELDA); Istituto di Linguistica Computazionale (ILC), May 2012, Istanbul, Turkey. pp.2727-2734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoFee-Toward a multidimensional analysis of conversational feedback, the case of French language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop on Feedback Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un calcul de termes typés pour la pragmatique lexicale: chemins et voyageurs fictifs dans un corpus de récits de voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discursive analysis of itineraries in an historical and regional corpus of travels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ayay-roches-rouges, France. http://passage.inria.fr/cid2011/doku.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un calcul de termes typés pour la pragmatique lexicale: chemins et voyageurs fictifs dans un corpus de récits de voyages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e conférence sur le traitement automatique du langage naturel, TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.161--166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level discourse relations between dialogue units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vv Petukhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hc Bunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th Joint ISO-ACL SIGSEM Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.18--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Contribution of Enumerative Structures involving &amp;quot;pour deux raisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Atallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints in Discourse 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Agay, Var, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Discourse Relations Between Dialogue Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petukhova Volha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunt Harry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Joint ISO - ACL SIGSEM Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Oxford, United Kingdom. pp.18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OTIM formal annotation model: a preliminary step before annotation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Conference on Language Resources and Evaluation (LREC 2010), Valetta, Malta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coercion and anaphoric use of Mandarin classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Hsieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sémantique et Modélisation / Conference on Semantics and Formal Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifier-noun composition in mandarin: A testcase for distributional semantic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Hsieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Compositionality and Distributional Semantic Models workshop (ESSLLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic Endogenous Enrichment of Collaboratively Constructed Lexical Resources: Piggybacking onto Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on NLP, IceTAL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Reykjavik, Iceland. pp.332-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the compositionality of temporal locating adverbial modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSM 2010 Journées Sémantique et Modélisation Conference on Semantics and Formal Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nancy, France. http://jsm.loria.fr/jsm10/documents/proceedings.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse and Interaction in French conversations, a case study for Interoperable Semantic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation schemes, annotation tools and the question of interoperability: from Typed Feature Structures to XML Schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Global Interoperability for Language Resource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal scheme for multimodal grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 23rd International Conference on Computational Linguistics: Posters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.63--71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modeling of verb acquisition, from a monolingual to a bilingual study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Workshop on Models and Measurement of Meaning, at PACLIC conference, Sendai, Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANNODIS : une approche outillée de l'annotation de structures discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA : Association pour le Traitement Automatique des Langues, Jun 2009, Senlis, France. paper 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktionary and NLP: Improving synonymy networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsieh Shukai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL Workshop on The People's Web Meets NLP: Collaboratively Constructed Semantic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Singapore, Singapore. pp.19--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Extra-Linguistic Material for Mandarin-French Verbal Constructions Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hintat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.y Shiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLIC 23 - 23rd Pacific Asia Conference on Language, Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Hong-Kong, Hong Kong SAR China. pp.56--68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Concrete Senses of Lexicon through Measurement of Conceptual Similarity in Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ahrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixth International Conference on Language Resources and Evaluation (LREC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleaved discourse, the case of two-step enumerative structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints in Discourse III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) relation(s) de discours pour les structures énumératives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.1945-1964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles relations de discours pour les structures énumératives?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.179--179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modeling and standardization issues for Asian Languages lexical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting the Background in Discourse (JSM 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Sémantique et Modélisation (JSM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sémantique et Modélisation (CNRS); UMR 7023 (CNRS &amp; Université Paris 8), Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic lexicon and shared ontology for multilingual resources: A sumo+ milo hybrid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pei-Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tzu-Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of OntoLex Workshop in the 6th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending an international lexical framework for Asian languages, the case of Mandarin, Taiwanese, Cantonese, Bangla and Malay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tokunaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Workshop on Intercultural Collaboration (IWIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.24--26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Chinese word segmentation: tokenization, character classification, or wordbreak identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Šimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 45th Annual Meeting of the ACL on Interactive Poster and Demonstration Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.69--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Swadesh list for creating a simple common taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Ontologies and Lexical Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social constraints on rhetorical relations in dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd SIGGen Workshop Constraints in Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.133--139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure for standardization of Asian language resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Takenobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sornlertlamvanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charoenporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monachini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the COLING/ACL on Main conference poster sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.827--834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Discourse Function of Final Rises in French dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Safarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NINTH WORKSHOP ON THE SEMANTICS AND PRAGMATICS OF DIALOGUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Discourse Function of Final Rises in French II: An Extended Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Safarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Discourse Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and practical aspects of interfacing ontologies and lexical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oltramari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 2nd Italian SWAP workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing ontologies and lexical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oltramari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Ontologies and Lexical resources (OntoLex2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background in SDRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SDRT : Segmented Discourse. Representation Theory _ Traitement Automatique du Langage Naturel (2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fez, Morocco. pp.485--494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational gameboard and discourse structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th Workshop on the Semantics and Pragmactics of Dialogue (CATALOG 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableaux conversationnels en SDRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Workshop SDRT de TALN 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study of acknowledgment structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th workshop on the semantics and pragmatics of dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de constitution d'un corpus de dialogues oraux finalisés, les cas de la résolution d'un dysfonctionnement technique et de l'explication d'un itinéraire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude ATALA Constitution et exploitation de corpus du français parlé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic Structure in Route Explanation Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Summer School in Logic, Language and Information (ESSLLI 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FoLLI : Association for Logic, Language and Information, Aug 2001, Helinski, Finland. pp.145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rhetorical attachment of questions and answers (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Semantics, Pragmatics, and Rhetoric (SPR 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Donostia / San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourire et transition thématique dans la conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des50 ans du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parlons d'autre chose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAD - Journée Annuelle des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating verbal interaction via artificial agents to study inter-speaker coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social cognition in humans and robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hamburg, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine and water, which challenges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Climate Change and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a scary comparative corpus: The Werewolf Spoken Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kam Yiu Joe Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 19TH WORKSHOP ON THE SEMANTICS AND PRAGMATICS OF DIALOGUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Gothenburg, Sweden. pp.204, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix Map Task corpus: The French multimodal corpus of task-oriented dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Gurman Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reykjavik, Iceland. , Proceedings of the 9th International Conference on Language Resources and Evaluation, pp.2648-2652, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal feedback: positioning and acoustics of French ``ouais'' and ``oui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Laboratory Phonology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tokyo, Japan. Proceedings of LabPhon, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic prosodic transcription of short French feedback utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Advancing Prosodic Transcription for Spoken Language Science and Technology @ LabPhon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Stuttgart, Germany. Workshop Advancing Prosodic Transcription for Spoken Language Science and Technology @ LabPhon Conference, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANNODIS : une approche outillée de l’annotation de structures discursives (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Pery-Woodley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence sur le Traitement Automatique des Langues Naturelles (TALN 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Senlis, France. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association pour le Traitement Automatique des Langues (ATALA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Actes de la 16ème conférence sur le Traitement Automatique des Langues Naturelles. Articles courts, pp.(en ligne), 2009, Session posters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology and the Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gangemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oltramari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BrainPredict: a Tool for Predicting and Visualising Local Brain Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.11 - 16, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Self Interruptions in French Language Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liesbeth Degand; Gaëtanelle Gilquin; Laurence Meurant; Anne Catherine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluency and Disfluency across Languages and Language Varieties. Corpora and Language in Use –Proceedings 4,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings 4, , pp.109-138, 2019, Corpora and Language in Use</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N.Ide &amp; J.Pustejovsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.323-1356, 2017, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0881-2_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology and Pragmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Barron, Gerard Steen and Gu Yueguo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology and the lexicon: a multi-disciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Gangemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontology and the Lexicon. A Natural Language Processing Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergizing ontologies and the lexicon: a roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Oltramari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Gangemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies and the Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing ontologies and lexical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Oltramari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Borgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontology and the Lexicon. A Natural Language Processing Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding information in route explanation dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Language and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moving right frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints in Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 172 (Part 1: The Right Frontier), </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53, 2008, Pragmatics &amp; Beyond New Series, 978-9027254160. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/pbns.172.03pre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rhetorical attachment of questions and answers (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kepa Korta; Joana Garmendia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meaning, Intentions and Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 186 (Chapter 9), </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLSI publications.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-178, 2008, Series: CSLI Lecture Notes, 978-1575865423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conceptual core for multicultural processing: A multilingual ontology based on the Swadesh list</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science - Intercultural Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4568, Springer Berlin/Heidelberg, pp.17--30, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Speech Variables for Evaluating LLMs Cognitive Plausibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Fu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jou-An Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ri-Sheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Kai Hsieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Feedback in Scripted versus Spontaneous Dialogues: A Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Pilán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Buschmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody, Discourse and Syntax in French Conversations: Resource creation and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Auto-Breaks in Spoken Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a cognitive organization for electronic dictionaries, the case for semantic proxemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duvignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'annotation en relations de discours du projet ANNODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT - Institut de recherche en informatique de Toulouse. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sourire dans les transitions thématiques : analyse multimodale d'interactions conversationnelles en fonction de la relation des interactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Aix Marseille Université (AMU); Laboratoire Parole et Langage – Université d’Aix-Marseille, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022AIXM0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03827889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures sémantiques et pragmatiques pour la modélisation de la cohérence dans des dialogues finalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paul Sabatier - Toulouse III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00333102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des recherches au Laboratoire Parole et Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Turcsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2022, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.4785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId431"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7E82F58"/>
+    <w:nsid w:val="795CB9EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14CF322F"/>
+    <w:nsid w:val="A67ACA55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="017AC517"/>
+    <w:nsid w:val="8582A66F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="24420406"/>
+    <w:nsid w:val="81AC70F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="60EB591A"/>
+    <w:nsid w:val="0E6C93DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="91E05CF7"/>
+    <w:nsid w:val="EB7D6F8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="A8659F74"/>
+    <w:nsid w:val="A331C2EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="CFAC00BE"/>
+    <w:nsid w:val="C8164389"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-prevot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2463-2382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078457874" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.variamu.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cofee.hypotheses.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enepchina.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cobra-network.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.blri.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.blri.fr/master.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thelitex.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://semdial.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/dad.2025.202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309036v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hmamouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Nikolaus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Fourtassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1088752" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.6079" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Ma&#235;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Auguste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34842/2022.0532" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leonarduzzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Lewis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03126983v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fuscone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-021-09528-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hallart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Rauchbauer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourhis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.01.026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103475v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duvignau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Navarro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desalle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hintat Cheung" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Chuan Tseng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klim Peshkov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1606822X14556605" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ren Huang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231880v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/43190_51" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desalle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cheung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Hsieh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709734v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sajous" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chudy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-011-9168-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231914v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269509003755" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3DEE6558C32086CD80AC9ECE7A61D18AC0CF796/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.301" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrario" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ducros" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002051" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pragn&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002037" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231956v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312238v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Fu Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsieh Shukai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ri-Sheng Huang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312254v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266207v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Granier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671817v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Yamasaki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870740v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110523v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386211v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goumri Dhia-Elhak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrawal Abhishek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Mitja" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duc Thang Vu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodur K&#252;bra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622994v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Elhak Goumri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Agrawal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222122v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Le Guillou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094761v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404777v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776122v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814587v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN53752.2022.9900632" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776119v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234620v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415890v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580883v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kassim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2074" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017217v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425263" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224185v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612819v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933471v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511146v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008989503530360" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011688v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bunt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volha Petukhova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emer Gilmartin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224194v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2020-2785" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224220v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Yi Chen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385689v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lison" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973552v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/123_4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807796v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807804v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973542v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281151.3281162" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534155v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1431" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568369v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462175v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109363v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462177v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorish" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462178v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Montcheuil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312844v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rambelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca E Lebani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lenci" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01227890v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Mukherjee" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231882v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ig P&#233;nault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498837v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paul Friedrich Martin Gorisch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Kurtic" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Page" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Wells" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J. Brown" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231893v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorisch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gor&#232;ne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194934v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capelier-Mourguy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231883v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brown" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231887v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231891v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Baiocchi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Wolfe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231888v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Watanabe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231901v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bertrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500719v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231897v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231898v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231896v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Cao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231894v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983704v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231907v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231910v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ast&#233;sano" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turk" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231904v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrone" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231903v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Alvin Chen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231905v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pallaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231908v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsun-Jui Liu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Kai Hsieh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231906v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231911v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976087v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231913v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231915v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vv Petukhova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc Bunt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231917v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607690v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607691v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635319v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Atallah" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514706v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petukhova Volha" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunt Harry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magistry" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Hsieh" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231922v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guardiola" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gu&#233;not" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231921v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625326v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959697v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231926v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priego-Valverde" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393612v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231919v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231929v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Chang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410590v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411758v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992102v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.y Shiao" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333269v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231933v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Chung" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ahrens" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635337v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231935v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bras" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231942v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Su" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R.H. Li" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pei-Yi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tzu-Yi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231938v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Huang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hasan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Su" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690931v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231939v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;imon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231940v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tokunaga" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calzolari" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chung" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231945v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231944v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maudet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231946v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takenobu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sornlertlamvanich" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charoenporn" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monachini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333119v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Safarova" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231949v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Safarova" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231947v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oltramari" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231948v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231954v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231953v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231952v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333268v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231955v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verg&#233;ly" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231959v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231958v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741602v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953892v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874505v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Li" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420287v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231889v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yao" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gingold" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam Yiu Joe Chan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231900v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231899v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Gurman Bard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231912v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690413v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Pery-Woodley" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aclanthology.org/2009.jeptalnrecital-court.5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231923v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gangemi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenci" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016059v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096964v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231885v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231927v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Calzolari" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gangemi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231924v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Oltramari" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231928v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borgo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231932v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231937v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/pbns.172.03pre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.172.03pre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231934v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.stanford.edu/group/cslipublications/cslipublications/site/9781575865416.shtml" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231941v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hong" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266194v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jou-An Chi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535316v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Pil&#225;n" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Buschmeier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231884v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460056v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368888v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989565v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03827889v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AIXM0215" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00333102v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968540v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Turcsan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4785" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-prevot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2463-2382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078457874" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.variamu.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cofee.hypotheses.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enepchina.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cobra-network.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.blri.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.blri.fr/master.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thelitex.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://semdial.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/dad.2025.202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309036v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hmamouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Nikolaus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Fourtassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1088752" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Ma&#235;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Auguste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34842/2022.0532" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.6079" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leonarduzzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Lewis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03126983v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fuscone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-021-09528-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hallart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Rauchbauer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourhis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.01.026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103475v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duvignau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Navarro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desalle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hintat Cheung" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Chuan Tseng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klim Peshkov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1606822X14556605" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ren Huang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desalle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cheung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Hsieh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/43190_51" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709734v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sajous" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chudy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-011-9168-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231914v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269509003755" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3DEE6558C32086CD80AC9ECE7A61D18AC0CF796/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.301" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrario" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ducros" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002051" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pragn&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002037" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231956v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266207v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Fu Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsieh Shukai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ri-Sheng Huang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Granier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623038v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Yamasaki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671817v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870740v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110523v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386211v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goumri Dhia-Elhak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrawal Abhishek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Mitja" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duc Thang Vu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodur K&#252;bra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622994v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Elhak Goumri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Agrawal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222122v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Le Guillou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094761v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404777v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776122v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776119v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814587v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN53752.2022.9900632" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234620v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415890v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580883v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kassim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017217v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425263" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612819v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2074" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011688v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bunt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volha Petukhova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emer Gilmartin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933471v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511146v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008989503530360" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224194v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2020-2785" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224220v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Yi Chen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385689v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lison" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973552v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/123_4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807796v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807804v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973542v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281151.3281162" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568369v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534155v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1431" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462175v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109363v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462177v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorish" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462178v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Montcheuil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312844v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rambelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca E Lebani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lenci" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231882v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ig P&#233;nault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01227890v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Mukherjee" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231892v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231893v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorisch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gor&#232;ne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498837v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paul Friedrich Martin Gorisch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Kurtic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Page" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Wells" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J. Brown" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231883v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brown" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231887v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194934v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capelier-Mourguy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231888v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Baiocchi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Wolfe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Watanabe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231901v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bertrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500719v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231897v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231898v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231894v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231896v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Cao" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983704v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231907v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231910v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ast&#233;sano" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turk" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231904v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrone" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231903v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Alvin Chen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231906v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231909v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pallaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231908v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsun-Jui Liu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Kai Hsieh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231905v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231911v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976087v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231913v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231917v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607691v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607690v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231915v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vv Petukhova" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc Bunt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635319v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Atallah" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514706v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petukhova Volha" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunt Harry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231922v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guardiola" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gu&#233;not" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231921v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Hsieh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231925v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magistry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625326v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959697v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231926v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priego-Valverde" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393612v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231919v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231929v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Chang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410590v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411758v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992102v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.y Shiao" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231933v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Chung" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ahrens" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333269v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635337v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231935v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bras" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231938v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Huang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hasan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Su" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690931v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231942v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Su" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R.H. Li" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pei-Yi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tzu-Yi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231940v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tokunaga" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calzolari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chung" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231939v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;imon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231945v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231944v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maudet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231946v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takenobu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sornlertlamvanich" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charoenporn" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monachini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333119v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Safarova" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231949v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Safarova" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231947v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oltramari" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231948v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231953v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231952v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231954v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333268v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231955v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verg&#233;ly" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231959v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231958v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741602v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953892v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874505v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Li" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420287v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231889v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yao" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gingold" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam Yiu Joe Chan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231899v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Gurman Bard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231900v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231912v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690413v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Pery-Woodley" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aclanthology.org/2009.jeptalnrecital-court.5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231923v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gangemi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenci" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016059v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096964v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231885v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231927v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Calzolari" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gangemi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231924v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Oltramari" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231928v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borgo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231932v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231937v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/pbns.172.03pre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.172.03pre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231934v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.stanford.edu/group/cslipublications/cslipublications/site/9781575865416.shtml" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231941v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hong" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266194v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jou-An Chi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535316v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Pil&#225;n" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Buschmeier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231884v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460056v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368888v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989565v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03827889v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AIXM0215" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00333102v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968540v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Turcsan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4785" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>