--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Prévot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor in Language Sciences at Aix Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2463-2382</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078457874</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research Interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dialogue, Conversation, Discourse, Natural Language Processing, Computational Linguistics, Language Resources, LLMs.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Summary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Prévot is a professor in Language Sciences at Aix Marseille Universit&eacute. He is also a junior member of the Institut Universitaire de France (IUF). His specialties are linguistics (in particular semantic and pragmatic questions) and Natural Language Processing. He obtained his PhD (2004) in Computer Science from Toulouse 3 University and worked as post-doc in linguistic and interdisciplinary labs in Italy (Laboratory for Applied Ontology, Trento), France (Syntax and Semantics Research Team CLLE-ERSS, Toulouse 2) and Taiwan (Institute of Linguistics, Academia Sinica). His projects are dealing in particular with conversational feedback, interpersonal dynamics in conversation as well as neural bases of conversation. At the methodological level, he tends to use modern NLP and speech processing techniques on conversational corpora and exploit the resulting material in collaboration with colleagues from various disciplines (linguistics, machine learning, neurosience, dialogue systems). Recently he has devoted his research time in developping and applying LLM approaches to conversational language.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projects coordination</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PHC AURORA [2019] French Norwegian effort on Applied Dialogue Modeling</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IUF project [2015-2020] Formal and Computational Interactional Linguistics, the case of feedback</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidex International Variamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [2014-2015] Variations in Action: a Multilingual approach</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR JCJC CoFee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [2012-2015] Conversational Feedback</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Erasmus Mundus Action 2 MULTI 1&2 [2010-2015] Multilingualism and Multiculturalism</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PHC ORCHID [2011-2012] Construction of large-scale French-Mandarin multimodal corpora</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">and comparison of unit production and perception in spoken discourse</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Participation (selection)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR SUMM-RE [2020-2024] Weak SUpervsion for Meeting Minutes with Rhetorical RElations (PI : Julie Hunter, Linagora)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ERC [2018-2023] </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elites, Networks and Power in modern China</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (PI:Christian Henriot, IRASIA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Amidex Interdiscplinarity [2018-2021] PhysSocial: Physiology of Social Interactions with natural and artificial agents (PI : Thierry Chaminade, INT)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEPS BRAIN-IHM [2018-2019] BRAIN-IHM : Bases cérébrales de l’Interaction Humain-Machine : étude des feedbacks produits par un Agent Conversationnel Animé en réalité virtuelle&amp;quot; (PI: Magalie Ochs, LIS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEPS RobotTrio [2018-2019] Recueil, modélisation et évaluation d’interactions sociales entre un robot et des partenaires humains dans une tâche d’interview et de remplissage de formulaire numérique (PI: Frédéric Elisei, GIPSA Lab)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR-MRSEI CoBra [2016-2017] -&amp;gt; ITN CoBRa [2020-2025] Innovative Training Network </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Brains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (PI: Noël Nguyen, LPL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Datcha [2015-2018] Knowledge Extraction from operator-customer conversations in call centers (PI: Frédéric Bechet, Laboratoire d’Informatique Fondamentale)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COST TextLink [2014-2019] Structuring Discourse in Multilingual Europe (PI: Liesbeth Degand, Université catholique de Louvain)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR OTIM [2009-2011] Outils pour le Traitement de l’Information Multimodale (PI: Philippe Blache, LPL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR &amp;quot;Corpus&amp;quot; ANNODIS [2008-2010] Annotation discursive (PI: Marie-Paule Péry-Woodley, Université de Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR-NSC M3 [2008-2010] Model and measurement of meaning: A cross-lingual and multi-disciplinary approach of French and Mandarin verbs based on distance in paradigmatic graphs (PIs: Hintat Cheung et Bruno Gaume)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation Activities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CIFRE PhD Evaluator (’Training through Research’ Industrial Conventions) [2018-]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HCERES (French High Council for Research and Higher Education Evaluation) Committee president (2016,2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert ANR (French National Research Agency) for ’Content and Interactions&amp;quot; and &amp;quot;Young Researchers&amp;quot; calls.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert for various national research agencies : FNRS (Fonds National de la Recherche Scientifique, Belgique), FNS (Fonds National Suisse), NRF (South Africa’s National Research Foundation), RGC (Research Grants Council, Hong Kong), Rannis (Icelandic Research Fund)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reviewer for Journals: Discourse Processes, Language Resource and Evaluation, Lingua, Applied Ontology, Journal of Child Language, Discourse and Dialogue.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">External member of recruiting committees in Language Sciences (Paris 13, Paris 7) and Computer Science (Marseille), Psychology (Toulouse 2).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee dof Conferences: Empirical Methods in NLP (2018,2023), Ass. for Computational Linguistics (2014-2018), COmputational LINGuistics 2008-2016, SEMantics and Pragmatics of DIALogue (2013-2014), Traitement Automatique des Langues Naturelles (2007-2012), Pacific Asia Conference on Language Information and Computation (2006-2023), Language Resource and Evaluation Conference (2008-2024), Workshop on Linguistic Complexity and NLP (2018), European Ass. Computational Linguistics (2009).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Administrative Responsabilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elected Director of the Laboratoire Parole et Langage (80 permanent members) for the period 2018-2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Internal Board Member of the </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institute Language, Communication and the Brain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [2018-2023]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Board Member of the AMU Doctorate School 356 (Cognition, Language, Education) [2018-2022]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master in Cognitive Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Training Committee [2018-2023]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsible of </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Experimental Linguistics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [2014-2016]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsible of Master Natural Language Processing [2009-2013]</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Animation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2020-2021] Organisation and Scientific Commitee Member of Cognitive Modelling and Computational Linguisctics Workshop (CMCL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2018] Program Co-chair and Local Organizer of </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 22nd Workshop on Semantics and Pragmatics of Dialogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (SEMDIAL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2014] Organization Committee member of TALN 2014 conference</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2012-2014] Program Manager for Humanities and Social Sciences, France-Taiwan Frontiers of Science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2008,2010] Co-organizer of Workshops Logics and Semantics of Natural Language</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Supervision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tseng Wei-Man [2025-] : Direct Reported Speech in French and Taiwan Mandarin Conversations (ED356 Grant) (Co-supervised with Roxane Bertrand and Auriane Boudin)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GRANIER Océane [2023-] : Améliorer la relation avec un assistant conversationnel dans un contexte industriel: mesure et optimisation de l'engagement de l'utilisateur (CIFRE) (Co-supervised with Roxane Bertrand and Kévin Gravouil)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HERVE Estelle [2020-2024] : De la perception de la parole chez le bébé à l’acquisition du vocabulaire chez l’enfant (CNRS 80PRIME Grant) (Co-supervised with Clément François)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LE GUILLOU Marin [2020-2023] : Explicabilité de l’agent artificiel : explorer le contenu et le format de l’interaction entre l’humain et l’intelligence artificielle (Régio PACA - ONERA Grant) (Co-supervised with Bruno Berberian)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NIKOLAUS Mitja [2020-2023] : Développement de la coordination de la communication des enfants (ILCB-ARCHIMEDE Grant) (Co-supervised with Abdellah Fourtassi)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RENAUDIN Thomas [2020-] : Analyse comparée conversation tchat et téléphone(Co-supervised with Roxane Bertrand)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mary Amoyal [2018-2022] L'impact du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Common Ground</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur le fonctionnement dans la conversation à travers une analyse des sourires lors des transitions thématiques (co-supervised with Béatrice Priego-Valverde) (ED356 Grant)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simone Fuscone [2017-2020] Linguistic Underpinnings of Conversational Interpersonal Dynamics, COFUND, European Grant (co-supervised with Benoît Favre)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anaïg Pénault [2013-2018] Les énoncés non-phrastiques en français oral une analyse intégrant les niveaux syntaxique, sémantique et interactionnel (ED356 Grant)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Other supervision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Zhu Shi-Yang [2021] Unsupervised approach of Chinese Mandarin Discourse Markers in Film Subtitles across Genres: Quantitative and Qualitative Evaluation (Experimental Linguistics Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kübra Bodur [2021] Multimodal Feedback Production in Middle Childhood (Cognitive Science Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chen Xin-Yi [2020] Exploiting weak-supervision for detecting and classifying Mandarin Non-Sentential</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Utterances in Conversations (Experimental Linguistics Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Océane Granier [2018-2019] Testing multimodal compositionality in Feedback utterances with a talking head (Language Sciences Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nathan Vignal [2019] Vizualization and unsupervised analysis of conversations (IUT Internship)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Antonin Gaboriau [2018] Interactive Vizualisation of Conversational Time-Series (IUT Internship)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Zhang Zhong-Pei [2016-2017] Analysis of the temporal aspects of turn-taking in polylogue (Language Sciences Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Stali [2016] Les marqueurs discursifs </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">du coup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, une étude de corpus (Language Sciences Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Léo Baiocchi [2014-2015] Filled pauses in Interaction (Language Sciences Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Giulia Rambelli [2014] Porting distributional Semantics resources from Italian to French (Erasmus+, Università di Pisa)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anaïg Pénault [2013] Tense semantics in spoken narrative (Language Sciences Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emilien Gorène [2013] NLP of pathological speech : the case of schizophrenia (NLP Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Klim Peshkov [2012] Linguistic Units in Conversational Speech (NLP Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tatsuya Watanabe [2012] TextGrid2XML Formatting according to Typed Feature Structures (NLP Master)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few Shades of Supervision for Discourse Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue &amp; Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.35-73. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/dad.2025.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable Prediction of Brain Activity during Natural Social Interactions using Multimodal Behavioral Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using video calls to study children's conversational development: The case of backchannel signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2023.1088752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale study of speech acts' development in early childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Development Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.268-304. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34842/2022.0532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la conversation pour mieux comprendre le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.6079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphéries gauche et droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Leonarduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana M Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro spécial : Panorama des recherches au Laboratoire Parole et Langage (38)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility in speech rate convergence experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Fuscone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-021-09528-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison linguistique et neuro-physiologique de conversations humain humain et humain robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Spatola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dialogue et systèmes de dialogue / Dialogue and dialogue systems, 61 (3), pp.69-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain activity during reciprocal social interaction investigated using conversational robots as control condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Rauchbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374 (1771), pp.20180033. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2018.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of writing-specific brain regions when reading Chinese as a second language Effects of training modality and transfer to novel characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Longcamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of writing-specific brain regions when reading Chinese as a second language. Effects of training modality and transfer to novel characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Longcamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.83 - 97. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillex: a graph-based lexical score for measuring the semantic efficiency of used verbs by human subjects describing actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duvignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hintat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Revue TAL : numéro spécial sur Traitement Automatique des Langues et Sciences Cognitives (55-3), 55 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing units in conversation: A comparative study of French and Mandarin data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Chuan Tseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvin Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.69-92. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1606822X14556605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état des lieux du traitement automatique du mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, p51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillex: a graph-based lexical score for measuring the semantic eciency of used verbs by human subjects describing actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-K. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.97-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état des lieux du traitement automatique du Chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (2), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/43190_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic enrichment of crowdsourced synonymy networks: the WISIGOTH system applied to Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (1), pp.63-96. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-011-9168-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How different information sources interact in the interpretation of interleaved discourse: the case of two-step enumerative structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (Varia), pp.8743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relecture du livre 'Computational Modeling of Narrative' d'Inderjeet Mani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formalisation plus précise pour une annotation moins confuse: la relation d'élaboration d'entité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (2), pp.207-228. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269509003755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting the background in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 301, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal ontologies for communicating agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (3), pp.209--216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation sous les topiques, du contenu propositionnel à la structure du dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.179--196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.597-610. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of kernel-driven BRDF models for the normalization of Alpilles/ReSeDA POLDER data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pragnère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bruchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.531 - 536. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche sémantique et rhétorique du dialogue. Un cas d'étude : l'explication d'un itinéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (2), pp.43-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Data-Efficient LLMs on a Benchmark of Disfluency Minimal Pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Fu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th edition of the Disfluency in Spontaneous Speech Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Shot Evaluation of Conversational Language Competence in Data-Efficient LLMs Across English, Mandarin, and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Fu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsieh Shukai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ri-Sheng Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmenting a French Meeting Corpus into Elementary Discourse Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Task Complexity and Voice Type Shape Prosodic and Physiologic Cues of Engagement in Human-Machine Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUMM-RE: A corpus of French meeting-style conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyoshi Yamasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.508-529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily auditory environments in French-speaking infants: A longitudinal dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cognitive Modeling and Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand. pp.132-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'engagement envers un assistant conversationnel en contexte professionnel : mise en place d'un protocole expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2024 (Workshop Affects, Compagnons Artificiels et Interactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Discourse Segmentation in Taiwan Southern Min Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Fu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Workshop on Computational Approaches to Discourse (CODI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Malta, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHICA: A Developmental Corpus of Child-Caregiver's Face-to-face vs. Video Call Conversations in Middle Childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goumri Dhia-Elhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrawal Abhishek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Mitja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Duc Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodur Kübra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChiCA: un corpus de conversations face-à-face vs. Zoom entre enfants et parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhia Elhak Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Duc Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Methods for Segmenting Elementary Discourse Units in a French Conversational Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Nordic Conference on Computational Linguistics (NoDaLiDa 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tórshavn, Faroe Islands, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusting Artificial Agents: Communication Trumps Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berberian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicative Feedback in Response to Children's Grammatical Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 45th Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcribing And Aligning Conversational Speech: A Hybrid Pipeline Applied To French Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyoshi Yamasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Automatic Speech Recognition and Understanding Workshop (ASRU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backchannel Behavior in Child-Caregiver Video Calls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 44th Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicative Feedback as a Mechanism Supporting the Production of Intelligible Speech in Early Childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 44th Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen and tell me who the user is talking to: Automatic detection of the interlocutor's type during a conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Napoli, Italy. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN53752.2022.9900632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale study of speech acts' development using automatic labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 43rd Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Disfluencies Contribution to Discourse-Prosody Mismatches in French Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Workshop on Disfluency in Spontaneous Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChiCo: A Multimodal Corpus for the Study of Child Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion Publication of the 2021 International Conference on Multimodal Interaction (ICMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroscience to Investigate Social Mechanisms Involved in Human-Robot Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ACM International Conference on Multimodal Interaction (ICMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2020, Utrecht, Netherlands. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3395035.3425263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BrainPredict: a Tool for Predicting and Visualising Local Brain Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The 12th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France. pp.703-709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering conversations by dialogue act labels for improving corpus-based convergence studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Fuscone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual (Boise), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Causal Relationships Between Behavior and Local Brain Activity During Natural Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China. pp.101-105, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2020-2074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ISO Standard for Dialogue Act Annotation, Second Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volha Petukhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emer Gilmartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les activités cérébrales lors de conversations humain-humain et humain-agent artificiel avec BrainPredict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Université Toulouse Jean Jaurès, Université de Bordeaux, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Dependencies between Behavioral and Neuro-physiological Time-series Extracted from Conversations between Humans and Artificial Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.353-360, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008989503530360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Corpus of Bidirectional Conversation of Human-human and Human-robot Interaction during fMRI Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Rauchbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The 12th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France. pp.661--668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Representations of Dialogical History for Improving Upcoming Turn Acoustic Parameters Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Fuscone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual (Shangai), China. pp.4203-4207, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2020-2785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting weak-supervision for classifying Non-Sentential Utterances in Mandarin Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin-Yi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Pacific Asia Conference on Language, Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual (Hanoï), Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should we use movie subtitles to study linguistic patterns of conversational speech? A study based on French, English and Taiwan Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Linguitic Patters of Spontaneous Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain neurophysiology to objectify the social competence of conversational agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Rauchbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Agent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/123_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replicating Speech Rate Convergence Experiments on the Switchboard Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Fuscone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Replicability and Reproducibility of Research Results in Science and Technology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Linking Physiological Measures and Linguistic Productions in Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Rauchbauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Linguistic and Neuro-Cognitive Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouping conversational markers across languages by exploiting large comparable corpora and unsupervised segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Chuan Tseng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Workshop on Building and Using Comparable Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the dimensions of conversational agents' social competence using objective neurophysiological measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Rauchbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ACM Internation Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boulder, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3281151.3281162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction versus coupling: testing two different accounts of inter-speaker coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Joint Action Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the link between inter-speaker coordination and speech imitation through human-machine interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.859-863, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence-final particles in Singapore English: Are they pragmatic or phonological?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence-final particles in Singapore English: Are they pragmatic or phonological?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CUP of CoFee: A large Collection of feedback Utterances Provided with communicative function annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Couv: A New Treebank for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Language Resources and Evaluation Conference (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.1546-1551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexFr: Adapting the LexIt Framework to Build a Corpus-Based French Subcategorization Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca E Lebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Tenth International Conference on Language Resources and Evaluation (LREC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.930-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Structure of Backcovers: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïig Pénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of First TextLink Action Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation and Classification of French Feedback Communicative Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankar Mukherjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th Pacific Asia Conference on Language, Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, ShangHai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does writing help alphabetic readers accommodate for an ideographic system? Evidence from fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Longcamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Organization of Human Brain Mapping 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Honolulu, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SIP of CoFee : A Sample of Interesting Productions of Conversational Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Gorène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The 16th Annual SIGdial Meeting on Discourse and Dialogue (SIGDIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic matching and turn competition in multi-party conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Paul Friedrich Martin Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emina Kurtic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Wells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Matching and Turn Competition in Multi-Party Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emina Kurtic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Wells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Prosodic Constructions in Dialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio synchronisation with a tunnel matrix for time series and dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier scope: a formal and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Capelier-Mourguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJC-SC: Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic approach to identify lexical makers in French conversations: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of DiSpoL 2015, Identification and Annotation of Discourse Relations in Spoken Language (TextLink workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicative behavior and physiology in social interactions, experimenting with a new set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Baiocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Wolfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Modeling INTEPERsonal SynchrONy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Multimodal Linguistic Annotated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Multimodal Linguistics Annotated Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.3386-3392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing Empirical and Formal approaches for studying French feedback items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 11th Conference on Logical Engineering and Natural Language Semantics (LENLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation evaluation metrics, a comparison grounded on prosodic and discourse units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonology Constrains the Distribution of the Particle lah in Singapore English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Laboratory Phonology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tokyo, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural network of reading: Does writing help the brain accommodate for linguistic diversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Longcamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of "Making Traces. A multidisciplinary approach to graphic trace making"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Odense, Denmark., Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative view of feedback lexical markers in conversational French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Metz, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of automatic prosodic segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Discours Prosodie (IDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix MapTask: A (rather) new French resource for prosodic and discourse studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Resources for Analyzing Speech and Prosody (TRASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic prosodic transcription of short French feedback utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Advancing Prosodic Transcription for Spoken Language Science and Technology II @ Papi Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative comparative study of prosodic and discourse units, the case of French and Taiwan Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Chuan Tseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-H Alvin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The 27th Pacific Asia Conference on Language, Information, and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a semantics for French short positive feedback utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DialDam, The 17th Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing syntactic chunks for marking disfluent speech in French language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pallaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Workshop on Disfluency in Spontaneous Speech (Diss)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Features of PTT Neologisms: A Corpus-driven Study with N-gram Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsun-Jui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Kai Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCLING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic phrasing evaluation: measures and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Resources for Analyzing Speech and Prosody (TRASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative experiments on prosodic and discourse units in the Corpus of Interactional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeineDial, 16th SEMDIAL Series Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical resource for discovering cognitive principles of discourse organisation: the ANNODIS corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergos Afantenos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Conference on Language Resources and Evaluation (LREC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA); Evaluation and Language resources Distribution Agency (ELDA); Istituto di Linguistica Computazionale (ILC), May 2012, Istanbul, Turkey. pp.2727-2734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoFee-Toward a multidimensional analysis of conversational feedback, the case of French language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop on Feedback Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un calcul de termes typés pour la pragmatique lexicale: chemins et voyageurs fictifs dans un corpus de récits de voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discursive analysis of itineraries in an historical and regional corpus of travels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ayay-roches-rouges, France. http://passage.inria.fr/cid2011/doku.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un calcul de termes typés pour la pragmatique lexicale: chemins et voyageurs fictifs dans un corpus de récits de voyages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e conférence sur le traitement automatique du langage naturel, TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.161--166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level discourse relations between dialogue units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vv Petukhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hc Bunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th Joint ISO-ACL SIGSEM Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.18--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Contribution of Enumerative Structures involving &amp;quot;pour deux raisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Atallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints in Discourse 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Agay, Var, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Discourse Relations Between Dialogue Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petukhova Volha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunt Harry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Joint ISO - ACL SIGSEM Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Oxford, United Kingdom. pp.18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OTIM formal annotation model: a preliminary step before annotation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Conference on Language Resources and Evaluation (LREC 2010), Valetta, Malta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coercion and anaphoric use of Mandarin classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Hsieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sémantique et Modélisation / Conference on Semantics and Formal Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifier-noun composition in mandarin: A testcase for distributional semantic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Hsieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Compositionality and Distributional Semantic Models workshop (ESSLLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic Endogenous Enrichment of Collaboratively Constructed Lexical Resources: Piggybacking onto Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on NLP, IceTAL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Reykjavik, Iceland. pp.332-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the compositionality of temporal locating adverbial modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSM 2010 Journées Sémantique et Modélisation Conference on Semantics and Formal Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nancy, France. http://jsm.loria.fr/jsm10/documents/proceedings.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse and Interaction in French conversations, a case study for Interoperable Semantic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation schemes, annotation tools and the question of interoperability: from Typed Feature Structures to XML Schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Global Interoperability for Language Resource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal scheme for multimodal grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 23rd International Conference on Computational Linguistics: Posters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.63--71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modeling of verb acquisition, from a monolingual to a bilingual study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Workshop on Models and Measurement of Meaning, at PACLIC conference, Sendai, Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANNODIS : une approche outillée de l'annotation de structures discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA : Association pour le Traitement Automatique des Langues, Jun 2009, Senlis, France. paper 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktionary and NLP: Improving synonymy networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsieh Shukai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL Workshop on The People's Web Meets NLP: Collaboratively Constructed Semantic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Singapore, Singapore. pp.19--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Extra-Linguistic Material for Mandarin-French Verbal Constructions Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hintat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.y Shiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLIC 23 - 23rd Pacific Asia Conference on Language, Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Hong-Kong, Hong Kong SAR China. pp.56--68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Concrete Senses of Lexicon through Measurement of Conceptual Similarity in Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ahrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixth International Conference on Language Resources and Evaluation (LREC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleaved discourse, the case of two-step enumerative structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints in Discourse III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) relation(s) de discours pour les structures énumératives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.1945-1964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles relations de discours pour les structures énumératives?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.179--179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modeling and standardization issues for Asian Languages lexical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting the Background in Discourse (JSM 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Sémantique et Modélisation (JSM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sémantique et Modélisation (CNRS); UMR 7023 (CNRS &amp; Université Paris 8), Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic lexicon and shared ontology for multilingual resources: A sumo+ milo hybrid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pei-Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tzu-Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of OntoLex Workshop in the 6th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending an international lexical framework for Asian languages, the case of Mandarin, Taiwanese, Cantonese, Bangla and Malay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tokunaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Workshop on Intercultural Collaboration (IWIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.24--26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Chinese word segmentation: tokenization, character classification, or wordbreak identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Šimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 45th Annual Meeting of the ACL on Interactive Poster and Demonstration Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.69--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Swadesh list for creating a simple common taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Ontologies and Lexical Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social constraints on rhetorical relations in dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd SIGGen Workshop Constraints in Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.133--139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure for standardization of Asian language resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Takenobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sornlertlamvanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charoenporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monachini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the COLING/ACL on Main conference poster sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.827--834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Discourse Function of Final Rises in French dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Safarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NINTH WORKSHOP ON THE SEMANTICS AND PRAGMATICS OF DIALOGUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Discourse Function of Final Rises in French II: An Extended Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Safarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Discourse Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and practical aspects of interfacing ontologies and lexical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oltramari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 2nd Italian SWAP workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing ontologies and lexical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oltramari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Ontologies and Lexical resources (OntoLex2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background in SDRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SDRT : Segmented Discourse. Representation Theory _ Traitement Automatique du Langage Naturel (2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fez, Morocco. pp.485--494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational gameboard and discourse structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th Workshop on the Semantics and Pragmactics of Dialogue (CATALOG 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableaux conversationnels en SDRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Workshop SDRT de TALN 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study of acknowledgment structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th workshop on the semantics and pragmatics of dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de constitution d'un corpus de dialogues oraux finalisés, les cas de la résolution d'un dysfonctionnement technique et de l'explication d'un itinéraire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude ATALA Constitution et exploitation de corpus du français parlé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic Structure in Route Explanation Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Summer School in Logic, Language and Information (ESSLLI 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FoLLI : Association for Logic, Language and Information, Aug 2001, Helinski, Finland. pp.145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rhetorical attachment of questions and answers (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Semantics, Pragmatics, and Rhetoric (SPR 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Donostia / San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourire et transition thématique dans la conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des50 ans du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parlons d'autre chose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAD - Journée Annuelle des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating verbal interaction via artificial agents to study inter-speaker coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social cognition in humans and robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hamburg, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine and water, which challenges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Climate Change and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a scary comparative corpus: The Werewolf Spoken Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kam Yiu Joe Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 19TH WORKSHOP ON THE SEMANTICS AND PRAGMATICS OF DIALOGUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Gothenburg, Sweden. pp.204, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix Map Task corpus: The French multimodal corpus of task-oriented dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Gurman Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reykjavik, Iceland. , Proceedings of the 9th International Conference on Language Resources and Evaluation, pp.2648-2652, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal feedback: positioning and acoustics of French ``ouais'' and ``oui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Laboratory Phonology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tokyo, Japan. Proceedings of LabPhon, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic prosodic transcription of short French feedback utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Advancing Prosodic Transcription for Spoken Language Science and Technology @ LabPhon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Stuttgart, Germany. Workshop Advancing Prosodic Transcription for Spoken Language Science and Technology @ LabPhon Conference, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANNODIS : une approche outillée de l’annotation de structures discursives (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Pery-Woodley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence sur le Traitement Automatique des Langues Naturelles (TALN 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Senlis, France. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association pour le Traitement Automatique des Langues (ATALA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Actes de la 16ème conférence sur le Traitement Automatique des Langues Naturelles. Articles courts, pp.(en ligne), 2009, Session posters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology and the Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gangemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oltramari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BrainPredict: a Tool for Predicting and Visualising Local Brain Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.11 - 16, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Self Interruptions in French Language Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liesbeth Degand; Gaëtanelle Gilquin; Laurence Meurant; Anne Catherine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluency and Disfluency across Languages and Language Varieties. Corpora and Language in Use –Proceedings 4,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings 4, , pp.109-138, 2019, Corpora and Language in Use</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N.Ide &amp; J.Pustejovsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.323-1356, 2017, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0881-2_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology and Pragmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Barron, Gerard Steen and Gu Yueguo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology and the lexicon: a multi-disciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Gangemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontology and the Lexicon. A Natural Language Processing Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergizing ontologies and the lexicon: a roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Oltramari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Gangemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies and the Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing ontologies and lexical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Oltramari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Borgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontology and the Lexicon. A Natural Language Processing Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding information in route explanation dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Language and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moving right frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints in Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 172 (Part 1: The Right Frontier), </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53, 2008, Pragmatics &amp; Beyond New Series, 978-9027254160. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/pbns.172.03pre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rhetorical attachment of questions and answers (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kepa Korta; Joana Garmendia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meaning, Intentions and Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 186 (Chapter 9), </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLSI publications.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-178, 2008, Series: CSLI Lecture Notes, 978-1575865423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conceptual core for multicultural processing: A multilingual ontology based on the Swadesh list</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science - Intercultural Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4568, Springer Berlin/Heidelberg, pp.17--30, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Speech Variables for Evaluating LLMs Cognitive Plausibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Fu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jou-An Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ri-Sheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Kai Hsieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Feedback in Scripted versus Spontaneous Dialogues: A Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Pilán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Buschmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody, Discourse and Syntax in French Conversations: Resource creation and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Auto-Breaks in Spoken Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a cognitive organization for electronic dictionaries, the case for semantic proxemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duvignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'annotation en relations de discours du projet ANNODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT - Institut de recherche en informatique de Toulouse. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sourire dans les transitions thématiques : analyse multimodale d'interactions conversationnelles en fonction de la relation des interactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Aix Marseille Université (AMU); Laboratoire Parole et Langage – Université d’Aix-Marseille, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022AIXM0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03827889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures sémantiques et pragmatiques pour la modélisation de la cohérence dans des dialogues finalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paul Sabatier - Toulouse III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00333102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des recherches au Laboratoire Parole et Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Turcsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2022, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.4785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId431"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Prévot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor in Language Sciences at Aix Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2463-2382</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078457874</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research Interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dialogue, Conversation, Discourse, Natural Language Processing, Computational Linguistics, Language Resources, LLMs.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Summary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Prévot is a professor in Language Sciences at Aix Marseille Universit&eacute. He is also a junior member of the Institut Universitaire de France (IUF). His specialties are linguistics (in particular semantic and pragmatic questions) and Natural Language Processing. He obtained his PhD (2004) in Computer Science from Toulouse 3 University and worked as post-doc in linguistic and interdisciplinary labs in Italy (Laboratory for Applied Ontology, Trento), France (Syntax and Semantics Research Team CLLE-ERSS, Toulouse 2) and Taiwan (Institute of Linguistics, Academia Sinica). His projects are dealing in particular with conversational feedback, interpersonal dynamics in conversation as well as neural bases of conversation. At the methodological level, he tends to use modern NLP and speech processing techniques on conversational corpora and exploit the resulting material in collaboration with colleagues from various disciplines (linguistics, machine learning, neurosience, dialogue systems). Recently he has devoted his research time in developping and applying LLM approaches to conversational language.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projects coordination</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PHC AURORA [2019] French Norwegian effort on Applied Dialogue Modeling</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IUF project [2015-2020] Formal and Computational Interactional Linguistics, the case of feedback</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidex International Variamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [2014-2015] Variations in Action: a Multilingual approach</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR JCJC CoFee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [2012-2015] Conversational Feedback</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Erasmus Mundus Action 2 MULTI 1&2 [2010-2015] Multilingualism and Multiculturalism</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PHC ORCHID [2011-2012] Construction of large-scale French-Mandarin multimodal corpora</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">and comparison of unit production and perception in spoken discourse</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Participation (selection)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR SUMM-RE [2020-2024] Weak SUpervsion for Meeting Minutes with Rhetorical RElations (PI : Julie Hunter, Linagora)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ERC [2018-2023] </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elites, Networks and Power in modern China</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (PI:Christian Henriot, IRASIA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Amidex Interdiscplinarity [2018-2021] PhysSocial: Physiology of Social Interactions with natural and artificial agents (PI : Thierry Chaminade, INT)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEPS BRAIN-IHM [2018-2019] BRAIN-IHM : Bases cérébrales de l’Interaction Humain-Machine : étude des feedbacks produits par un Agent Conversationnel Animé en réalité virtuelle&amp;quot; (PI: Magalie Ochs, LIS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEPS RobotTrio [2018-2019] Recueil, modélisation et évaluation d’interactions sociales entre un robot et des partenaires humains dans une tâche d’interview et de remplissage de formulaire numérique (PI: Frédéric Elisei, GIPSA Lab)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR-MRSEI CoBra [2016-2017] -&amp;gt; ITN CoBRa [2020-2025] Innovative Training Network </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Brains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (PI: Noël Nguyen, LPL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Datcha [2015-2018] Knowledge Extraction from operator-customer conversations in call centers (PI: Frédéric Bechet, Laboratoire d’Informatique Fondamentale)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COST TextLink [2014-2019] Structuring Discourse in Multilingual Europe (PI: Liesbeth Degand, Université catholique de Louvain)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR OTIM [2009-2011] Outils pour le Traitement de l’Information Multimodale (PI: Philippe Blache, LPL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR &amp;quot;Corpus&amp;quot; ANNODIS [2008-2010] Annotation discursive (PI: Marie-Paule Péry-Woodley, Université de Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR-NSC M3 [2008-2010] Model and measurement of meaning: A cross-lingual and multi-disciplinary approach of French and Mandarin verbs based on distance in paradigmatic graphs (PIs: Hintat Cheung et Bruno Gaume)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation Activities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CIFRE PhD Evaluator (’Training through Research’ Industrial Conventions) [2018-]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HCERES (French High Council for Research and Higher Education Evaluation) Committee president (2016,2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert ANR (French National Research Agency) for ’Content and Interactions&amp;quot; and &amp;quot;Young Researchers&amp;quot; calls.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert for various national research agencies : FNRS (Fonds National de la Recherche Scientifique, Belgique), FNS (Fonds National Suisse), NRF (South Africa’s National Research Foundation), RGC (Research Grants Council, Hong Kong), Rannis (Icelandic Research Fund)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reviewer for Journals: Discourse Processes, Language Resource and Evaluation, Lingua, Applied Ontology, Journal of Child Language, Discourse and Dialogue.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">External member of recruiting committees in Language Sciences (Paris 13, Paris 7) and Computer Science (Marseille), Psychology (Toulouse 2).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee dof Conferences: Empirical Methods in NLP (2018,2023), Ass. for Computational Linguistics (2014-2018), COmputational LINGuistics 2008-2016, SEMantics and Pragmatics of DIALogue (2013-2014), Traitement Automatique des Langues Naturelles (2007-2012), Pacific Asia Conference on Language Information and Computation (2006-2023), Language Resource and Evaluation Conference (2008-2024), Workshop on Linguistic Complexity and NLP (2018), European Ass. Computational Linguistics (2009).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Administrative Responsabilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elected Director of the Laboratoire Parole et Langage (80 permanent members) for the period 2018-2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Internal Board Member of the </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institute Language, Communication and the Brain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [2018-2023]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Board Member of the AMU Doctorate School 356 (Cognition, Language, Education) [2018-2022]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master in Cognitive Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Training Committee [2018-2023]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsible of </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Experimental Linguistics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [2014-2016]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsible of Master Natural Language Processing [2009-2013]</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Animation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2020-2021] Organisation and Scientific Commitee Member of Cognitive Modelling and Computational Linguisctics Workshop (CMCL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2018] Program Co-chair and Local Organizer of </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 22nd Workshop on Semantics and Pragmatics of Dialogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (SEMDIAL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2014] Organization Committee member of TALN 2014 conference</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2012-2014] Program Manager for Humanities and Social Sciences, France-Taiwan Frontiers of Science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2008,2010] Co-organizer of Workshops Logics and Semantics of Natural Language</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Supervision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tseng Wei-Man [2025-] : Direct Reported Speech in French and Taiwan Mandarin Conversations (ED356 Grant) (Co-supervised with Roxane Bertrand and Auriane Boudin)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GRANIER Océane [2023-] : Améliorer la relation avec un assistant conversationnel dans un contexte industriel: mesure et optimisation de l'engagement de l'utilisateur (CIFRE) (Co-supervised with Roxane Bertrand and Kévin Gravouil)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HERVE Estelle [2020-2024] : De la perception de la parole chez le bébé à l’acquisition du vocabulaire chez l’enfant (CNRS 80PRIME Grant) (Co-supervised with Clément François)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LE GUILLOU Marin [2020-2023] : Explicabilité de l’agent artificiel : explorer le contenu et le format de l’interaction entre l’humain et l’intelligence artificielle (Régio PACA - ONERA Grant) (Co-supervised with Bruno Berberian)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NIKOLAUS Mitja [2020-2023] : Développement de la coordination de la communication des enfants (ILCB-ARCHIMEDE Grant) (Co-supervised with Abdellah Fourtassi)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RENAUDIN Thomas [2020-] : Analyse comparée conversation tchat et téléphone(Co-supervised with Roxane Bertrand)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mary Amoyal [2018-2022] L'impact du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Common Ground</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur le fonctionnement dans la conversation à travers une analyse des sourires lors des transitions thématiques (co-supervised with Béatrice Priego-Valverde) (ED356 Grant)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simone Fuscone [2017-2020] Linguistic Underpinnings of Conversational Interpersonal Dynamics, COFUND, European Grant (co-supervised with Benoît Favre)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anaïg Pénault [2013-2018] Les énoncés non-phrastiques en français oral une analyse intégrant les niveaux syntaxique, sémantique et interactionnel (ED356 Grant)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Other supervision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Zhu Shi-Yang [2021] Unsupervised approach of Chinese Mandarin Discourse Markers in Film Subtitles across Genres: Quantitative and Qualitative Evaluation (Experimental Linguistics Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kübra Bodur [2021] Multimodal Feedback Production in Middle Childhood (Cognitive Science Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chen Xin-Yi [2020] Exploiting weak-supervision for detecting and classifying Mandarin Non-Sentential</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Utterances in Conversations (Experimental Linguistics Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Océane Granier [2018-2019] Testing multimodal compositionality in Feedback utterances with a talking head (Language Sciences Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nathan Vignal [2019] Vizualization and unsupervised analysis of conversations (IUT Internship)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Antonin Gaboriau [2018] Interactive Vizualisation of Conversational Time-Series (IUT Internship)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Zhang Zhong-Pei [2016-2017] Analysis of the temporal aspects of turn-taking in polylogue (Language Sciences Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Stali [2016] Les marqueurs discursifs </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">du coup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, une étude de corpus (Language Sciences Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Léo Baiocchi [2014-2015] Filled pauses in Interaction (Language Sciences Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Giulia Rambelli [2014] Porting distributional Semantics resources from Italian to French (Erasmus+, Università di Pisa)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anaïg Pénault [2013] Tense semantics in spoken narrative (Language Sciences Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emilien Gorène [2013] NLP of pathological speech : the case of schizophrenia (NLP Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Klim Peshkov [2012] Linguistic Units in Conversational Speech (NLP Master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tatsuya Watanabe [2012] TextGrid2XML Formatting according to Typed Feature Structures (NLP Master)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few Shades of Supervision for Discourse Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue &amp; Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.35-73. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/dad.2025.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable Prediction of Brain Activity during Natural Social Interactions using Multimodal Behavioral Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using video calls to study children's conversational development: The case of backchannel signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2023.1088752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale study of speech acts' development in early childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Development Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.268-304. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34842/2022.0532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la conversation pour mieux comprendre le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.6079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphéries gauche et droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Leonarduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana M Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro spécial : Panorama des recherches au Laboratoire Parole et Langage (38)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison linguistique et neuro-physiologique de conversations humain humain et humain robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Spatola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dialogue et systèmes de dialogue / Dialogue and dialogue systems, 61 (3), pp.69-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility in speech rate convergence experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Fuscone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-021-09528-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain activity during reciprocal social interaction investigated using conversational robots as control condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Rauchbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374 (1771), pp.20180033. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2018.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of writing-specific brain regions when reading Chinese as a second language Effects of training modality and transfer to novel characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Longcamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of writing-specific brain regions when reading Chinese as a second language. Effects of training modality and transfer to novel characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Longcamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.83 - 97. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillex: a graph-based lexical score for measuring the semantic efficiency of used verbs by human subjects describing actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duvignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hintat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Revue TAL : numéro spécial sur Traitement Automatique des Langues et Sciences Cognitives (55-3), 55 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing units in conversation: A comparative study of French and Mandarin data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Chuan Tseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvin Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.69-92. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1606822X14556605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état des lieux du traitement automatique du mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, p51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillex: a graph-based lexical score for measuring the semantic eciency of used verbs by human subjects describing actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-K. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.97-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état des lieux du traitement automatique du Chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (2), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/43190_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic enrichment of crowdsourced synonymy networks: the WISIGOTH system applied to Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (1), pp.63-96. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-011-9168-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How different information sources interact in the interpretation of interleaved discourse: the case of two-step enumerative structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (Varia), pp.8743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relecture du livre 'Computational Modeling of Narrative' d'Inderjeet Mani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formalisation plus précise pour une annotation moins confuse: la relation d'élaboration d'entité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (2), pp.207-228. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269509003755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting the background in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 301, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal ontologies for communicating agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (3), pp.209--216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche sémantique et rhétorique du dialogue. Un cas d'étude : l'explication d'un itinéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (2), pp.43-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation sous les topiques, du contenu propositionnel à la structure du dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.179--196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.597-610. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of kernel-driven BRDF models for the normalization of Alpilles/ReSeDA POLDER data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pragnère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bruchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.531 - 536. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Task Complexity and Voice Type Shape Prosodic and Physiologic Cues of Engagement in Human-Machine Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Data-Efficient LLMs on a Benchmark of Disfluency Minimal Pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Fu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th edition of the Disfluency in Spontaneous Speech Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmenting a French Meeting Corpus into Elementary Discourse Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Shot Evaluation of Conversational Language Competence in Data-Efficient LLMs Across English, Mandarin, and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Fu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsieh Shukai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ri-Sheng Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChiCA: un corpus de conversations face-à-face vs. Zoom entre enfants et parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhia Elhak Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Duc Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHICA: A Developmental Corpus of Child-Caregiver's Face-to-face vs. Video Call Conversations in Middle Childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goumri Dhia-Elhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrawal Abhishek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Mitja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Duc Thang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodur Kübra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUMM-RE: A corpus of French meeting-style conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyoshi Yamasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.508-529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily auditory environments in French-speaking infants: A longitudinal dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cognitive Modeling and Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand. pp.132-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'engagement envers un assistant conversationnel en contexte professionnel : mise en place d'un protocole expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2024 (Workshop Affects, Compagnons Artificiels et Interactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Discourse Segmentation in Taiwan Southern Min Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Fu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Workshop on Computational Approaches to Discourse (CODI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Malta, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Methods for Segmenting Elementary Discourse Units in a French Conversational Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Nordic Conference on Computational Linguistics (NoDaLiDa 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tórshavn, Faroe Islands, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusting Artificial Agents: Communication Trumps Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berberian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicative Feedback in Response to Children's Grammatical Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 45th Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcribing And Aligning Conversational Speech: A Hybrid Pipeline Applied To French Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyoshi Yamasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Automatic Speech Recognition and Understanding Workshop (ASRU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backchannel Behavior in Child-Caregiver Video Calls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 44th Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicative Feedback as a Mechanism Supporting the Production of Intelligible Speech in Early Childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 44th Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen and tell me who the user is talking to: Automatic detection of the interlocutor's type during a conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Napoli, Italy. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN53752.2022.9900632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale study of speech acts' development using automatic labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 43rd Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Disfluencies Contribution to Discourse-Prosody Mismatches in French Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Workshop on Disfluency in Spontaneous Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChiCo: A Multimodal Corpus for the Study of Child Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Nikolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion Publication of the 2021 International Conference on Multimodal Interaction (ICMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroscience to Investigate Social Mechanisms Involved in Human-Robot Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ACM International Conference on Multimodal Interaction (ICMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2020, Utrecht, Netherlands. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3395035.3425263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BrainPredict: a Tool for Predicting and Visualising Local Brain Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The 12th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France. pp.703-709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Causal Relationships Between Behavior and Local Brain Activity During Natural Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China. pp.101-105, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2020-2074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering conversations by dialogue act labels for improving corpus-based convergence studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Fuscone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual (Boise), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les activités cérébrales lors de conversations humain-humain et humain-agent artificiel avec BrainPredict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Université Toulouse Jean Jaurès, Université de Bordeaux, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ISO Standard for Dialogue Act Annotation, Second Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volha Petukhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emer Gilmartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Dependencies between Behavioral and Neuro-physiological Time-series Extracted from Conversations between Humans and Artificial Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.353-360, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008989503530360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Representations of Dialogical History for Improving Upcoming Turn Acoustic Parameters Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Fuscone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual (Shangai), China. pp.4203-4207, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2020-2785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Corpus of Bidirectional Conversation of Human-human and Human-robot Interaction during fMRI Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Rauchbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The 12th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France. pp.661--668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting weak-supervision for classifying Non-Sentential Utterances in Mandarin Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin-Yi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Pacific Asia Conference on Language, Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual (Hanoï), Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should we use movie subtitles to study linguistic patterns of conversational speech? A study based on French, English and Taiwan Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Linguitic Patters of Spontaneous Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouping conversational markers across languages by exploiting large comparable corpora and unsupervised segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Chuan Tseng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Workshop on Building and Using Comparable Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the dimensions of conversational agents' social competence using objective neurophysiological measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Rauchbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ACM Internation Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boulder, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3281151.3281162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain neurophysiology to objectify the social competence of conversational agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Rauchbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Agent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/123_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replicating Speech Rate Convergence Experiments on the Switchboard Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Fuscone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Replicability and Reproducibility of Research Results in Science and Technology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Linking Physiological Measures and Linguistic Productions in Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Rauchbauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Linguistic and Neuro-Cognitive Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction versus coupling: testing two different accounts of inter-speaker coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Joint Action Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the link between inter-speaker coordination and speech imitation through human-machine interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.859-863, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Couv: A New Treebank for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Language Resources and Evaluation Conference (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.1546-1551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexFr: Adapting the LexIt Framework to Build a Corpus-Based French Subcategorization Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca E Lebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Tenth International Conference on Language Resources and Evaluation (LREC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.930-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence-final particles in Singapore English: Are they pragmatic or phonological?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence-final particles in Singapore English: Are they pragmatic or phonological?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CUP of CoFee: A large Collection of feedback Utterances Provided with communicative function annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicative behavior and physiology in social interactions, experimenting with a new set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Baiocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Wolfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Modeling INTEPERsonal SynchrONy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic approach to identify lexical makers in French conversations: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of DiSpoL 2015, Identification and Annotation of Discourse Relations in Spoken Language (TextLink workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Structure of Backcovers: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïig Pénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of First TextLink Action Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation and Classification of French Feedback Communicative Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankar Mukherjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th Pacific Asia Conference on Language, Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, ShangHai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic matching and turn competition in multi-party conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Paul Friedrich Martin Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emina Kurtic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Wells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SIP of CoFee : A Sample of Interesting Productions of Conversational Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Gorène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The 16th Annual SIGdial Meeting on Discourse and Dialogue (SIGDIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does writing help alphabetic readers accommodate for an ideographic system? Evidence from fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Longcamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Organization of Human Brain Mapping 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Honolulu, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Matching and Turn Competition in Multi-Party Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emina Kurtic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Wells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Prosodic Constructions in Dialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio synchronisation with a tunnel matrix for time series and dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier scope: a formal and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Capelier-Mourguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJC-SC: Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonology Constrains the Distribution of the Particle lah in Singapore English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Laboratory Phonology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tokyo, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural network of reading: Does writing help the brain accommodate for linguistic diversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Longcamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of "Making Traces. A multidisciplinary approach to graphic trace making"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Odense, Denmark., Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Multimodal Linguistic Annotated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing Empirical and Formal approaches for studying French feedback items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 11th Conference on Logical Engineering and Natural Language Semantics (LENLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation evaluation metrics, a comparison grounded on prosodic and discourse units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Multimodal Linguistics Annotated Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.3386-3392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing syntactic chunks for marking disfluent speech in French language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pallaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Workshop on Disfluency in Spontaneous Speech (Diss)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Features of PTT Neologisms: A Corpus-driven Study with N-gram Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsun-Jui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Kai Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCLING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a semantics for French short positive feedback utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DialDam, The 17th Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic phrasing evaluation: measures and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Resources for Analyzing Speech and Prosody (TRASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative view of feedback lexical markers in conversational French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Metz, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of automatic prosodic segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Discours Prosodie (IDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix MapTask: A (rather) new French resource for prosodic and discourse studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Resources for Analyzing Speech and Prosody (TRASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic prosodic transcription of short French feedback utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Advancing Prosodic Transcription for Spoken Language Science and Technology II @ Papi Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative comparative study of prosodic and discourse units, the case of French and Taiwan Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Chuan Tseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-H Alvin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The 27th Pacific Asia Conference on Language, Information, and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoFee-Toward a multidimensional analysis of conversational feedback, the case of French language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop on Feedback Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative experiments on prosodic and discourse units in the Corpus of Interactional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeineDial, 16th SEMDIAL Series Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical resource for discovering cognitive principles of discourse organisation: the ANNODIS corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergos Afantenos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Conference on Language Resources and Evaluation (LREC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA); Evaluation and Language resources Distribution Agency (ELDA); Istituto di Linguistica Computazionale (ILC), May 2012, Istanbul, Turkey. pp.2727-2734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Discourse Relations Between Dialogue Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petukhova Volha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunt Harry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Joint ISO - ACL SIGSEM Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Oxford, United Kingdom. pp.18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un calcul de termes typés pour la pragmatique lexicale: chemins et voyageurs fictifs dans un corpus de récits de voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discursive analysis of itineraries in an historical and regional corpus of travels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ayay-roches-rouges, France. http://passage.inria.fr/cid2011/doku.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un calcul de termes typés pour la pragmatique lexicale: chemins et voyageurs fictifs dans un corpus de récits de voyages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e conférence sur le traitement automatique du langage naturel, TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.161--166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level discourse relations between dialogue units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vv Petukhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hc Bunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th Joint ISO-ACL SIGSEM Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.18--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Contribution of Enumerative Structures involving &amp;quot;pour deux raisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Atallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints in Discourse 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Agay, Var, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal scheme for multimodal grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 23rd International Conference on Computational Linguistics: Posters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.63--71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modeling of verb acquisition, from a monolingual to a bilingual study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Workshop on Models and Measurement of Meaning, at PACLIC conference, Sendai, Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OTIM formal annotation model: a preliminary step before annotation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Conference on Language Resources and Evaluation (LREC 2010), Valetta, Malta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifier-noun composition in mandarin: A testcase for distributional semantic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Hsieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Compositionality and Distributional Semantic Models workshop (ESSLLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coercion and anaphoric use of Mandarin classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Hsieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sémantique et Modélisation / Conference on Semantics and Formal Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic Endogenous Enrichment of Collaboratively Constructed Lexical Resources: Piggybacking onto Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on NLP, IceTAL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Reykjavik, Iceland. pp.332-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse and Interaction in French conversations, a case study for Interoperable Semantic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation schemes, annotation tools and the question of interoperability: from Typed Feature Structures to XML Schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Global Interoperability for Language Resource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the compositionality of temporal locating adverbial modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSM 2010 Journées Sémantique et Modélisation Conference on Semantics and Formal Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nancy, France. http://jsm.loria.fr/jsm10/documents/proceedings.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANNODIS : une approche outillée de l'annotation de structures discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA : Association pour le Traitement Automatique des Langues, Jun 2009, Senlis, France. paper 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktionary and NLP: Improving synonymy networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsieh Shukai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL Workshop on The People's Web Meets NLP: Collaboratively Constructed Semantic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Singapore, Singapore. pp.19--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Extra-Linguistic Material for Mandarin-French Verbal Constructions Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hintat Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.y Shiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLIC 23 - 23rd Pacific Asia Conference on Language, Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Hong-Kong, Hong Kong SAR China. pp.56--68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Concrete Senses of Lexicon through Measurement of Conceptual Similarity in Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ahrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixth International Conference on Language Resources and Evaluation (LREC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleaved discourse, the case of two-step enumerative structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints in Discourse III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) relation(s) de discours pour les structures énumératives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.1945-1964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles relations de discours pour les structures énumératives?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.179--179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modeling and standardization issues for Asian Languages lexical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting the Background in Discourse (JSM 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Sémantique et Modélisation (JSM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sémantique et Modélisation (CNRS); UMR 7023 (CNRS &amp; Université Paris 8), Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic lexicon and shared ontology for multilingual resources: A sumo+ milo hybrid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pei-Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tzu-Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of OntoLex Workshop in the 6th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Chinese word segmentation: tokenization, character classification, or wordbreak identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Šimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 45th Annual Meeting of the ACL on Interactive Poster and Demonstration Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.69--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending an international lexical framework for Asian languages, the case of Mandarin, Taiwanese, Cantonese, Bangla and Malay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tokunaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Workshop on Intercultural Collaboration (IWIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.24--26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Swadesh list for creating a simple common taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Ontologies and Lexical Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social constraints on rhetorical relations in dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd SIGGen Workshop Constraints in Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.133--139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure for standardization of Asian language resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Takenobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sornlertlamvanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charoenporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monachini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the COLING/ACL on Main conference poster sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.827--834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Discourse Function of Final Rises in French dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Safarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NINTH WORKSHOP ON THE SEMANTICS AND PRAGMATICS OF DIALOGUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Discourse Function of Final Rises in French II: An Extended Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Safarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Discourse Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and practical aspects of interfacing ontologies and lexical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oltramari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 2nd Italian SWAP workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing ontologies and lexical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oltramari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Ontologies and Lexical resources (OntoLex2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background in SDRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SDRT : Segmented Discourse. Representation Theory _ Traitement Automatique du Langage Naturel (2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fez, Morocco. pp.485--494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableaux conversationnels en SDRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Workshop SDRT de TALN 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational gameboard and discourse structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th Workshop on the Semantics and Pragmactics of Dialogue (CATALOG 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study of acknowledgment structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th workshop on the semantics and pragmatics of dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de constitution d'un corpus de dialogues oraux finalisés, les cas de la résolution d'un dysfonctionnement technique et de l'explication d'un itinéraire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude ATALA Constitution et exploitation de corpus du français parlé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic Structure in Route Explanation Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Summer School in Logic, Language and Information (ESSLLI 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FoLLI : Association for Logic, Language and Information, Aug 2001, Helinski, Finland. pp.145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rhetorical attachment of questions and answers (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Semantics, Pragmatics, and Rhetoric (SPR 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Donostia / San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourire et transition thématique dans la conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des50 ans du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine and water, which challenges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Climate Change and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parlons d'autre chose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAD - Journée Annuelle des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating verbal interaction via artificial agents to study inter-speaker coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social cognition in humans and robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hamburg, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a scary comparative corpus: The Werewolf Spoken Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kam Yiu Joe Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 19TH WORKSHOP ON THE SEMANTICS AND PRAGMATICS OF DIALOGUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Gothenburg, Sweden. pp.204, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix Map Task corpus: The French multimodal corpus of task-oriented dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Gurman Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reykjavik, Iceland. , Proceedings of the 9th International Conference on Language Resources and Evaluation, pp.2648-2652, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal feedback: positioning and acoustics of French ``ouais'' and ``oui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Laboratory Phonology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tokyo, Japan. Proceedings of LabPhon, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic prosodic transcription of short French feedback utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Advancing Prosodic Transcription for Spoken Language Science and Technology @ LabPhon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Stuttgart, Germany. Workshop Advancing Prosodic Transcription for Spoken Language Science and Technology @ LabPhon Conference, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANNODIS : une approche outillée de l’annotation de structures discursives (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Pery-Woodley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence sur le Traitement Automatique des Langues Naturelles (TALN 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Senlis, France. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association pour le Traitement Automatique des Langues (ATALA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Actes de la 16ème conférence sur le Traitement Automatique des Langues Naturelles. Articles courts, pp.(en ligne), 2009, Session posters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology and the Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gangemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oltramari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BrainPredict: a Tool for Predicting and Visualising Local Brain Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hmamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.11 - 16, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Self Interruptions in French Language Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liesbeth Degand; Gaëtanelle Gilquin; Laurence Meurant; Anne Catherine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluency and Disfluency across Languages and Language Varieties. Corpora and Language in Use –Proceedings 4,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings 4, , pp.109-138, 2019, Corpora and Language in Use</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N.Ide &amp; J.Pustejovsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.323-1356, 2017, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0881-2_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology and Pragmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Barron, Gerard Steen and Gu Yueguo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology and the lexicon: a multi-disciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Gangemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontology and the Lexicon. A Natural Language Processing Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergizing ontologies and the lexicon: a roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Oltramari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Gangemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies and the Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing ontologies and lexical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Oltramari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Borgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontology and the Lexicon. A Natural Language Processing Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding information in route explanation dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Language and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moving right frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints in Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 172 (Part 1: The Right Frontier), </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53, 2008, Pragmatics &amp; Beyond New Series, 978-9027254160. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/pbns.172.03pre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rhetorical attachment of questions and answers (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kepa Korta; Joana Garmendia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meaning, Intentions and Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 186 (Chapter 9), </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLSI publications.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-178, 2008, Series: CSLI Lecture Notes, 978-1575865423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conceptual core for multicultural processing: A multilingual ontology based on the Swadesh list</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science - Intercultural Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4568, Springer Berlin/Heidelberg, pp.17--30, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Speech Variables for Evaluating LLMs Cognitive Plausibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Fu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jou-An Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ri-Sheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Kai Hsieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Feedback in Scripted versus Spontaneous Dialogues: A Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Pilán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Buschmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody, Discourse and Syntax in French Conversations: Resource creation and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Auto-Breaks in Spoken Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a cognitive organization for electronic dictionaries, the case for semantic proxemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duvignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'annotation en relations de discours du projet ANNODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vergez-Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT - Institut de recherche en informatique de Toulouse. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sourire dans les transitions thématiques : analyse multimodale d'interactions conversationnelles en fonction de la relation des interactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Aix Marseille Université (AMU); Laboratoire Parole et Langage – Université d’Aix-Marseille, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022AIXM0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03827889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures sémantiques et pragmatiques pour la modélisation de la cohérence dans des dialogues finalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paul Sabatier - Toulouse III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00333102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des recherches au Laboratoire Parole et Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Turcsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2022, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.4785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId431"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="795CB9EB"/>
+    <w:nsid w:val="31160C19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A67ACA55"/>
+    <w:nsid w:val="AAE42B4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8582A66F"/>
+    <w:nsid w:val="2FC294EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="81AC70F9"/>
+    <w:nsid w:val="EFDAE0A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0E6C93DB"/>
+    <w:nsid w:val="744EA513"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EB7D6F8A"/>
+    <w:nsid w:val="EF1DA840"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="A331C2EA"/>
+    <w:nsid w:val="CF9A84D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C8164389"/>
+    <w:nsid w:val="8681DE52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-prevot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2463-2382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078457874" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.variamu.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cofee.hypotheses.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enepchina.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cobra-network.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.blri.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.blri.fr/master.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thelitex.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://semdial.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/dad.2025.202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309036v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hmamouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Nikolaus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Fourtassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1088752" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Ma&#235;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Auguste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34842/2022.0532" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.6079" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leonarduzzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Lewis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03126983v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fuscone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-021-09528-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hallart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Rauchbauer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourhis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.01.026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103475v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duvignau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Navarro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desalle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hintat Cheung" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Chuan Tseng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klim Peshkov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1606822X14556605" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ren Huang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desalle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cheung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Hsieh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/43190_51" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709734v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sajous" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chudy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-011-9168-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231914v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269509003755" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3DEE6558C32086CD80AC9ECE7A61D18AC0CF796/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.301" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrario" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ducros" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002051" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pragn&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002037" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231956v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266207v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Fu Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsieh Shukai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ri-Sheng Huang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Granier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623038v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Yamasaki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671817v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870740v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110523v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386211v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goumri Dhia-Elhak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrawal Abhishek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Mitja" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duc Thang Vu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodur K&#252;bra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622994v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Elhak Goumri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Agrawal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222122v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Le Guillou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094761v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404777v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776122v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776119v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814587v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN53752.2022.9900632" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234620v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415890v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580883v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kassim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017217v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425263" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612819v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2074" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011688v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bunt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volha Petukhova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emer Gilmartin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933471v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511146v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008989503530360" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224194v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2020-2785" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224220v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Yi Chen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385689v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lison" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973552v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/123_4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807796v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807804v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973542v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281151.3281162" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568369v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534155v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1431" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462175v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109363v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462177v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorish" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462178v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Montcheuil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312844v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rambelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca E Lebani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lenci" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231882v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ig P&#233;nault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01227890v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Mukherjee" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231892v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231893v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorisch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gor&#232;ne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498837v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paul Friedrich Martin Gorisch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Kurtic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Page" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Wells" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J. Brown" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231883v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brown" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231887v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194934v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capelier-Mourguy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231888v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Baiocchi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Wolfe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Watanabe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231901v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bertrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500719v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231897v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231898v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231894v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231896v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Cao" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983704v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231907v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231910v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ast&#233;sano" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turk" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231904v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrone" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231903v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Alvin Chen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231906v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231909v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pallaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231908v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsun-Jui Liu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Kai Hsieh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231905v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231911v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976087v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231913v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231917v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607691v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607690v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231915v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vv Petukhova" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc Bunt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635319v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Atallah" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514706v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petukhova Volha" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunt Harry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231922v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guardiola" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gu&#233;not" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231921v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Hsieh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231925v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magistry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625326v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959697v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231926v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priego-Valverde" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393612v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231919v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231929v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Chang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410590v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411758v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992102v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.y Shiao" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231933v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Chung" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ahrens" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333269v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635337v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231935v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bras" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231938v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Huang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hasan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Su" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690931v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231942v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Su" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R.H. Li" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pei-Yi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tzu-Yi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231940v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tokunaga" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calzolari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chung" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231939v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;imon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231945v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231944v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maudet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231946v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takenobu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sornlertlamvanich" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charoenporn" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monachini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333119v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Safarova" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231949v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Safarova" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231947v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oltramari" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231948v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231953v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231952v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231954v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333268v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231955v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verg&#233;ly" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231959v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231958v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741602v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953892v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874505v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Li" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420287v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231889v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yao" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gingold" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam Yiu Joe Chan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231899v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Gurman Bard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231900v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231912v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690413v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Pery-Woodley" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aclanthology.org/2009.jeptalnrecital-court.5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231923v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gangemi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenci" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016059v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096964v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231885v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231927v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Calzolari" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gangemi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231924v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Oltramari" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231928v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borgo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231932v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231937v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/pbns.172.03pre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.172.03pre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231934v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.stanford.edu/group/cslipublications/cslipublications/site/9781575865416.shtml" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231941v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hong" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266194v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jou-An Chi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535316v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Pil&#225;n" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Buschmeier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231884v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460056v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368888v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989565v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03827889v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AIXM0215" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00333102v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968540v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Turcsan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4785" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-prevot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2463-2382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078457874" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.variamu.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cofee.hypotheses.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enepchina.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cobra-network.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.blri.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.blri.fr/master.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thelitex.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://semdial.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/dad.2025.202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309036v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hmamouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Nikolaus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Fourtassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1088752" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Ma&#235;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Auguste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34842/2022.0532" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.6079" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leonarduzzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Lewis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hallart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03126983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fuscone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-021-09528-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Rauchbauer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourhis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.01.026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103475v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duvignau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Navarro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desalle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hintat Cheung" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Chuan Tseng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klim Peshkov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1606822X14556605" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ren Huang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desalle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cheung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Hsieh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/43190_51" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709734v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sajous" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chudy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-011-9168-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231914v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269509003755" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3DEE6558C32086CD80AC9ECE7A61D18AC0CF796/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.301" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrario" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231957v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ducros" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002051" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pragn&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301905v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Granier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266207v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Fu Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsieh Shukai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ri-Sheng Huang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622994v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Elhak Goumri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Agrawal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duc Thang Vu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goumri Dhia-Elhak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrawal Abhishek" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Mitja" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodur K&#252;bra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623038v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Yamasaki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671817v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110523v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222122v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Le Guillou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094761v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404777v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776122v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776119v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814587v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN53752.2022.9900632" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234620v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415890v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580883v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kassim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017217v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425263" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612819v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2074" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224185v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933471v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011688v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bunt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volha Petukhova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emer Gilmartin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511146v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008989503530360" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224194v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2020-2785" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612820v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224220v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Yi Chen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385689v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lison" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807804v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stali" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973542v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281151.3281162" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973552v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/123_4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807796v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807839v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568369v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534155v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1431" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462178v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Montcheuil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312844v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rambelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca E Lebani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lenci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462175v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109363v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462177v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorish" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231891v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Baiocchi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Wolfe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231888v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231882v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ig P&#233;nault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01227890v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Mukherjee" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498837v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paul Friedrich Martin Gorisch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Kurtic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Page" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Wells" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J. Brown" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231893v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorisch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gor&#232;ne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231892v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231883v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brown" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231887v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194934v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capelier-Mourguy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231894v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231896v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Cao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231901v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bertrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231895v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Watanabe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231897v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231898v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500719v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231909v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pallaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231908v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsun-Jui Liu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Kai Hsieh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231906v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231905v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983704v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231907v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231910v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ast&#233;sano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turk" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231904v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrone" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231903v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Alvin Chen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231913v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231911v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976087v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514706v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petukhova Volha" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunt Harry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231917v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607691v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607690v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231915v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vv Petukhova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc Bunt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635319v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Atallah" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231919v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231929v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Chang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231922v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guardiola" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gu&#233;not" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231925v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magistry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Hsieh" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231921v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625326v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231926v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priego-Valverde" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393612v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959697v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410590v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411758v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992102v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.y Shiao" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231933v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Chung" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ahrens" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333269v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635337v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231935v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bras" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231938v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Huang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hasan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Su" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690931v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231942v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Su" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R.H. Li" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pei-Yi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tzu-Yi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231939v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;imon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231940v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tokunaga" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calzolari" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chung" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231945v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231944v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maudet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231946v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takenobu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sornlertlamvanich" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charoenporn" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monachini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333119v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Safarova" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231949v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Safarova" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231947v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oltramari" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231948v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231953v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231954v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231952v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333268v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231955v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verg&#233;ly" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231959v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231958v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741602v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420287v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953892v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874505v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Li" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231889v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yao" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gingold" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam Yiu Joe Chan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231899v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Gurman Bard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231900v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231912v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690413v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Pery-Woodley" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aclanthology.org/2009.jeptalnrecital-court.5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231923v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gangemi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenci" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016059v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096964v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231885v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231927v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Calzolari" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gangemi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231924v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Oltramari" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231928v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borgo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231932v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231937v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/pbns.172.03pre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.172.03pre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231934v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.stanford.edu/group/cslipublications/cslipublications/site/9781575865416.shtml" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231941v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hong" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266194v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jou-An Chi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535316v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Pil&#225;n" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Buschmeier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231884v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460056v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368888v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989565v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03827889v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AIXM0215" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00333102v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968540v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Turcsan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4785" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>