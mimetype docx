--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -66,2277 +66,2277 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles formations linguistiques pour les adultes allophones de Mayotte et de La Réunion ? Bilan critique et perspectives de chantiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Charpentier; Séverine Ferrière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les inégalités scolaires à Mayotte et à La Réunion : vers des pratiques éducatives plus équitables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, pp.233-264, 2025, 978-2-38444-105-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Comores, entre APC et IFADEM. Des cahiers de situations aux livrets d’auto-formation : les limites de l'approche &amp;quot;top down&amp;quot; dans les réformes éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-255, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préambule. La crise de l’apprentissage en Afrique francophone subsaharienne : contribution à un état de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-27, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet et ouverture sur le monde – un mouvement à sens unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Ollivier, Thierry Gaillat, Laurent Puren. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique et formation des enseignants de langue. Pistes et imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition des archives contemporaines, pp.19-31, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le flamand : une langue régionale marginalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HELOT Christine &amp; ERFURT Jürgen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation bilingue en France : Politiques linguistiques, modèles et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.247-262, 2016, Collection Sprache, Mehrsprachigkeit und sozialer Wandel / Langue, multilinguisme et changement social/ Language, multilingualism and social change</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des stratégies de scolarisation transfrontalière comme alternatives à l'absence d'offre d'éducation bilingue dans le département du Nord (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Babault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Budach, Gabriele and Erfurt, Jürgen and Kunkel, Mélanie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écoles plurilingues - Multilingual Schools: Konzepte, Institutionen und Akteure. Internationale Perspektiven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.211--234, 2008, Sprache, Mehrsprachigkeit und sozialer Wandel. Language. Multilinguism and Social Change. Langue, multilinguisme et changement social, 978-3-631-56876-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élève face à la politique linguistique de l'école : langues minoritaires / langue(s) nationale(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Tran Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zarate, Geneviève and Lévy, Danielle and Kramsch, Claire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Précis du plurilinguisme et du pluriculturalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Édition des Archives contemporaines, pp.361--366, 2008, 978-2-914610-60-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à une histoire des politiques linguistiques éducatives mises en œuvre en Guyane française depuis le XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Léglise; Bettina Migge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques et représentations linguistiques en Guyane. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD Éditions, pp. 279-295, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scolarisation transfrontalière dans les eurorégions : de nouvelles perspectives pour le plurilinguisme européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Babault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gisèle Chevalier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les actions sur les langues : synergie et partenariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des Archives Contemporaines, pp. 83-95, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour le flamand et le néerlandais dans les écoles du département du Nord ? Retour sur un siècle et demi de politiques linguistiques éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Puren; Sophie Babault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation au-delà des frontières. Apprentissage précoce du néerlandais, apprentissage précoce en néerlandais dans la zone frontière franco-belge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, Collection Espaces Discursifs, pp. 325-373, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre en France, être scolarisé en néerlandais en Belgique : enquête sur les flux éducatifs transfrontaliers à l’œuvre le long de la frontière franco-belge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Puren; Sophie Babault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation au-delà des frontières. Apprentissage précoce du néerlandais, apprentissage précoce en néerlandais dans la zone frontière franco-belge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, Collection Espaces Discursifs, pp. 49-108, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Submersion schooling across the French-Belgian borders: bilingual children in monolingual families ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Babault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Abel, M. Stuflesser &amp; M. Putz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multilingualism across Europe. Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAC, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues à la conquête de l’école en Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Goury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Launey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Renault-Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École et Éducation (Volume 2). Univers Créoles 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthropos Economica, pp. 47-65, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages et représentations linguistiques en milieu scolaire guyanais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Tupin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole et éducation, Univers créoles n° 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.67-90, 2005, Anthropos</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00181066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alpha&amp;quot; : archéo-didactique d'un champ en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée à distance pour les étudiants de M1 et de M2 du "Master Francophonie : Plurilinguisme, minorités, interculturel"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Rennes 2, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Augmentons le nombre des bons Français ». La francisation des adultes migrants en France métropolitaine au XXe siècle : une œuvre assimilatrice et civilisatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALAMigrants : Acquisition d'une langue additionnelle par les migrants en situation de réinstallation dans un nouveau pays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inès Saddour, Laboratoire de NeuroPsychoLinguistique (LNPL), Université Toulouse - Jean Jaurès, May 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’« Alpha » : une didactique marginalisée, une histoire en friche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international inter-associations sur l’histoire de l’apprentissage et de l’enseignement des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de l’Insubrie, Jun 2025, Côme, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parts d'ombre de l'histoire de « L'alpha »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Lectures socio-historiques de l’alphabétisation Histoire/mémoire/archives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives départementales de la Seine-Saint-Denis, Université Paris 8 : laboratoire LIAgE (Interculturalités, Apprentissages, marGes, Expériences), Apr 2025, Bobigny, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer des compétences orales hors des sentiers battus. De l’approche sensible auprès d’adultes allophones à La Réunion et à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Rafanomezana Andriamasindrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique international en sciences sociales "Mayotte entre passé, présent et avenir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ICARE; Université de Mayotte, Apr 2025, Dembeni, Mayotte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 1959 : début des actions de formation menées en métropole à destination des « femmes musulmanes » originaires d’Algérie. Caractéristiques et enjeux des cours dits « féminins » dans la politique d’intégration conduite vis-à-vis des Français Musulmans d’Algérie (FMA) installés en France métropolitaine. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Groupe de travail « Apprentissages formels, non-formels et informels des migrants ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département Integer, Institut Convergences Migrations., Sep 2024, Communication à distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la formation linguistique à des femmes mahoraises à La Réunion au début du XXIe siècle aux cours du soir aux travailleurs algériens en France métropolitaine après la Libération : « retour vers le futur » d’un chercheur en quête d’une didactique de « l’alpha »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence plénière donnée lors des journées d’études “Vulnérabilités et didactiques dans les espaces francophones pluriels, plurilingues et pluriculturels”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau de recherche FrancophoNéA néo-aquitain sur les francophonies, Jun 2024, Université Bordeaux Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La formation linguistique des adultes migrants en France métropolitaine avant les années 1960. Les travailleurs « nord-africains » au cœur d’une « pré-histoire de l’alpha » »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire organisé par le groupe de travail « Apprentissages formels, non-formels et informels des migrants » à l'Institut Convergences Migrations, le 15 mai 2024.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Communication à distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle maîtrise du shimaoré pour les enfants de seconde génération issus de la migration mahoraise à La Réunion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturafi Lavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international « Politique Linguistique Familiale », INALCO.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLE et pédagogie 2.0 : concepts et mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Universités Vivaldi »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Unknown, La Réunion. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail collaboratif, outil du Web 2.0, cas d’étude Google Apps : Utilisation des outils collaboratifs pour la formation à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Universités Vivaldi »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Unknown, La Réunion. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet et ouverture sur le monde. Un mouvement à sens unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Enseigner le français langue étrangère à l’ère du numérique : bilan et perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Le Tampon, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poids de l'idéologie monolingue dans le réseau AEFE de Madagascar vu à travers la scolarisation des élèves boursiers binationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les contextes éducatifs plurilingues et francophones hors de la France continentale : entre héritage et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Unknown, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et difficultés de la scolarisation des élèves boursiers binationaux dans le réseau AEFE de Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurilinguisme, politique linguistique et éducation. Quels éclairages pour Mayotte ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Unknown, Mayotte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906563v1</w:t>
-              </w:r>
-[...1170 lines deleted...]
-                <w:t xml:space="preserve">hal-05285892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2367,51 +2367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alpha dans tous ses états. En guise d'introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurer Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2449,51 +2449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux des formations universitaires en FLE proposées en France dans le domaine de l'alphabétisation en 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2544,51 +2544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration langagière des adultes migrants allophones dans les travaux du CRAPEL : une didactique fonctionnelle et impliquée. Rétrospective et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2639,64 +2639,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de réponse au compte-rendu fait par Valentin Feussi de l’ouvrage La crise de l’apprentissage en Afrique francophone subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2721,51 +2721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à une généalogie de la méthode directe appliquée en France : exploration du chaînon manquant alsacien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 64-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2790,64 +2790,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage du Web 2.0 ou comment faire rimer innovation technologique avec innovation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Québec Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 173, pp.61--63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2872,64 +2872,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du fantasme à la réalité: des pratiques et une recherche à construire au-delà de l’espace clos de la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54, pp.16--27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2954,64 +2954,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-learning et enseignement du FLE/S à l'université de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français à l'université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (01), pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3036,64 +3036,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ouverture au-delà des murs de la classe : du fantasme à la réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54, pp.16--27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3118,51 +3118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques langagières des familles migrantes vues à travers l'enquête INED de 1953 sur &amp;quot; l'adaptation des Italiens et des Polonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du GEPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3187,51 +3187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instruction en français du Chinois Kan Gao sous la Restauration à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49, pp.127--149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3256,51 +3256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Hamers à la rencontre du plurilinguisme guyanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3351,51 +3351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Français et langues régionales et/ou minoritaires : une mise en convergence difficultueuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortier Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38, pp.63-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3414,579 +3414,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00378676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les interactions familles-école en contexte d'immersion ou de submersion : impact du vécu scolaire sur le « déjà là » familial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Babault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (juillet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00276279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire le choix d'une scolarisation transfrontalière dans la langue du voisin. Le cas de l'aire géographique &amp;quot;département Nord / Wallonie / Flandre occidentale&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Babault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergie France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4, pp.184-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03080950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« On est une machine à fabriquer de l’échec et de l’exclusion » : le discours des professeurs des écoles du Maroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Français langue d’enseignement : vers une didactique comparative, n° 209, pp. 142-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement et bilinguisme dans les écoles du Haut Maroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Guyane : le renouveau amérindien, n° 31-32, pp. 88-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire le choix d'une scolarisation transfrontalière dans la langue du voisin. Le cas de l'aire géographique &amp;quot;département Nord / Wallonie / Flandre occidentale&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Babault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergie France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, pp.184-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00276273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question bilingue en Alsace-Lorraine pendant l’entre-deux-guerres (1918-1939) : polémiques syndicales autour de la méthode directe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Français Contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n° 9, pp. 191-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie, idéologie et politique linguistique. L’exemple de la méthode Carré appliquée à la francisation de la Bretagne à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 6 (juillet)</w:t>
+              <w:t xml:space="preserve">, 2003, n° 1, pp. 33-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...240 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polémique autour de la méthode directe dans l’Alsace-Lorraine de l’Entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, n° 46, pp. 35-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4056,51 +4056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alpha dans tous ses états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurer Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4138,64 +4138,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches et applications / Le français dans le monde. Mutations technologiques, nouvelles pratiques sociales et didactique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">54, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4245,51 +4245,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêtes sociolinguistiques et didactiques sur des locuteurs et apprenants français allophones en situations de minoration. Exhumer les mémoires, interroger les politiques, discours, représentations, pratiques et outils. Volume 1 : Synthèse de l’activité de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paul Valéry - Montpellier 3, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4339,51 +4339,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs et politiques de formation pour des adultes français analphabètes/illettrés et allophones : le cas des Mahorais de La Réunion. Les Éclairages du Portail FL2I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4433,51 +4433,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et représentations linguistiques des Mahorais de La Réunion : exclusion, acculturation et reconfigurations identitaires. Apport au projet OIF/AUF PRESLAF (Pratiques et REprésentations Socio-LAngagières des français en Francophonie) du groupe Réunion, 114 pages, non publié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de La Réunion; Laboratoire ICARE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4512,51 +4512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de l’enseignement du français aux Comores, CIEP / Ambassade de France : enquêtes menées auprès des différents acteurs du système scolaire comoriens, visites de classes, entretiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIEP; Ministère de l'éducation nationale (Comores). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4578,64 +4578,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment mission : French teaching in Botswana secondary education (22 April 2013 to 3 May 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIEP. 2013, pp. 325-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4653,51 +4653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur le dispositif “Médiateurs culturels et bilingues”. Rapport de mission (Guyane française, 6 février-3 mars 2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRD. 2005, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4747,64 +4747,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (Collection Champs didactiques plurilingues), pp.452, 2018, Champs Didactiques Plurilingues : données pour des politiques stratégiques, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
@@ -4840,77 +4840,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et formation des enseignants de langue. Pistes et imaginaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition des archives contemporaines. Edition des archives contemporaines, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4928,64 +4928,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Web 2.0 en classe de langue: une réflexion théorique et des activités pratiques pour faire le point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions La Maison des langues, pp.220, 2011, 9782356850775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5003,64 +5003,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation au-delà des frontières. Apprentissage précoce du néerlandais, apprentissage précoce en néerlandais dans la zone frontière franco-belge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Babault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L’Harmattan, Collection Espaces Discursifs, 2007, 978-2-296-04858-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5247,51 +5247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05032694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rafanomezana Andriamasindrano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04999503v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05207615v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05207825v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05207780v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04711153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04655068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04655067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03453963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturafi Lavie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226947v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jullien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229324v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990305v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maurer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908021v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Tran Minh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Renault-Lescure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pivot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurer Bruno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784338v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03453965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03188923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03188898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906879v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906876v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906878v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378676v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortier Claude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276273v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080950v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226644v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05304904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03846137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03453962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01764812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943459v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113514" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14568" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285868v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990303v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maurer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447126v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908022v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908021v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Tran Minh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Renault-Lescure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04999503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05207615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05207825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05207780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05032694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rafanomezana Andriamasindrano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04711153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04655068v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04655067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03453963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturafi Lavie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jullien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pivot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurer Bruno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784338v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03453965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03188923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03188898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906879v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906876v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906878v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378676v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortier Claude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080950v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226644v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05304904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03846137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03453962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01764812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943459v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113514" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14568" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285868v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>