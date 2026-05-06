--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -66,2277 +66,2277 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer des compétences orales hors des sentiers battus. De l’approche sensible auprès d’adultes allophones à La Réunion et à Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Rafanomezana Andriamasindrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque scientifique international en sciences sociales "Mayotte entre passé, présent et avenir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ICARE; Université de Mayotte, Apr 2025, Dembeni, Mayotte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Augmentons le nombre des bons Français ». La francisation des adultes migrants en France métropolitaine au XXe siècle : une œuvre assimilatrice et civilisatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALAMigrants : Acquisition d'une langue additionnelle par les migrants en situation de réinstallation dans un nouveau pays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inès Saddour, Laboratoire de NeuroPsychoLinguistique (LNPL), Université Toulouse - Jean Jaurès, May 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alpha&amp;quot; : archéo-didactique d'un champ en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée à distance pour les étudiants de M1 et de M2 du "Master Francophonie : Plurilinguisme, minorités, interculturel"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Rennes 2, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’« Alpha » : une didactique marginalisée, une histoire en friche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international inter-associations sur l’histoire de l’apprentissage et de l’enseignement des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de l’Insubrie, Jun 2025, Côme, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parts d'ombre de l'histoire de « L'alpha »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Lectures socio-historiques de l’alphabétisation Histoire/mémoire/archives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives départementales de la Seine-Saint-Denis, Université Paris 8 : laboratoire LIAgE (Interculturalités, Apprentissages, marGes, Expériences), Apr 2025, Bobigny, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la formation linguistique à des femmes mahoraises à La Réunion au début du XXIe siècle aux cours du soir aux travailleurs algériens en France métropolitaine après la Libération : « retour vers le futur » d’un chercheur en quête d’une didactique de « l’alpha »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence plénière donnée lors des journées d’études “Vulnérabilités et didactiques dans les espaces francophones pluriels, plurilingues et pluriculturels”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de recherche FrancophoNéA néo-aquitain sur les francophonies, Jun 2024, Université Bordeaux Montaigne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 1959 : début des actions de formation menées en métropole à destination des « femmes musulmanes » originaires d’Algérie. Caractéristiques et enjeux des cours dits « féminins » dans la politique d’intégration conduite vis-à-vis des Français Musulmans d’Algérie (FMA) installés en France métropolitaine. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Groupe de travail « Apprentissages formels, non-formels et informels des migrants ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département Integer, Institut Convergences Migrations., Sep 2024, Communication à distance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La formation linguistique des adultes migrants en France métropolitaine avant les années 1960. Les travailleurs « nord-africains » au cœur d’une « pré-histoire de l’alpha » »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire organisé par le groupe de travail « Apprentissages formels, non-formels et informels des migrants » à l'Institut Convergences Migrations, le 15 mai 2024.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Communication à distance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle maîtrise du shimaoré pour les enfants de seconde génération issus de la migration mahoraise à La Réunion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maturafi Lavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international « Politique Linguistique Familiale », INALCO.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FLE et pédagogie 2.0 : concepts et mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Universités Vivaldi »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Unknown, La Réunion. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail collaboratif, outil du Web 2.0, cas d’étude Google Apps : Utilisation des outils collaboratifs pour la formation à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Universités Vivaldi »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Unknown, La Réunion. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet et ouverture sur le monde. Un mouvement à sens unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Enseigner le français langue étrangère à l’ère du numérique : bilan et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Le Tampon, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poids de l'idéologie monolingue dans le réseau AEFE de Madagascar vu à travers la scolarisation des élèves boursiers binationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les contextes éducatifs plurilingues et francophones hors de la France continentale : entre héritage et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Unknown, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et difficultés de la scolarisation des élèves boursiers binationaux dans le réseau AEFE de Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurilinguisme, politique linguistique et éducation. Quels éclairages pour Mayotte ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Unknown, Mayotte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles formations linguistiques pour les adultes allophones de Mayotte et de La Réunion ? Bilan critique et perspectives de chantiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Charpentier; Séverine Ferrière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les inégalités scolaires à Mayotte et à La Réunion : vers des pratiques éducatives plus équitables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, pp.233-264, 2025, 978-2-38444-105-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Laurent Puren</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préambule. La crise de l’apprentissage en Afrique francophone subsaharienne : contribution à un état de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.225-255, 2018</w:t>
+              <w:t xml:space="preserve">, pp.15-27, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Bruno Maurer</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Comores, entre APC et IFADEM. Des cahiers de situations aux livrets d’auto-formation : les limites de l'approche &amp;quot;top down&amp;quot; dans les réformes éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.15-27, 2018</w:t>
+              <w:t xml:space="preserve">, pp.225-255, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le flamand : une langue régionale marginalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HELOT Christine &amp; ERFURT Jürgen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation bilingue en France : Politiques linguistiques, modèles et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.247-262, 2016, Collection Sprache, Mehrsprachigkeit und sozialer Wandel / Langue, multilinguisme et changement social/ Language, multilingualism and social change</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet et ouverture sur le monde – un mouvement à sens unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Ollivier, Thierry Gaillat, Laurent Puren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique et formation des enseignants de langue. Pistes et imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition des archives contemporaines, pp.19-31, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des stratégies de scolarisation transfrontalière comme alternatives à l'absence d'offre d'éducation bilingue dans le département du Nord (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Babault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Budach, Gabriele and Erfurt, Jürgen and Kunkel, Mélanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écoles plurilingues - Multilingual Schools: Konzepte, Institutionen und Akteure. Internationale Perspektiven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.211--234, 2008, Sprache, Mehrsprachigkeit und sozialer Wandel. Language. Multilinguism and Social Change. Langue, multilinguisme et changement social, 978-3-631-56876-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élève face à la politique linguistique de l'école : langues minoritaires / langue(s) nationale(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Tran Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zarate, Geneviève and Lévy, Danielle and Kramsch, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Précis du plurilinguisme et du pluriculturalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition des Archives contemporaines, pp.361--366, 2008, 978-2-914610-60-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre en France, être scolarisé en néerlandais en Belgique : enquête sur les flux éducatifs transfrontaliers à l’œuvre le long de la frontière franco-belge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Puren; Sophie Babault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation au-delà des frontières. Apprentissage précoce du néerlandais, apprentissage précoce en néerlandais dans la zone frontière franco-belge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, Collection Espaces Discursifs, pp. 49-108, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scolarisation transfrontalière dans les eurorégions : de nouvelles perspectives pour le plurilinguisme européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Babault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gisèle Chevalier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les actions sur les langues : synergie et partenariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des Archives Contemporaines, pp. 83-95, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour le flamand et le néerlandais dans les écoles du département du Nord ? Retour sur un siècle et demi de politiques linguistiques éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Puren; Sophie Babault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation au-delà des frontières. Apprentissage précoce du néerlandais, apprentissage précoce en néerlandais dans la zone frontière franco-belge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, Collection Espaces Discursifs, pp. 325-373, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à une histoire des politiques linguistiques éducatives mises en œuvre en Guyane française depuis le XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Léglise; Bettina Migge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et représentations linguistiques en Guyane. Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD Éditions, pp. 279-295, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Laurent Puren</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Submersion schooling across the French-Belgian borders: bilingual children in monolingual families ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Babault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...231 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Abel, M. Stuflesser &amp; M. Putz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multilingualism across Europe. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURAC, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues à la conquête de l’école en Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Goury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Renault-Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École et Éducation (Volume 2). Univers Créoles 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anthropos Economica, pp. 47-65, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et représentations linguistiques en milieu scolaire guyanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Tupin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole et éducation, Univers créoles n° 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.67-90, 2005, Anthropos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00181066v1</w:t>
-              </w:r>
-[...1074 lines deleted...]
-                <w:t xml:space="preserve">hal-00906563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2367,51 +2367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alpha dans tous ses états. En guise d'introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurer Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2449,51 +2449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux des formations universitaires en FLE proposées en France dans le domaine de l'alphabétisation en 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2544,51 +2544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration langagière des adultes migrants allophones dans les travaux du CRAPEL : une didactique fonctionnelle et impliquée. Rétrospective et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2639,64 +2639,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de réponse au compte-rendu fait par Valentin Feussi de l’ouvrage La crise de l’apprentissage en Afrique francophone subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2721,51 +2721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à une généalogie de la méthode directe appliquée en France : exploration du chaînon manquant alsacien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 64-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2790,64 +2790,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage du Web 2.0 ou comment faire rimer innovation technologique avec innovation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Québec Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 173, pp.61--63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2872,64 +2872,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du fantasme à la réalité: des pratiques et une recherche à construire au-delà de l’espace clos de la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54, pp.16--27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2954,64 +2954,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-learning et enseignement du FLE/S à l'université de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français à l'université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (01), pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3036,64 +3036,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ouverture au-delà des murs de la classe : du fantasme à la réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54, pp.16--27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3118,51 +3118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques langagières des familles migrantes vues à travers l'enquête INED de 1953 sur &amp;quot; l'adaptation des Italiens et des Polonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du GEPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3187,51 +3187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instruction en français du Chinois Kan Gao sous la Restauration à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49, pp.127--149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3256,51 +3256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Hamers à la rencontre du plurilinguisme guyanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3351,51 +3351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Français et langues régionales et/ou minoritaires : une mise en convergence difficultueuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortier Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38, pp.63-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3414,441 +3414,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00378676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire le choix d'une scolarisation transfrontalière dans la langue du voisin. Le cas de l'aire géographique &amp;quot;département Nord / Wallonie / Flandre occidentale&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Babault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergie France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, pp.184-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00276273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement et bilinguisme dans les écoles du Haut Maroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Guyane : le renouveau amérindien, n° 31-32, pp. 88-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les interactions familles-école en contexte d'immersion ou de submersion : impact du vécu scolaire sur le « déjà là » familial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Babault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (juillet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00276279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire le choix d'une scolarisation transfrontalière dans la langue du voisin. Le cas de l'aire géographique &amp;quot;département Nord / Wallonie / Flandre occidentale&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Babault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergie France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4, pp.184-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03080950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« On est une machine à fabriquer de l’échec et de l’exclusion » : le discours des professeurs des écoles du Maroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Français langue d’enseignement : vers une didactique comparative, n° 209, pp. 142-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question bilingue en Alsace-Lorraine pendant l’entre-deux-guerres (1918-1939) : polémiques syndicales autour de la méthode directe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Français Contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, n° 9, pp. 191-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3873,51 +3873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie, idéologie et politique linguistique. L’exemple de la méthode Carré appliquée à la francisation de la Bretagne à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, n° 1, pp. 33-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3942,51 +3942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polémique autour de la méthode directe dans l’Alsace-Lorraine de l’Entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, n° 46, pp. 35-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4056,51 +4056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alpha dans tous ses états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurer Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4138,64 +4138,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches et applications / Le français dans le monde. Mutations technologiques, nouvelles pratiques sociales et didactique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">54, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4245,51 +4245,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêtes sociolinguistiques et didactiques sur des locuteurs et apprenants français allophones en situations de minoration. Exhumer les mémoires, interroger les politiques, discours, représentations, pratiques et outils. Volume 1 : Synthèse de l’activité de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paul Valéry - Montpellier 3, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4339,51 +4339,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs et politiques de formation pour des adultes français analphabètes/illettrés et allophones : le cas des Mahorais de La Réunion. Les Éclairages du Portail FL2I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4433,51 +4433,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et représentations linguistiques des Mahorais de La Réunion : exclusion, acculturation et reconfigurations identitaires. Apport au projet OIF/AUF PRESLAF (Pratiques et REprésentations Socio-LAngagières des français en Francophonie) du groupe Réunion, 114 pages, non publié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de La Réunion; Laboratoire ICARE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4512,51 +4512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de l’enseignement du français aux Comores, CIEP / Ambassade de France : enquêtes menées auprès des différents acteurs du système scolaire comoriens, visites de classes, entretiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIEP; Ministère de l'éducation nationale (Comores). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4578,64 +4578,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment mission : French teaching in Botswana secondary education (22 April 2013 to 3 May 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIEP. 2013, pp. 325-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4653,51 +4653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur le dispositif “Médiateurs culturels et bilingues”. Rapport de mission (Guyane française, 6 février-3 mars 2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRD. 2005, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4747,64 +4747,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise de l’apprentissage en Afrique francophone subsaharienne. Regards croisés sur la didactique des langues et les pratiques enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (Collection Champs didactiques plurilingues), pp.452, 2018, Champs Didactiques Plurilingues : données pour des politiques stratégiques, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
@@ -4840,77 +4840,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et formation des enseignants de langue. Pistes et imaginaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition des archives contemporaines. Edition des archives contemporaines, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4928,64 +4928,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Web 2.0 en classe de langue: une réflexion théorique et des activités pratiques pour faire le point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions La Maison des langues, pp.220, 2011, 9782356850775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5003,64 +5003,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation au-delà des frontières. Apprentissage précoce du néerlandais, apprentissage précoce en néerlandais dans la zone frontière franco-belge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Babault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L’Harmattan, Collection Espaces Discursifs, 2007, 978-2-296-04858-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5247,51 +5247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990303v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maurer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447126v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908022v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908021v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Tran Minh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Renault-Lescure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04999503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05207615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05207825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05207780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05032694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rafanomezana Andriamasindrano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04711153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04655068v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04655067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03453963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturafi Lavie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jullien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pivot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurer Bruno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784338v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03453965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03188923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03188898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906879v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906876v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906878v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378676v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortier Claude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080950v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226644v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05304904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03846137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03453962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01764812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943459v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113514" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14568" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285868v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05032694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rafanomezana Andriamasindrano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05207615v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04999503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05207825v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05207780v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04655068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04711153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04655067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03453963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturafi Lavie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226947v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jullien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229324v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990305v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maurer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908021v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Tran Minh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Renault-Lescure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pivot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurer Bruno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784338v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03453965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03188923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03188898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906879v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906876v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906878v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378676v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortier Claude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276273v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080950v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226644v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05304904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03846137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03453962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01764812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943459v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113514" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14568" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285868v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>