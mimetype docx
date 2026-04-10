--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -567,2227 +567,2227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic creep velocity of Dzyaloshinskii domain walls</w:t>
+                <w:t xml:space="preserve">Using hard-x-ray photoelectron spectroscopy to measure the oxidation state of gated Co/AlO$_x$ interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tchilabalo Pakam</w:t>
+                <w:t xml:space="preserve">Cristina Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Gueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assiongbon Adanlété Adjanoh</w:t>
+                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Dzo Mawuefa Afenyiveh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0191540⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (6), pp.064023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.064023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485390v1</w:t>
+                <w:t xml:space="preserve">hal-04643875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using hard-x-ray photoelectron spectroscopy to measure the oxidation state of gated Co/AlO$_x$ interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of magnetic domain wall dynamics by buffer layer annealing of Pt/Co/Pt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchilabalo Pakam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Balan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Capucine Gueneau</w:t>
+                <w:t xml:space="preserve">Assiongbon Adanlete Adjanoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+                <w:t xml:space="preserve">Serge Dzo Mawuefa Afenyiveh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.064023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 591, pp.171723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643875v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of magnetic domain wall dynamics by buffer layer annealing of Pt/Co/Pt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Anisotropic creep velocity of Dzyaloshinskii domain walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchilabalo Pakam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assiongbon Adanlété Adjanoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dzo Mawuefa Afenyiveh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assiongbon Adanlete Adjanoh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 591, pp.171723. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (9), pp.092403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0191540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485374v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of skyrmion chirality in Ta/FeCoB/TaO$_x$ trilayers by TaO$_x$ oxidation and FeCoB thickness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Néel domain walls dynamics and skyrmion stability using He ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raj Kumar</w:t>
+                <w:t xml:space="preserve">Johannes W. van der Jagt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.E. Fillion</w:t>
+                <w:t xml:space="preserve">Jose Peña Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lovery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Joumard</w:t>
+                <w:t xml:space="preserve">Vincent Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.19.024064⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (29), pp.2302039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202302039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967311v1</w:t>
+                <w:t xml:space="preserve">hal-04023904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Néel domain walls dynamics and skyrmion stability using He ion irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Control of the interaction between pinning disorder and domain walls in Pt/Co/AlOx ultrathin films by He+ ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes van der Jagt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Peña Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jeudy</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202302039⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (16), pp.162401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0143422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023904v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the interaction between pinning disorder and domain walls in Pt/Co/AlOx ultrathin films by He+ ion irradiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Balan</w:t>
+                <w:t xml:space="preserve">Control of skyrmion chirality in Ta/FeCoB/TaO$_x$ trilayers by TaO$_x$ oxidation and FeCoB thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lovery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Benguettat-El Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes van der Jagt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ranno</w:t>
+                <w:t xml:space="preserve">Isabelle Joumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 122 (16), pp.162401. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.024064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0143422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.19.024064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309245v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high throughput study of both compositionally graded and homogeneous Fe–Pt thin films</w:t>
+                <w:t xml:space="preserve">Ret kinase-mediated mechanical induction of colon stem cells by tumor growth pressure stimulates cancer progression in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Hong</w:t>
+                <w:t xml:space="preserve">Thanh Huong Nguyen Ho-Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle de Moraes</w:t>
+                <w:t xml:space="preserve">Kévin Sollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Gomez Eslava</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grenier</w:t>
+                <w:t xml:space="preserve">Laura Zamfirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
+                <w:t xml:space="preserve">Florence Broders-Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démosthène Mitrossilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2022.03.055⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03079-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871828v1</w:t>
+                <w:t xml:space="preserve">inserm-03596466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Dynamics of Chiral Domain Walls of Ferrimagnetic Films by Magnetoionic Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Peña Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Fassatoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (3), pp.034065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.034065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ret kinase-mediated mechanical induction of colon stem cells by tumor growth pressure stimulates cancer progression in vivo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Skyrmions in synthetic antiferromagnets and their nucleation via electrical current and ultra-fast laser illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Sollier</w:t>
+                <w:t xml:space="preserve">Roméo Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Zamfirov</w:t>
+                <w:t xml:space="preserve">Naveen Sisodia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Broders-Bondon</w:t>
+                <w:t xml:space="preserve">Joseba Urrestarazu Larrañaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démosthène Mitrossilis</w:t>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Tuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03079-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.4807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32525-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03596466v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skyrmions in synthetic antiferromagnets and their nucleation via electrical current and ultra-fast laser illumination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gate-controlled skyrmion and domain wall chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naveen Sisodia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Van Tuong Pham</w:t>
+                <w:t xml:space="preserve">Charles-Elie Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.4807. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32525-4⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.5257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32959-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752807v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617498v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate-controlled skyrmion and domain wall chirality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high throughput study of both compositionally graded and homogeneous Fe–Pt thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gomez Eslava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Elie Fillion</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+                <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.5257. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.1245-1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32959-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2022.03.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617498v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Ion Migration in the Electric Field‐Driven Manipulation of Magnetic Anisotropy of Pt/Co/Oxide Multilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+                <w:t xml:space="preserve">Fabrication and Characterization of Polymer-Bonded Flexible Anisotropic Micro-Magnet Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motyckova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Tomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Orlandini Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiana Groza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202102427⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (2), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3088048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321372v1</w:t>
+                <w:t xml:space="preserve">hal-03598515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and Characterization of Polymer-Bonded Flexible Anisotropic Micro-Magnet Arrays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georgiana Groza</w:t>
+                <w:t xml:space="preserve">Electric field control of interfacial Dzyaloshinskii-Moriya interaction in Pt/Co/AlOx thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Béa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Baraduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3088048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 520, pp.167122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598515v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field control of interfacial Dzyaloshinskii-Moriya interaction in Pt/Co/AlOx thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Schott</w:t>
+                <w:t xml:space="preserve">Kinetics of Ion Migration in the Electric Field‐Driven Manipulation of Magnetic Anisotropy of Pt/Co/Oxide Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Auffret</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Peña Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 520, pp.167122. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2102427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202102427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944910v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of magnetocaloric La(Fe,Si) 13 thick films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reversible and irreversible voltage manipulation of interfacial magnetic anisotropy in Pt/Co/oxide multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dung</w:t>
+                <w:t xml:space="preserve">Jose Pena Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Doan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Sandeman</w:t>
+                <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0006324⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (6), pp.064041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.064041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082050v1</w:t>
+                <w:t xml:space="preserve">hal-02967314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible and irreversible voltage manipulation of interfacial magnetic anisotropy in Pt/Co/oxide multilayers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
+                <w:t xml:space="preserve">Fabrication of magnetocaloric La(Fe,Si) 13 thick films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Pena Garcia</w:t>
+                <w:t xml:space="preserve">Patricia de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
+                <w:t xml:space="preserve">K. Sandeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (6), pp.064041. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (21), pp.215103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.064041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0006324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967314v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Voltage Tuning of Dzyaloshinskii–Moriya Interactions: A Route toward Dynamic Control of Skyrmion Chirality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titiksha Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Křižáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2851,51 +2851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The skyrmion-bubble transition in a ferromagnetic thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Camosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2985,77 +2985,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large voltage tuning of Dzyalonshinskii-Moriya interaction: towards a chirality switch?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titiksha Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmeguenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3113,533 +3113,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The skyrmion switch: turning magnetic skyrmion bubbles on and off with an electric field</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Anisotropic Dzyaloshinskii-Moriya Interaction in ultra-thin epitaxial Au/Co/W(110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Camosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmeguenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00328⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (21), pp.214422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.214422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639157v1</w:t>
+                <w:t xml:space="preserve">hal-01426434v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On entropy change measurements around first order phase transitions in caloric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luana Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba Doan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (7), pp.075401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-648X/aa50d1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Dzyaloshinskii-Moriya Interaction in ultra-thin epitaxial Au/Co/W(110)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Belmeguenai</w:t>
+                <w:t xml:space="preserve">Mechanotransductive cascade of Myo-II-dependent mesoderm and endoderm invaginations in embryo gastrulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démosthène M Mitrossilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens-Christian M Röper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin M Driquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude M Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.214422⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.13883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426434v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanotransductive cascade of Myo-II-dependent mesoderm and endoderm invaginations in embryo gastrulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude M Michel</w:t>
+                <w:t xml:space="preserve">The skyrmion switch: turning magnetic skyrmion bubbles on and off with an electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.13883. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.3006-3012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms13883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449624v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic-liquid gating of perpendicularly magnetised CoFeB/MgO thin films</w:t>
               </w:r>
@@ -3677,51 +3677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (2), pp.023901. </w:t>
@@ -3785,64 +3785,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Stolichnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3906,51 +3906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric-field assisted depinning and nucleation of magnetic domain walls in FePt/Al2O3/liquid gate structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Herrera-Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4053,51 +4053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Stolichnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4295,90 +4295,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric-field control of domain wall nucleation and pinning in a metallic ferromagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Herrera-Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4423,1528 +4423,1528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric-field effect on coercivity distributions in FePt magneto-electric devices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the inter-sublattice exchange coupling in short-laser-pulse-induced demagnetization dynamics of GdCo and GdCoFe alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondra Michele</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Warin</w:t>
+                <w:t xml:space="preserve">A. Mekonnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Khorsand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Av Kimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kirilyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4774382⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.180406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.180406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773419v1</w:t>
+                <w:t xml:space="preserve">hal-00962429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the inter-sublattice exchange coupling in short-laser-pulse-induced demagnetization dynamics of GdCo and GdCoFe alloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Av Kimel</w:t>
+                <w:t xml:space="preserve">Electric-field effect on coercivity distributions in FePt magneto-electric devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Herrera-Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kirilyuk</w:t>
+                <w:t xml:space="preserve">Ondra Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Warin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87, pp.180406. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102, pp.012409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.180406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4774382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962429v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage control of magnetism in ferromagnetic structures (Conference Paper)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning Near Field Radiative Heat Flux through Surface Excitations with a Metal Insulator Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Lin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
+                <w:t xml:space="preserve">Pieter van Zwol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Givord</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Spintronics V, 8461, pp.84610Y. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.234301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.982039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.234301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00969333v1</w:t>
+                <w:t xml:space="preserve">hal-01001135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Near Field Radiative Heat Flux through Surface Excitations with a Metal Insulator Transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Emissivity measurements with an atomic force microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van Zwol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.234301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111, pp.063110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3697673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001135v1</w:t>
+                <w:t xml:space="preserve">hal-01001440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching probability sub-distributions and asymmetric magnetization reversal in FePt nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Herrera-Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Givord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.113024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/14/11/113024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High- field magnetospectroscopy to probe the 1.4-eV Ni color center in diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Plochocka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Plochocka</w:t>
+                <w:t xml:space="preserve">Oliver Portugall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Portugall</w:t>
+                <w:t xml:space="preserve">P. Y. Solane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (4), pp.045203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.045203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissivity measurements with an atomic force microscope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pieter van Zwol</w:t>
+                <w:t xml:space="preserve">Investigation of nickel lattice sites in diamond: Density functional theory and x-ray absorption near-edge structure experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3697673⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (5), pp.054116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.054116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001440v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of nickel lattice sites in diamond: Density functional theory and x-ray absorption near-edge structure experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+                <w:t xml:space="preserve">Voltage control of magnetism in ferromagnetic structures (Conference Paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Herrera-Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Magaud</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Givord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (5), pp.054116. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Spintronics V, 8461, pp.84610Y. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.054116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.982039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740289v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00969333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal in composition-controlled Gd{1-x}Co{x} ferrimagnetic films close to compensation composition</w:t>
+                <w:t xml:space="preserve">Magnetization processes in a dot of ferrimagnetic garnet near the compensation temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ales Hrabec</w:t>
+                <w:t xml:space="preserve">Vita Joch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.T. Nam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+                <w:t xml:space="preserve">Pierre Molho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 99, pp.052507. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 303, pp.012006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3609860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/303/1/012006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613313v1</w:t>
+                <w:t xml:space="preserve">hal-00971575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of Oersted-field-induced magnetization dynamics in magnetic nanostripes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond Laser Excitation of Spin Resonances in Amorphous Ferrimagnetic Gd(1-x)Co(x) Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mekonnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Av Kimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kirilyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vojtech Uhlir</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Erika Jimenez</w:t>
+                <w:t xml:space="preserve">Ales Hrabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.020406⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (11), pp.117202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.117202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453804v3</w:t>
+                <w:t xml:space="preserve">hal-00635142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser Excitation of Spin Resonances in Amorphous Ferrimagnetic Gd(1-x)Co(x) Alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ales Hrabec</w:t>
+                <w:t xml:space="preserve">Direct observation of Oersted-field-induced magnetization dynamics in magnetic nanostripes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Uhlir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.117202⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.020406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.020406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635142v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453804v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization processes in a dot of ferrimagnetic garnet near the compensation temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vita Joch</w:t>
+                <w:t xml:space="preserve">Magnetization reversal in composition-controlled Gd{1-x}Co{x} ferrimagnetic films close to compensation composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ales Hrabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Molho</w:t>
+                <w:t xml:space="preserve">N.T. Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 303, pp.012006. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.052507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/303/1/012006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3609860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00971575v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrathin epitaxial cobalt films on graphene for spintronic investigations and applications</w:t>
               </w:r>
@@ -6064,51 +6064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional GMR angular dependence using a compensated ferrimagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.T. Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6149,291 +6149,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00635164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Field Switching of theMagnetic Anisotropy of a Ferromagnetic Layer Exchange Coupled to the Multiferroic Compound BiFeO3</w:t>
+                <w:t xml:space="preserve">Contacting individual Fe(110) dots in a single electron-beam lithography step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lebeugle</w:t>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Mougin</w:t>
+                <w:t xml:space="preserve">Helge Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Viret</w:t>
+                <w:t xml:space="preserve">Thierry Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Colson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wolfgang Wernsdorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 103, pp.257601. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.285302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.257601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/28/285302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460692v1</w:t>
+                <w:t xml:space="preserve">hal-00276721v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contacting individual Fe(110) dots in a single electron-beam lithography step</w:t>
+                <w:t xml:space="preserve">Electric Field Switching of theMagnetic Anisotropy of a Ferromagnetic Layer Exchange Coupled to the Multiferroic Compound BiFeO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+                <w:t xml:space="preserve">Delphine Lebeugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helge Haas</w:t>
+                <w:t xml:space="preserve">Alexandra Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fournier</w:t>
+                <w:t xml:space="preserve">Michel Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20, pp.285302. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103, pp.257601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/28/285302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.257601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276721v2</w:t>
+                <w:t xml:space="preserve">hal-00460692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic properties of the (Ca1-xNax)(Fe2-xTix)O4 solid solution (0 x 1)</w:t>
               </w:r>
@@ -6664,282 +6664,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of HfO2 thin films</w:t>
+                <w:t xml:space="preserve">Magnetic properties of coupled ultrathin NiO/Fe&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; (001) films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hadacek</w:t>
+                <w:t xml:space="preserve">M. Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Nossov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Strobel</w:t>
+                <w:t xml:space="preserve">O. Ersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.214436/1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00197196v1</w:t>
+                <w:t xml:space="preserve">hal-00212221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of coupled ultrathin NiO/Fe&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; (001) films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic properties of HfO2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ersen</w:t>
+                <w:t xml:space="preserve">Nicolas Hadacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cherifi</w:t>
+                <w:t xml:space="preserve">Alexandre Nossov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Carvello</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (48), pp.486206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/48/486206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00212221v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00197196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant Magnetoresistance in an all-oxide spacerless junction</w:t>
               </w:r>
@@ -7198,77 +7198,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nickel centre in diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7599,203 +7599,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic memory with write inhibit selection and the writing method for same</w:t>
+                <w:t xml:space="preserve">Magnetic memory with spin-polarized current writing, using amorphous ferromagnetic alloys, writing method for same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Conraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP1438722B1, FR2829867B1, US7129555B2. 2001</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP1430484B1, FR2829868A, US7332781B2. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740215v1</w:t>
+                <w:t xml:space="preserve">hal-04740211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic memory with spin-polarized current writing, using amorphous ferromagnetic alloys, writing method for same</w:t>
+                <w:t xml:space="preserve">Magnetic memory with write inhibit selection and the writing method for same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Conraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP1430484B1, FR2829868A, US7332781B2. 2001</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP1438722B1, FR2829867B1, US7129555B2. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740211v1</w:t>
+                <w:t xml:space="preserve">hal-04740215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId284"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7871,51 +7871,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B617B57"/>
+    <w:nsid w:val="1105A3A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8102,51 +8102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-ranno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1901-2285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344589v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Ziborov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mossang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5td9-y6w4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Gueneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Voj&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;lie Fillion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/cwwy-hndc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160323v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klimeczek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0275288" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485390v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchilabalo Pakam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiongbon Adanl&#233;t&#233; Adjanoh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dzo Mawuefa Afenyiveh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pizzini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191540" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Fassatoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.064023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiongbon Adanlete Adjanoh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171723" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Fillion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lovery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benguettat-El Mokhtari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joumard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.024064" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes W. van der Jagt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pe&#241;a Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jeudy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202302039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van der Jagt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143422" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Hong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Moraes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomez Eslava" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.03.055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane de Souza Chaves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03596466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Huong Nguyen Ho-Bouldoires" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sollier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zamfirov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Broders-Bondon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;mosth&#232;ne Mitrossilis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03079-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Juge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Sisodia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Urrestarazu Larra&#241;aga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tuong Pham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32525-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617498v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Fillion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32959-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321372v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202102427" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598515v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fontana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motyckova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tomba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Orlandini Keller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Groza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3088048" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Schott" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167122" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082050v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dung" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandeman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006324" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pena Garcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernand-Mantel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.064041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873478v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola K&#345;i&#382;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmeguenai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01502" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Camosi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wartelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Darques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.4.5.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903097v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roussign&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2323104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639157v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00328" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765039v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Caron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Doan Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa50d1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426434v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.214422" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;mosth&#232;ne M Mitrossilis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian M R&#246;per" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Driquez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude M Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13883" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765303v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ono" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4956433" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Huang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stolichnov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937999" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968102v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Herrera-Diez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Warin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867067" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Huang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stolichnov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auffret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833495" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962328v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Le Binh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Ruck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Natali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Warring" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Trodahl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.167206" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819148v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798506" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773419v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondra Michele" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4774382" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962429v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mekonnen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Khorsand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cormier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av Kimel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kirilyuk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.180406" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969333v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.982039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001135v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Zwol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.234301" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772938v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/11/113024" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755551v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Plochocka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Portugall" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Solane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.045203" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001440v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3697673" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740289v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054116" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613313v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Hrabec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3609860" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453804v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Uhlir" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Jimenez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.020406" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635142v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.117202" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971575v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Joch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molho" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/303/1/012006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470565v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vo-Van" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoukaa Kassir-Bodon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Yang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/10/103040" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635164v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.07.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460692v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lebeugle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.257601" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276721v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Haas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/28/285302" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186056v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Zouari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Cheikh-Rouhou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolfers" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.01.074" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186049v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strobel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.allcom.2007.07.048" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197196v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hadacek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nossov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Gal&#233;ra" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/48/486206" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212221v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherifi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carvello" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018379v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangala Prasad Singh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carvello" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04523477v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranno" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perri&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Bernard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hugot-Le Goff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-8388(93)90729-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VVWG30SV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968253v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017129v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Garcia-Munoz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frontera" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.G. Aranda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Llobet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013999v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740215v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nozieres" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Conraux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740211v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-ranno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1901-2285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344589v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Ziborov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mossang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5td9-y6w4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Gueneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Voj&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;lie Fillion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/cwwy-hndc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160323v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klimeczek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0275288" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643875v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Fassatoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.064023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchilabalo Pakam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiongbon Adanlete Adjanoh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dzo Mawuefa Afenyiveh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171723" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485390v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiongbon Adanl&#233;t&#233; Adjanoh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pizzini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191540" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes W. van der Jagt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pe&#241;a Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jeudy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202302039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309245v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van der Jagt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143422" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967311v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Fillion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lovery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benguettat-El Mokhtari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joumard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.024064" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03596466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Huong Nguyen Ho-Bouldoires" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sollier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zamfirov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Broders-Bondon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;mosth&#232;ne Mitrossilis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03079-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane de Souza Chaves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752807v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Juge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Sisodia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Urrestarazu Larra&#241;aga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tuong Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32525-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617498v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Fillion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32959-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871828v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Hong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Moraes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomez Eslava" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.03.055" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fontana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motyckova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tomba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Orlandini Keller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Groza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3088048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Schott" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167122" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321372v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202102427" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967314v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pena Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernand-Mantel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.064041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082050v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandeman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006324" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873478v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola K&#345;i&#382;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmeguenai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01502" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Camosi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wartelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Darques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.4.5.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903097v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roussign&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2323104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426434v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.214422" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765039v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Caron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Doan Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa50d1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449624v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;mosth&#232;ne M Mitrossilis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian M R&#246;per" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Driquez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude M Michel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13883" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639157v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00328" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765303v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ono" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4956433" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Huang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stolichnov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937999" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968102v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Herrera-Diez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Warin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867067" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Huang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stolichnov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auffret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833495" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962328v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Le Binh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Ruck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Natali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Warring" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Trodahl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.167206" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819148v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798506" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962429v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mekonnen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Khorsand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cormier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av Kimel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kirilyuk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.180406" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773419v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondra Michele" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4774382" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001135v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Zwol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.234301" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001440v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3697673" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772938v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/11/113024" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755551v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Plochocka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Portugall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Solane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.045203" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740289v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054116" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969333v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.982039" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971575v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Joch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/303/1/012006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635142v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Hrabec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.117202" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453804v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Uhlir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Jimenez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.020406" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613313v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nam" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3609860" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470565v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vo-Van" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoukaa Kassir-Bodon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Yang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/10/103040" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635164v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.07.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276721v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Haas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/28/285302" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460692v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lebeugle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.257601" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186056v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Zouari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Cheikh-Rouhou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolfers" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.01.074" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186049v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strobel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.allcom.2007.07.048" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212221v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherifi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carvello" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197196v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hadacek" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nossov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Gal&#233;ra" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/48/486206" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018379v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangala Prasad Singh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carvello" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04523477v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranno" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perri&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Bernard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hugot-Le Goff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-8388(93)90729-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VVWG30SV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968253v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017129v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Garcia-Munoz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frontera" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.G. Aranda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Llobet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013999v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740211v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nozieres" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Conraux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740215v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>