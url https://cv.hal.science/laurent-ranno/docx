--- v1 (2026-04-10)
+++ v2 (2026-05-10)
@@ -567,2227 +567,2227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using hard-x-ray photoelectron spectroscopy to measure the oxidation state of gated Co/AlO$_x$ interfaces</w:t>
+                <w:t xml:space="preserve">Anisotropic creep velocity of Dzyaloshinskii domain walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Balan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Capucine Gueneau</w:t>
+                <w:t xml:space="preserve">Tchilabalo Pakam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
+                <w:t xml:space="preserve">Assiongbon Adanlété Adjanoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+                <w:t xml:space="preserve">Serge Dzo Mawuefa Afenyiveh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.064023⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (9), pp.092403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0191540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643875v1</w:t>
+                <w:t xml:space="preserve">hal-04485390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of magnetic domain wall dynamics by buffer layer annealing of Pt/Co/Pt</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using hard-x-ray photoelectron spectroscopy to measure the oxidation state of gated Co/AlO$_x$ interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assiongbon Adanlete Adjanoh</w:t>
+                <w:t xml:space="preserve">Cristina Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Gueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Dzo Mawuefa Afenyiveh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171723⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (6), pp.064023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.064023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485374v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic creep velocity of Dzyaloshinskii domain walls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Improvement of magnetic domain wall dynamics by buffer layer annealing of Pt/Co/Pt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchilabalo Pakam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assiongbon Adanlete Adjanoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dzo Mawuefa Afenyiveh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124 (9), pp.092403. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 591, pp.171723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0191540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485390v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Néel domain walls dynamics and skyrmion stability using He ion irradiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of skyrmion chirality in Ta/FeCoB/TaO$_x$ trilayers by TaO$_x$ oxidation and FeCoB thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes W. van der Jagt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
+                <w:t xml:space="preserve">Raj Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Peña Garcia</w:t>
+                <w:t xml:space="preserve">C.E. Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jeudy</w:t>
+                <w:t xml:space="preserve">Bertrand Lovery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Benguettat-El Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202302039⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.024064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.19.024064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023904v1</w:t>
+                <w:t xml:space="preserve">hal-02967311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the interaction between pinning disorder and domain walls in Pt/Co/AlOx ultrathin films by He+ ion irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Improving Néel domain walls dynamics and skyrmion stability using He ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes W. van der Jagt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Peña Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ranno</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (29), pp.2302039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202302039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0143422⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04309245v1</w:t>
+                <w:t xml:space="preserve">hal-04023904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of skyrmion chirality in Ta/FeCoB/TaO$_x$ trilayers by TaO$_x$ oxidation and FeCoB thickness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of the interaction between pinning disorder and domain walls in Pt/Co/AlOx ultrathin films by He+ ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes van der Jagt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raj Kumar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Joumard</w:t>
+                <w:t xml:space="preserve">Jose Peña Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (2), pp.024064. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (16), pp.162401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.19.024064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0143422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967311v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ret kinase-mediated mechanical induction of colon stem cells by tumor growth pressure stimulates cancer progression in vivo</w:t>
+                <w:t xml:space="preserve">A high throughput study of both compositionally graded and homogeneous Fe–Pt thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Huong Nguyen Ho-Bouldoires</w:t>
+                <w:t xml:space="preserve">Yuan Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Sollier</w:t>
+                <w:t xml:space="preserve">Isabelle de Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Zamfirov</w:t>
+                <w:t xml:space="preserve">Gabriel Gomez Eslava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Broders-Bondon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Démosthène Mitrossilis</w:t>
+                <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03079-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.1245-1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2022.03.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03596466v1</w:t>
+                <w:t xml:space="preserve">hal-03871828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Dynamics of Chiral Domain Walls of Ferrimagnetic Films by Magnetoionic Effects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+                <w:t xml:space="preserve">Ret kinase-mediated mechanical induction of colon stem cells by tumor growth pressure stimulates cancer progression in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Huong Nguyen Ho-Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
+                <w:t xml:space="preserve">Kévin Sollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Zamfirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Broders-Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démosthène Mitrossilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.034065⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03079-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797615v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03596466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skyrmions in synthetic antiferromagnets and their nucleation via electrical current and ultra-fast laser illumination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseba Urrestarazu Larrañaga</w:t>
+                <w:t xml:space="preserve">Tuning the Dynamics of Chiral Domain Walls of Ferrimagnetic Films by Magnetoionic Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Peña Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Van Tuong Pham</w:t>
+                <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32525-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (3), pp.034065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.034065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752807v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate-controlled skyrmion and domain wall chirality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skyrmions in synthetic antiferromagnets and their nucleation via electrical current and ultra-fast laser illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Elie Fillion</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+                <w:t xml:space="preserve">Naveen Sisodia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseba Urrestarazu Larrañaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Tuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.5257. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32959-w⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.4807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32525-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617498v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high throughput study of both compositionally graded and homogeneous Fe–Pt thin films</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gate-controlled skyrmion and domain wall chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
+                <w:t xml:space="preserve">Charles-Elie Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18, pp.1245-1255. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.5257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2022.03.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32959-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871828v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617498v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and Characterization of Polymer-Bonded Flexible Anisotropic Micro-Magnet Arrays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georgiana Groza</w:t>
+                <w:t xml:space="preserve">Kinetics of Ion Migration in the Electric Field‐Driven Manipulation of Magnetic Anisotropy of Pt/Co/Oxide Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Peña Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3088048⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2102427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202102427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598515v1</w:t>
+                <w:t xml:space="preserve">hal-03321372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric field control of interfacial Dzyaloshinskii-Moriya interaction in Pt/Co/AlOx thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Béa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 520, pp.167122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Ion Migration in the Electric Field‐Driven Manipulation of Magnetic Anisotropy of Pt/Co/Oxide Multilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+                <w:t xml:space="preserve">Fabrication and Characterization of Polymer-Bonded Flexible Anisotropic Micro-Magnet Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motyckova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Tomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Orlandini Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiana Groza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.2102427. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (2), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202102427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3088048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321372v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible and irreversible voltage manipulation of interfacial magnetic anisotropy in Pt/Co/oxide multilayers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of magnetocaloric La(Fe,Si) 13 thick films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Pena Garcia</w:t>
+                <w:t xml:space="preserve">N. Dung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sandeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.064041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (21), pp.215103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0006324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967314v1</w:t>
+                <w:t xml:space="preserve">hal-03082050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of magnetocaloric La(Fe,Si) 13 thick films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Doan</w:t>
+                <w:t xml:space="preserve">Reversible and irreversible voltage manipulation of interfacial magnetic anisotropy in Pt/Co/oxide multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia de Rango</w:t>
+                <w:t xml:space="preserve">Jose Pena Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sandeman</w:t>
+                <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 127 (21), pp.215103. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (6), pp.064041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0006324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.064041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082050v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Voltage Tuning of Dzyaloshinskii–Moriya Interactions: A Route toward Dynamic Control of Skyrmion Chirality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titiksha Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Křižáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2851,51 +2851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The skyrmion-bubble transition in a ferromagnetic thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Camosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2985,77 +2985,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large voltage tuning of Dzyalonshinskii-Moriya interaction: towards a chirality switch?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titiksha Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmeguenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3113,533 +3113,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Dzyaloshinskii-Moriya Interaction in ultra-thin epitaxial Au/Co/W(110)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">The skyrmion switch: turning magnetic skyrmion bubbles on and off with an electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Belmeguenai</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.214422⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.3006-3012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426434v2</w:t>
+                <w:t xml:space="preserve">hal-01639157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On entropy change measurements around first order phase transitions in caloric materials</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anisotropic Dzyaloshinskii-Moriya Interaction in ultra-thin epitaxial Au/Co/W(110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Camosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmeguenai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa50d1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (21), pp.214422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.214422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765039v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426434v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanotransductive cascade of Myo-II-dependent mesoderm and endoderm invaginations in embryo gastrulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On entropy change measurements around first order phase transitions in caloric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba Doan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms13883⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (7), pp.075401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa50d1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449624v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The skyrmion switch: turning magnetic skyrmion bubbles on and off with an electric field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+                <w:t xml:space="preserve">Mechanotransductive cascade of Myo-II-dependent mesoderm and endoderm invaginations in embryo gastrulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démosthène M Mitrossilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens-Christian M Röper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin M Driquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude M Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (5), pp.3006-3012. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.13883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639157v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic-liquid gating of perpendicularly magnetised CoFeB/MgO thin films</w:t>
               </w:r>
@@ -3677,51 +3677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (2), pp.023901. </w:t>
@@ -3785,64 +3785,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Stolichnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3906,51 +3906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric-field assisted depinning and nucleation of magnetic domain walls in FePt/Al2O3/liquid gate structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Herrera-Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4053,51 +4053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Stolichnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4155,295 +4155,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europium Nitride: A Novel Diluted Magnetic Semiconductor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. J. Trodahl</w:t>
+                <w:t xml:space="preserve">Electric-field control of domain wall nucleation and pinning in a metallic ferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Herrera-Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.167206⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (12), pp.122406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4798506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962328v1</w:t>
+                <w:t xml:space="preserve">hal-00819148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric-field control of domain wall nucleation and pinning in a metallic ferromagnet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+                <w:t xml:space="preserve">Europium Nitride: A Novel Diluted Magnetic Semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Le Binh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. J. Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Natali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Warring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Trodahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 102 (12), pp.122406. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.167206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4798506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.167206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819148v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the inter-sublattice exchange coupling in short-laser-pulse-induced demagnetization dynamics of GdCo and GdCoFe alloys</w:t>
               </w:r>
@@ -4576,51 +4576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric-field effect on coercivity distributions in FePt magneto-electric devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Herrera-Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondra Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4691,1260 +4691,1260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Near Field Radiative Heat Flux through Surface Excitations with a Metal Insulator Transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voltage control of magnetism in ferromagnetic structures (Conference Paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Herrera-Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter van Zwol</w:t>
+                <w:t xml:space="preserve">W. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Chevrier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Givord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108, pp.234301. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Spintronics V, 8461, pp.84610Y. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.234301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.982039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001135v1</w:t>
+                <w:t xml:space="preserve">hal-00969333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissivity measurements with an atomic force microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van Zwol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111, pp.063110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3697673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching probability sub-distributions and asymmetric magnetization reversal in FePt nanostructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
+                <w:t xml:space="preserve">Tuning Near Field Radiative Heat Flux through Surface Excitations with a Metal Insulator Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter van Zwol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.234301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.234301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/11/113024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00772938v1</w:t>
+                <w:t xml:space="preserve">hal-01001135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High- field magnetospectroscopy to probe the 1.4-eV Ni color center in diamond</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+                <w:t xml:space="preserve">Switching probability sub-distributions and asymmetric magnetization reversal in FePt nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Herrera-Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Givord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.045203⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.113024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/11/113024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755551v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of nickel lattice sites in diamond: Density functional theory and x-ray absorption near-edge structure experiments</w:t>
+                <w:t xml:space="preserve">High- field magnetospectroscopy to probe the 1.4-eV Ni color center in diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paulina Plochocka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Portugall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Y. Solane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86 (5), pp.054116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.054116⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 86 (4), pp.045203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.045203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740289v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage control of magnetism in ferromagnetic structures (Conference Paper)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liza Herrera-Diez</w:t>
+                <w:t xml:space="preserve">Investigation of nickel lattice sites in diamond: Density functional theory and x-ray absorption near-edge structure experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Lin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Givord</w:t>
+                <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Spintronics V, 8461, pp.84610Y. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (5), pp.054116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.982039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.054116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00969333v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization processes in a dot of ferrimagnetic garnet near the compensation temperature</w:t>
+                <w:t xml:space="preserve">Magnetization reversal in composition-controlled Gd{1-x}Co{x} ferrimagnetic films close to compensation composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vita Joch</w:t>
+                <w:t xml:space="preserve">Ales Hrabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Molho</w:t>
+                <w:t xml:space="preserve">N.T. Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 303, pp.012006. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.052507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/303/1/012006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3609860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00971575v1</w:t>
+                <w:t xml:space="preserve">hal-00613313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser Excitation of Spin Resonances in Amorphous Ferrimagnetic Gd(1-x)Co(x) Alloys</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetization processes in a dot of ferrimagnetic garnet near the compensation temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ales Hrabec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vita Joch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Molho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.117202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 303, pp.012006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/303/1/012006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00635142v1</w:t>
+                <w:t xml:space="preserve">hal-00971575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of Oersted-field-induced magnetization dynamics in magnetic nanostripes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erika Jimenez</w:t>
+                <w:t xml:space="preserve">Femtosecond Laser Excitation of Spin Resonances in Amorphous Ferrimagnetic Gd(1-x)Co(x) Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mekonnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Av Kimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kirilyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ales Hrabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.020406⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (11), pp.117202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.117202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453804v3</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal in composition-controlled Gd{1-x}Co{x} ferrimagnetic films close to compensation composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ales Hrabec</w:t>
+                <w:t xml:space="preserve">Direct observation of Oersted-field-induced magnetization dynamics in magnetic nanostripes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Uhlir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.T. Nam</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erika Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 99, pp.052507. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.020406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3609860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.020406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613313v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453804v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrathin epitaxial cobalt films on graphene for spintronic investigations and applications</w:t>
               </w:r>
@@ -6064,51 +6064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional GMR angular dependence using a compensated ferrimagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.T. Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6149,291 +6149,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00635164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contacting individual Fe(110) dots in a single electron-beam lithography step</w:t>
+                <w:t xml:space="preserve">Electric Field Switching of theMagnetic Anisotropy of a Ferromagnetic Layer Exchange Coupled to the Multiferroic Compound BiFeO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+                <w:t xml:space="preserve">Delphine Lebeugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helge Haas</w:t>
+                <w:t xml:space="preserve">Alexandra Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fournier</w:t>
+                <w:t xml:space="preserve">Michel Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20, pp.285302. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103, pp.257601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/28/285302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.257601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276721v2</w:t>
+                <w:t xml:space="preserve">hal-00460692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Field Switching of theMagnetic Anisotropy of a Ferromagnetic Layer Exchange Coupled to the Multiferroic Compound BiFeO3</w:t>
+                <w:t xml:space="preserve">Contacting individual Fe(110) dots in a single electron-beam lithography step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lebeugle</w:t>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Mougin</w:t>
+                <w:t xml:space="preserve">Helge Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Viret</w:t>
+                <w:t xml:space="preserve">Thierry Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Colson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wolfgang Wernsdorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 103, pp.257601. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.285302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.257601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/28/285302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460692v1</w:t>
+                <w:t xml:space="preserve">hal-00276721v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic properties of the (Ca1-xNax)(Fe2-xTix)O4 solid solution (0 x 1)</w:t>
               </w:r>
@@ -6664,282 +6664,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of coupled ultrathin NiO/Fe&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; (001) films</w:t>
+                <w:t xml:space="preserve">Magnetic properties of HfO2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pilard</w:t>
+                <w:t xml:space="preserve">Nicolas Hadacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ersen</w:t>
+                <w:t xml:space="preserve">Alexandre Nossov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cherifi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (48), pp.486206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/48/486206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00212221v1</w:t>
+                <w:t xml:space="preserve">hal-00197196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of HfO2 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic properties of coupled ultrathin NiO/Fe&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; (001) films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hadacek</w:t>
+                <w:t xml:space="preserve">O. Ersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Nossov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Strobel</w:t>
+                <w:t xml:space="preserve">S. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Carvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.214436/1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00197196v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00212221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant Magnetoresistance in an all-oxide spacerless junction</w:t>
               </w:r>
@@ -7198,77 +7198,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nickel centre in diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7871,51 +7871,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1105A3A8"/>
+    <w:nsid w:val="C66B5DD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8102,51 +8102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-ranno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1901-2285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344589v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Ziborov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mossang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5td9-y6w4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Gueneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Voj&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;lie Fillion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/cwwy-hndc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160323v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klimeczek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0275288" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643875v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Fassatoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.064023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchilabalo Pakam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiongbon Adanlete Adjanoh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dzo Mawuefa Afenyiveh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171723" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485390v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiongbon Adanl&#233;t&#233; Adjanoh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pizzini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191540" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes W. van der Jagt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pe&#241;a Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jeudy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202302039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309245v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van der Jagt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143422" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967311v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Fillion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lovery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benguettat-El Mokhtari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joumard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.024064" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03596466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Huong Nguyen Ho-Bouldoires" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sollier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zamfirov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Broders-Bondon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;mosth&#232;ne Mitrossilis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03079-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane de Souza Chaves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752807v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Juge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Sisodia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Urrestarazu Larra&#241;aga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tuong Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32525-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617498v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Fillion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32959-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871828v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Hong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Moraes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomez Eslava" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.03.055" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fontana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motyckova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tomba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Orlandini Keller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Groza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3088048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Schott" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167122" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321372v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202102427" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967314v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pena Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernand-Mantel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.064041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082050v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandeman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006324" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873478v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola K&#345;i&#382;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmeguenai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01502" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Camosi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wartelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Darques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.4.5.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903097v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roussign&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2323104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426434v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.214422" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765039v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Caron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Doan Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa50d1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449624v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;mosth&#232;ne M Mitrossilis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian M R&#246;per" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Driquez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude M Michel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13883" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639157v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00328" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765303v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ono" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4956433" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Huang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stolichnov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937999" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968102v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Herrera-Diez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Warin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867067" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Huang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stolichnov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auffret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833495" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962328v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Le Binh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Ruck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Natali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Warring" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Trodahl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.167206" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819148v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798506" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962429v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mekonnen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Khorsand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cormier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av Kimel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kirilyuk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.180406" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773419v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondra Michele" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4774382" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001135v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Zwol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.234301" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001440v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3697673" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772938v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/11/113024" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755551v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Plochocka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Portugall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Solane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.045203" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740289v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054116" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969333v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.982039" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971575v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Joch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/303/1/012006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635142v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Hrabec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.117202" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453804v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Uhlir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Jimenez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.020406" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613313v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nam" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3609860" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470565v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vo-Van" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoukaa Kassir-Bodon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Yang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/10/103040" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635164v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.07.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276721v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Haas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/28/285302" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460692v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lebeugle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.257601" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186056v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Zouari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Cheikh-Rouhou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolfers" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.01.074" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186049v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strobel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.allcom.2007.07.048" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212221v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherifi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carvello" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197196v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hadacek" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nossov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Gal&#233;ra" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/48/486206" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018379v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangala Prasad Singh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carvello" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04523477v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranno" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perri&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Bernard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hugot-Le Goff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-8388(93)90729-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VVWG30SV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968253v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017129v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Garcia-Munoz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frontera" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.G. Aranda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Llobet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013999v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740211v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nozieres" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Conraux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740215v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-ranno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1901-2285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344589v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Ziborov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mossang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5td9-y6w4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Gueneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Voj&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;lie Fillion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/cwwy-hndc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160323v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klimeczek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0275288" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485390v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchilabalo Pakam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiongbon Adanl&#233;t&#233; Adjanoh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dzo Mawuefa Afenyiveh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pizzini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191540" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Fassatoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.064023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiongbon Adanlete Adjanoh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171723" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Fillion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lovery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benguettat-El Mokhtari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joumard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.024064" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes W. van der Jagt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pe&#241;a Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jeudy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202302039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van der Jagt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143422" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Hong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Moraes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomez Eslava" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.03.055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03596466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Huong Nguyen Ho-Bouldoires" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sollier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zamfirov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Broders-Bondon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;mosth&#232;ne Mitrossilis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03079-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane de Souza Chaves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034065" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Juge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Sisodia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Urrestarazu Larra&#241;aga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tuong Pham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32525-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617498v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Fillion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32959-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321372v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202102427" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Schott" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167122" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598515v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fontana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motyckova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tomba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Orlandini Keller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Groza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3088048" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082050v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dung" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandeman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006324" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pena Garcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernand-Mantel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.064041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873478v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola K&#345;i&#382;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmeguenai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01502" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Camosi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wartelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Darques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.4.5.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903097v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roussign&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2323104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639157v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00328" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426434v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.214422" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765039v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Caron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Doan Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa50d1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;mosth&#232;ne M Mitrossilis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian M R&#246;per" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Driquez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude M Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13883" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765303v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ono" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4956433" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Huang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stolichnov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937999" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968102v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Herrera-Diez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Warin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867067" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Huang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stolichnov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auffret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833495" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798506" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Le Binh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Ruck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Natali" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Warring" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Trodahl" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.167206" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962429v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mekonnen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Khorsand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cormier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av Kimel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kirilyuk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.180406" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773419v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondra Michele" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4774382" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969333v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.982039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001440v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Zwol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3697673" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001135v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.234301" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/11/113024" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755551v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Plochocka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Portugall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Solane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.045203" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740289v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054116" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613313v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Hrabec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3609860" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971575v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Joch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molho" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/303/1/012006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635142v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.117202" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453804v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Uhlir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Jimenez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.020406" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470565v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vo-Van" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoukaa Kassir-Bodon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Yang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/10/103040" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635164v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.07.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460692v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lebeugle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.257601" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276721v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Haas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/28/285302" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186056v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Zouari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Cheikh-Rouhou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolfers" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.01.074" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186049v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strobel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.allcom.2007.07.048" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197196v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hadacek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nossov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Gal&#233;ra" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/48/486206" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212221v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherifi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carvello" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018379v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangala Prasad Singh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carvello" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04523477v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranno" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perri&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Bernard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hugot-Le Goff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-8388(93)90729-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VVWG30SV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968253v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017129v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Garcia-Munoz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frontera" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.G. Aranda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Llobet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013999v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740211v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nozieres" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Conraux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740215v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>