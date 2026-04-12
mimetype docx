--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Services Anomalies in NFV: Survey, Taxonomy, and Verification Methods</w:t>
+                <w:t xml:space="preserve">Fostering the Diversity of Exploratory Testing in Web Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moubarak Zouré</w:t>
+                <w:t xml:space="preserve">Julien Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufik Ahmed</w:t>
+                <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2022.3144582⟩</w:t>
+              <w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stvr.1827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546004v1</w:t>
+                <w:t xml:space="preserve">hal-03536908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering the Diversity of Exploratory Testing in Web Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Blanc</w:t>
+                <w:t xml:space="preserve">Network Services Anomalies in NFV: Survey, Taxonomy, and Verification Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moubarak Zouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (5), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.1567 - 1584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/stvr.1827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2022.3144582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536908v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muslin: A QoE-aware CDN resources provisioning and advertising system for cost-efficient multisource live streaming</w:t>
               </w:r>
@@ -483,51 +483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raters’ reliability in clone benchmarks construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1588,103 +1588,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering the Diversity of Exploratory Testing in Web Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICST 2020 - IEEE International Conference on Software Testing, Verification and Validation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Porto, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2106,365 +2106,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Cryptographic Schemes for Securing Public Cloud Storages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Density and Mobility-driven Evaluation of Broadcast Algorithms for MANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Leblond</w:t>
+                <w:t xml:space="preserve">Raziel Carvajal Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inti Gonzalez-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-59665-5_12⟩</w:t>
+              <w:t xml:space="preserve"> ICDCS 2017 - IEEE 37th International Conference on Distributed Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, ATLANTA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDCS.2017.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800117v1</w:t>
+                <w:t xml:space="preserve">hal-01660522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polly: A Language-Based Approach for Custom Change Detection of Web Service Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+                <w:t xml:space="preserve">Benchmarking Cryptographic Schemes for Securing Public Cloud Storages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Contiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Service-Oriented Computing (ICSOC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Neuchâtel, Switzerland. pp.163-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59665-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-69035-3_30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02182061v1</w:t>
+                <w:t xml:space="preserve">hal-01800117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density and Mobility-driven Evaluation of Broadcast Algorithms for MANETs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+                <w:t xml:space="preserve">Polly: A Language-Based Approach for Custom Change Detection of Web Service Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyas Ben Hadj Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ICDCS 2017 - IEEE 37th International Conference on Distributed Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, ATLANTA, United States. </w:t>
+              <w:t xml:space="preserve">15th International Conference on Service-Oriented Computing (ICSOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Malaga, Spain. pp.430-444, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDCS.2017.240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-69035-3_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660522v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telecom Show Case: An Exhibition of Old Technology Useful for Students and Teachers</w:t>
               </w:r>
@@ -2489,51 +2489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Susan.Medina@enseirb-Matmeca.Fr Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2584,64 +2584,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density and Mobility-driven Evaluation of Broadcast Algorithms for MANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raziel Carvajal Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inti Gonzalez-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2659,51 +2659,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 37th International Conference on Distributed Computing Systems (ICDCS), 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Atlanta, GA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDCS.2017.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663613v1</w:t>
@@ -2727,51 +2727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Extraction of Mixins in Cascading Style Sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2812,308 +2812,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can industrial partnerships bring to small-group projects to teach signal and image processing?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Grivel</w:t>
+                <w:t xml:space="preserve">Holons: towards a systematic approach to composing systems of systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Blair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Coulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Elkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362691⟩</w:t>
+              <w:t xml:space="preserve">The 14th International Workshop on Adaptive and Reflective Middleware (ARM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Vancouver, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2834965.2834970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287390v1</w:t>
+                <w:t xml:space="preserve">hal-01245251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holons: towards a systematic approach to composing systems of systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yehia Elkhatib</w:t>
+                <w:t xml:space="preserve">What can industrial partnerships bring to small-group projects to teach signal and image processing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Workshop on Adaptive and Reflective Middleware (ARM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Vancouver, France. </w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.1786-1790, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2834965.2834970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245251v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An empirical assessment of Bellon's clone benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4148,317 +4148,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XTalk: A middleware for personalized service discovery in Future Internet</w:t>
+                <w:t xml:space="preserve">OverStar: An Open Approach to End-to-End Middleware Services in Systems of Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preston Rodrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ait Chellouche</w:t>
+                <w:t xml:space="preserve">Paul Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Négru</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Blair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Conference on Telecommunications and Multimedia (TEMU)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEMU.2012.6294738⟩</w:t>
+              <w:t xml:space="preserve">13th International Middleware Conference (MIDDLEWARE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Montreal, QC, Canada. pp.229-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35170-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733296v1</w:t>
+                <w:t xml:space="preserve">hal-00991376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OverStar: An Open Approach to End-to-End Middleware Services in Systems of Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XTalk: A middleware for personalized service discovery in Future Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preston Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Grace</w:t>
+                <w:t xml:space="preserve">Soraya Ait Chellouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gordon Blair</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Middleware Conference (MIDDLEWARE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Montreal, QC, Canada. pp.229-248, </w:t>
+              <w:t xml:space="preserve">5th IEEE International Conference on Telecommunications and Multimedia (TEMU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Heraklion, Crete,, Greece. pp.83-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35170-9_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TEMU.2012.6294738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991376v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XTalk: A middleware for personalized service discovery in Future Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preston Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ait Chellouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4476,51 +4476,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telecommunications and Multimedia (TEMU), 2012 International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Chania, Greece. pp.Page(s): 83 - 88 E-ISBN : 978-1-4673-2779-4 Print ISBN: 978-1-4673-2780-0 INSPEC Accession Number: 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TEMU.2012.6294738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878339v1</w:t>
@@ -4531,51 +4531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZigZag: a Middleware for Service Discovery in Future Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preston Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4687,51 +4687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M-MPAC'2011 colocated with Middleware 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Lisbon, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4756,51 +4756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable And Interoperable Service Discovery For Future Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preston Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4886,51 +4886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starlink: runtime interoperability between heterogeneous middleware protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4981,77 +4981,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Interoperability Gap: Overcoming Combined Application and Middleware Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Blair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Middleware Conference (MIDDLEWARE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Lisbon, Portugal. pp.390-409, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5079,287 +5079,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap between Legacy Services and Web Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UbiPAN: A Bluetooth Extended Personal Area Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Middleware 2010 - ACM/IFIP/USENIX 11th International Middleware Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16955-7_14⟩</w:t>
+              <w:t xml:space="preserve">The 4th International Workshop on Intelligent, Mobile and Internet Services in Ubiquitous Computing(IMIS 2010) colocated with the International Conference on Complex, Intelligent and Software Intensive Systems (CISIS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Cracovie, Poland. pp.774-778, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISIS.2010.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055279v1</w:t>
+                <w:t xml:space="preserve">hal-00459055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UbiPAN: A Bluetooth Extended Personal Area Network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging the Gap between Legacy Services and Web Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia L. Lawall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Workshop on Intelligent, Mobile and Internet Services in Ubiquitous Computing(IMIS 2010) colocated with the International Conference on Complex, Intelligent and Software Intensive Systems (CISIS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Cracovie, Poland. pp.774-778, </w:t>
+              <w:t xml:space="preserve">Middleware 2010 - ACM/IFIP/USENIX 11th International Middleware Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bangalore, India. pp.273-292, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CISIS.2010.167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16955-7_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459055v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Generation of Network Protocol Gateways</w:t>
               </w:r>
@@ -6782,269 +6782,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350218v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DSL approach to improve productivity and safety in device drivers development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Devil : An IDL for Hardware Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mérillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mérillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Conference on Automated Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, France. pp.101-109</w:t>
+              <w:t xml:space="preserve">Symposium on Operating Systems Design and Implementation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, United States. pp.17-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350233v1</w:t>
+                <w:t xml:space="preserve">hal-00350223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devil : An IDL for Hardware Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A DSL approach to improve productivity and safety in device drivers development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mérillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Operating Systems Design and Implementation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, United States. pp.17-30</w:t>
+              <w:t xml:space="preserve">15th IEEE International Conference on Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, France. pp.101-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350223v1</w:t>
+                <w:t xml:space="preserve">hal-00350233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards robust OSes for appliances: A new approach based on Domain-Specific Languages</w:t>
               </w:r>
@@ -9074,51 +9074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubarak Zour&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3144582" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536908v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leveau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1827" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641076v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon da Silva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bruneau-Queyreix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lacaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.2081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Charpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Morandat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyas Ben Hadj Yahia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-015-9419-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Solanki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939379" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-014-0152-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2012.2208617" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burgy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbruel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mendiboure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Formery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S65789.2025.00066" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03923712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pigaglio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Contiu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423211.3425667" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02398969v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST46399.2020.00026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408184v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3361525.3361546" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210424.3210432" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leblond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59665-5_12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182061v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_30" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660522v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal G&#243;mez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inti Gonzalez-Herrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2017.240" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Susan.Medina@enseirb-Matmeca.Fr Medina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081635" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2016.15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362691" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Blair" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Coulson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Elkhatib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834965.2834970" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745802.2745821" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdian Thung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Jiang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991335v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38541-4_13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809451v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Senna Tschudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2525528.2525536" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowei Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351686" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733296v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preston Rodrigues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2012.6294738" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991376v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grace" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35170-9_12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30823-9_19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676636v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2090316.2090319" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25821-3_20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055279v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16955-7_14" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Albert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2010.167" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405911v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10445-9_2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411146v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissyand&#233; Tegawend&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Jouve" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ibrahim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mouel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350019v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196518v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Latry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254980" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196516v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350045v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350059v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caillot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350051v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Singaravelu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Yu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00350218v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350233v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;rillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marlet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350223v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Barreto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350206v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350215v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414682v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356998v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00140964v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070459v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070457v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latry Fabien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072490v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072670v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069929v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072707v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Porto Barreto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072849v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hansen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00814406v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1827" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubarak Zour&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3144582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641076v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon da Silva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bruneau-Queyreix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lacaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.2081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Charpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Morandat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyas Ben Hadj Yahia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-015-9419-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Solanki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939379" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-014-0152-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2012.2208617" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burgy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbruel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mendiboure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Formery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S65789.2025.00066" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03923712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pigaglio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Contiu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423211.3425667" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02398969v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST46399.2020.00026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408184v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3361525.3361546" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210424.3210432" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660522v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal G&#243;mez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inti Gonzalez-Herrera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2017.240" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800117v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leblond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59665-5_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182061v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_30" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Susan.Medina@enseirb-Matmeca.Fr Medina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081635" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2016.15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Blair" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Coulson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Elkhatib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834965.2834970" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287390v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362691" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745802.2745821" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdian Thung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Jiang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991335v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38541-4_13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809451v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Senna Tschudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2525528.2525536" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowei Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351686" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grace" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35170-9_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preston Rodrigues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2012.6294738" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30823-9_19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676636v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2090316.2090319" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25821-3_20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Albert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2010.167" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055279v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16955-7_14" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405911v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10445-9_2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411146v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissyand&#233; Tegawend&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Jouve" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ibrahim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mouel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350019v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196518v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Latry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254980" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196516v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350045v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350059v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caillot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350051v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Singaravelu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Yu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00350218v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;rillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marlet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Barreto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350206v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350215v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414682v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356998v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00140964v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070459v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070457v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latry Fabien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072490v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072670v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069929v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072707v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Porto Barreto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072849v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hansen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00814406v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>