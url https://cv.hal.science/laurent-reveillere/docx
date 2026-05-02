--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering the Diversity of Exploratory Testing in Web Applications</w:t>
+                <w:t xml:space="preserve">Network Services Anomalies in NFV: Survey, Taxonomy, and Verification Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Leveau</w:t>
+                <w:t xml:space="preserve">Moubarak Zouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Blanc</w:t>
+                <w:t xml:space="preserve">Toufik Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stvr.1827⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.1567 - 1584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2022.3144582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536908v1</w:t>
+                <w:t xml:space="preserve">hal-03546004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Services Anomalies in NFV: Survey, Taxonomy, and Verification Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fostering the Diversity of Exploratory Testing in Web Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moubarak Zouré</w:t>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufik Ahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (2), pp.1567 - 1584. </w:t>
+              <w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2022.3144582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/stvr.1827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546004v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muslin: A QoE-aware CDN resources provisioning and advertising system for cost-efficient multisource live streaming</w:t>
               </w:r>
@@ -483,51 +483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raters’ reliability in clone benchmarks construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1588,103 +1588,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering the Diversity of Exploratory Testing in Web Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICST 2020 - IEEE International Conference on Software Testing, Verification and Validation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Porto, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2106,365 +2106,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density and Mobility-driven Evaluation of Broadcast Algorithms for MANETs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+                <w:t xml:space="preserve">Polly: A Language-Based Approach for Custom Change Detection of Web Service Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyas Ben Hadj Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ICDCS 2017 - IEEE 37th International Conference on Distributed Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDCS.2017.240⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Service-Oriented Computing (ICSOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Malaga, Spain. pp.430-444, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-69035-3_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660522v1</w:t>
+                <w:t xml:space="preserve">hal-02182061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Cryptographic Schemes for Securing Public Cloud Storages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Contiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Neuchâtel, Switzerland. pp.163-176, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-59665-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polly: A Language-Based Approach for Custom Change Detection of Web Service Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+                <w:t xml:space="preserve">Density and Mobility-driven Evaluation of Broadcast Algorithms for MANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raziel Carvajal Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inti Gonzalez-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Service-Oriented Computing (ICSOC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Malaga, Spain. pp.430-444, </w:t>
+              <w:t xml:space="preserve"> ICDCS 2017 - IEEE 37th International Conference on Distributed Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, ATLANTA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-69035-3_30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDCS.2017.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182061v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telecom Show Case: An Exhibition of Old Technology Useful for Students and Teachers</w:t>
               </w:r>
@@ -2489,51 +2489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Susan.Medina@enseirb-Matmeca.Fr Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2584,64 +2584,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density and Mobility-driven Evaluation of Broadcast Algorithms for MANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raziel Carvajal Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inti Gonzalez-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2659,51 +2659,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 37th International Conference on Distributed Computing Systems (ICDCS), 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Atlanta, GA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDCS.2017.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663613v1</w:t>
@@ -2727,51 +2727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Extraction of Mixins in Cascading Style Sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2952,51 +2952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can industrial partnerships bring to small-group projects to teach signal and image processing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3069,51 +3069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An empirical assessment of Bellon's clone benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3167,164 +3167,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orion: A Software Project Search Engine with Integrated Diverse Software Artifacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the Performance of Message Parsers for Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jigar Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Engineering of Complex Computer Systems (ICECSS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Singapore, Singapore. pp.1-4</w:t>
+              <w:t xml:space="preserve">Symposium on Applied Computing 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.1505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809642v1</w:t>
+                <w:t xml:space="preserve">hal-00806727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Got issues? Who cares about it? A large scale investigation of issue trackers from GitHub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3346,254 +3346,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingxiao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 24th IEEE International Symposium on Software Reliability Engineering (ISSRE 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Pasadena, United States. pp.188-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EZ: Towards Efficient Asynchronous Protocol Gateway Construction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Floréal Morandat</w:t>
+                <w:t xml:space="preserve">Orion: A Software Project Search Engine with Integrated Diverse Software Artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdian Thung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxiao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th IEEE International Conference on Engineering of Complex Computer Systems (ICECSS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Singapore, Singapore. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991335v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Popularity, Interoperability, and Impact of Programming Languages in 100,000 Open Source Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdian Thung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3621,437 +3625,433 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Annual International Computer Software &amp; Applications Conference (COMPSAC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the genetic makeup of Linux device drivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Senna Tschudin</w:t>
+                <w:t xml:space="preserve">EZ: Towards Efficient Asynchronous Protocol Gateway Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS'13 - 7th Workshop on Programming Languages and Operating Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2525528.2525536⟩</w:t>
+              <w:t xml:space="preserve">13th International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Florence, Italy. pp.169-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38541-4_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927070v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Evaluation of Bug Linking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shaowei Wang</w:t>
+                <w:t xml:space="preserve">Understanding the genetic makeup of Linux device drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Senna Tschudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxiao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lingxiao Jiang</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lawall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Software Maintenance and Reengineering (CSMR 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLOS'13 - 7th Workshop on Programming Languages and Operating Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Nemacolin Woodlands Resort, Pennsylvania, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2525528.2525536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807272v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Performance of Message Parsers for Embedded Systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empirical Evaluation of Bug Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdian Thung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaowei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxiao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Applied Computing 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.1505</w:t>
+              <w:t xml:space="preserve">17th European Conference on Software Maintenance and Reengineering (CSMR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Genova, Italy. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806727v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosys: Automatic Generation of a Debugging Interface to the Linux Kernel</w:t>
               </w:r>
@@ -4148,317 +4148,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OverStar: An Open Approach to End-to-End Middleware Services in Systems of Systems</w:t>
+                <w:t xml:space="preserve">XTalk: A middleware for personalized service discovery in Future Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Grace</w:t>
+                <w:t xml:space="preserve">Preston Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ait Chellouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gordon Blair</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Middleware Conference (MIDDLEWARE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35170-9_12⟩</w:t>
+              <w:t xml:space="preserve">5th IEEE International Conference on Telecommunications and Multimedia (TEMU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Heraklion, Crete,, Greece. pp.83-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMU.2012.6294738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991376v1</w:t>
+                <w:t xml:space="preserve">hal-00733296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XTalk: A middleware for personalized service discovery in Future Internet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OverStar: An Open Approach to End-to-End Middleware Services in Systems of Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Ait Chellouche</w:t>
+                <w:t xml:space="preserve">Paul Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Négru</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Blair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Conference on Telecommunications and Multimedia (TEMU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Heraklion, Crete,, Greece. pp.83-88, </w:t>
+              <w:t xml:space="preserve">13th International Middleware Conference (MIDDLEWARE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Montreal, QC, Canada. pp.229-248, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEMU.2012.6294738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35170-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733296v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XTalk: A middleware for personalized service discovery in Future Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preston Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ait Chellouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4476,51 +4476,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telecommunications and Multimedia (TEMU), 2012 International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Chania, Greece. pp.Page(s): 83 - 88 E-ISBN : 978-1-4673-2779-4 Print ISBN: 978-1-4673-2780-0 INSPEC Accession Number: 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TEMU.2012.6294738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878339v1</w:t>
@@ -4531,51 +4531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZigZag: a Middleware for Service Discovery in Future Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preston Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4687,51 +4687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M-MPAC'2011 colocated with Middleware 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Lisbon, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4756,51 +4756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable And Interoperable Service Discovery For Future Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preston Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4886,51 +4886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starlink: runtime interoperability between heterogeneous middleware protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4981,51 +4981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Interoperability Gap: Overcoming Combined Application and Middleware Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5079,757 +5079,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UbiPAN: A Bluetooth Extended Personal Area Network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging the Gap between Legacy Services and Web Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia L. Lawall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Workshop on Intelligent, Mobile and Internet Services in Ubiquitous Computing(IMIS 2010) colocated with the International Conference on Complex, Intelligent and Software Intensive Systems (CISIS 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CISIS.2010.167⟩</w:t>
+              <w:t xml:space="preserve">Middleware 2010 - ACM/IFIP/USENIX 11th International Middleware Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bangalore, India. pp.273-292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16955-7_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459055v1</w:t>
+                <w:t xml:space="preserve">hal-01055279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap between Legacy Services and Web Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UbiPAN: A Bluetooth Extended Personal Area Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Middleware 2010 - ACM/IFIP/USENIX 11th International Middleware Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Bangalore, India. pp.273-292, </w:t>
+              <w:t xml:space="preserve">The 4th International Workshop on Intelligent, Mobile and Internet Services in Ubiquitous Computing(IMIS 2010) colocated with the International Conference on Complex, Intelligent and Software Intensive Systems (CISIS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Cracovie, Poland. pp.774-778, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16955-7_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CISIS.2010.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01055279v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation of Network Protocol Gateways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UbiGate: A Gateway to Transform Discovery Information into Presence Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bissyandé Tegawendé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Middleware 2009 - 10th International Middleware Conference ACM/IFIP/USENIX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th ACM International Workshop on Services Integration in Pervasive Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, London, United Kingdom. pp.NC</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405911v1</w:t>
+                <w:t xml:space="preserve">hal-00411146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UbiGate: A Gateway to Transform Discovery Information into Presence Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bissyandé Tegawendé</w:t>
+                <w:t xml:space="preserve">Automatic Generation of Network Protocol Gateways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lawall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ACM International Workshop on Services Integration in Pervasive Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Middleware 2009 - 10th International Middleware Conference ACM/IFIP/USENIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Urbana Champaign, Illinois, United States. pp.21-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10445-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411146v1</w:t>
+                <w:t xml:space="preserve">hal-00405911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Home Monitoring Applications: From Design to Implementation into The Amigo Middleware</w:t>
+                <w:t xml:space="preserve">A Stepwise Approach to Developing Languages for SIP Telephony Service Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Jouve</w:t>
+                <w:t xml:space="preserve">Nicolas Palix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noha Ibrahim</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lawall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Applications (ICPCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, United Kingdom. pp.231-236</w:t>
+              <w:t xml:space="preserve">IPTComm '07: Proceedings of the 1st international conference on Principles, systems and applications of IP telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, New York City, United States. pp.79-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306007v1</w:t>
+                <w:t xml:space="preserve">inria-00196520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Home Monitoring Applications: From Design to Implementation into The Amigo Middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Jouve</w:t>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of The Second International Conference on Pervasive Computing and Applications (ICPCA'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00350032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Language-Based Approach for Improving the Robustness of Network Application Protocol Implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5871,450 +5858,463 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IEEE International Symposium on Reliable Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00350019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stepwise Approach to Developing Languages for SIP Telephony Service Creation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building Home Monitoring Applications: From Design to Implementation into The Amigo Middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Palix</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Frédéric Le Mouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Lawall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPTComm '07: Proceedings of the 1st international conference on Principles, systems and applications of IP telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, New York City, United States. pp.79-88</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Applications (ICPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, United Kingdom. pp.231-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00196520v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language Technology for Internet-Telephony Service Creation</w:t>
+                <w:t xml:space="preserve">A High-Level, Open-Ended Architecture For SIP-based Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the tenth International Conference on Intelligence in service delivery Networks (ICIN 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.364-365</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00196518v1</w:t>
+                <w:t xml:space="preserve">inria-00196516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Level, Open-Ended Architecture For SIP-based Services</w:t>
+                <w:t xml:space="preserve">Language Technology for Internet-Telephony Service Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lawall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the tenth International Conference on Intelligence in service delivery Networks (ICIN 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Istanbul, Turkey. pp.1795-1800, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2006.254980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00196516v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00196518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generative Programming Approach To Developing DSL Compilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6404,51 +6404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6499,51 +6499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A programmable client-server model: Robust extensibility via DSLs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6581,51 +6581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spidle: A DSL approach to specifying streaming application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6814,51 +6814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mérillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6935,51 +6935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mérillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7043,51 +7043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards robust OSes for appliances: A new approach based on Domain-Specific Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7200,77 +7200,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telephony over ip: Experience and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7308,51 +7308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DSL Paradigm for Domains of Services: A Study of Communication Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7435,77 +7435,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de routage pour un système de téléphonie sur IP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7549,77 +7549,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d'interconnexion d'un système d'informations d'entreprise(s) à un serveur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8038,90 +8038,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telephony Software Engineering: A Domain-Specific Language Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia L. Lawall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5548, INRIA. 2005, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8147,51 +8147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generative Programming Approach To Developing DSL Compilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latry Fabien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8325,385 +8325,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devil : An IDL for Hardware Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Robust OSes for Appliances : A New Approach Based on Domain-Specific Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Consel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Porto Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mérillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-3977, INRIA. 2000</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3943, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072670v1</w:t>
+                <w:t xml:space="preserve">inria-00072707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Devil Language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Devil : An IDL for Hardware Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mérillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RT-0244, INRIA. 2000, pp.29</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-3977, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00069929v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Robust OSes for Appliances : A New Approach Based on Domain-Specific Languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Devil Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mérillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Consel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RT-0244, INRIA. 2000, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Porto Barreto</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">inria-00072707v1</w:t>
+                <w:t xml:space="preserve">inria-00069929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Verifiable Device Drivers: An Approach based on Domain-Specific Languages</w:t>
               </w:r>
@@ -8715,51 +8715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mérillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9074,51 +9074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1827" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubarak Zour&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3144582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641076v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon da Silva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bruneau-Queyreix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lacaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.2081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Charpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Morandat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyas Ben Hadj Yahia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-015-9419-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Solanki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939379" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-014-0152-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2012.2208617" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burgy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbruel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mendiboure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Formery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S65789.2025.00066" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03923712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pigaglio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Contiu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423211.3425667" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02398969v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST46399.2020.00026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408184v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3361525.3361546" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210424.3210432" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660522v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal G&#243;mez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inti Gonzalez-Herrera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2017.240" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800117v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leblond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59665-5_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182061v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_30" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Susan.Medina@enseirb-Matmeca.Fr Medina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081635" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2016.15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Blair" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Coulson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Elkhatib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834965.2834970" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287390v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362691" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745802.2745821" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdian Thung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Jiang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991335v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38541-4_13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809451v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Senna Tschudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2525528.2525536" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowei Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351686" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grace" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35170-9_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preston Rodrigues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2012.6294738" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30823-9_19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676636v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2090316.2090319" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25821-3_20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Albert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2010.167" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055279v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16955-7_14" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405911v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10445-9_2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411146v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissyand&#233; Tegawend&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Jouve" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ibrahim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mouel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350019v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196518v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Latry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254980" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196516v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350045v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350059v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caillot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350051v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Singaravelu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Yu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00350218v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;rillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marlet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Barreto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350206v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350215v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414682v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356998v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00140964v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070459v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070457v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latry Fabien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072490v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072670v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069929v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072707v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Porto Barreto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072849v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hansen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00814406v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubarak Zour&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3144582" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536908v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leveau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1827" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641076v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon da Silva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bruneau-Queyreix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lacaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.2081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Charpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Morandat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyas Ben Hadj Yahia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-015-9419-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Solanki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939379" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-014-0152-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2012.2208617" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burgy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbruel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mendiboure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Formery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S65789.2025.00066" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03923712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pigaglio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Contiu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423211.3425667" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02398969v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST46399.2020.00026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408184v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3361525.3361546" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210424.3210432" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182061v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_30" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leblond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59665-5_12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660522v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal G&#243;mez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inti Gonzalez-Herrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2017.240" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Susan.Medina@enseirb-Matmeca.Fr Medina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081635" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2016.15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Blair" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Coulson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Elkhatib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834965.2834970" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287390v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362691" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745802.2745821" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992274v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Jiang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809642v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdian Thung" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809451v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38541-4_13" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927070v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Senna Tschudin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2525528.2525536" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowei Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351686" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733296v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preston Rodrigues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2012.6294738" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991376v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grace" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35170-9_12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30823-9_19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676636v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2090316.2090319" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25821-3_20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055279v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16955-7_14" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Albert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2010.167" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411146v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissyand&#233; Tegawend&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405911v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10445-9_2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ibrahim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350019v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306007v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Jouve" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mouel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Latry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196518v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254980" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350045v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350059v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caillot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350051v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Singaravelu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Yu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00350218v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;rillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marlet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Barreto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350206v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350215v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414682v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356998v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00140964v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070459v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070457v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latry Fabien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072490v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072707v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Porto Barreto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072670v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069929v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072849v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hansen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00814406v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>