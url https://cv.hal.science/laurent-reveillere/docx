--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -2106,365 +2106,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polly: A Language-Based Approach for Custom Change Detection of Web Service Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+                <w:t xml:space="preserve">Benchmarking Cryptographic Schemes for Securing Public Cloud Storages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Contiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Service-Oriented Computing (ICSOC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-69035-3_30⟩</w:t>
+              <w:t xml:space="preserve">17th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Neuchâtel, Switzerland. pp.163-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59665-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182061v1</w:t>
+                <w:t xml:space="preserve">hal-01800117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Cryptographic Schemes for Securing Public Cloud Storages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Leblond</w:t>
+                <w:t xml:space="preserve">Density and Mobility-driven Evaluation of Broadcast Algorithms for MANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raziel Carvajal Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inti Gonzalez-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-59665-5_12⟩</w:t>
+              <w:t xml:space="preserve"> ICDCS 2017 - IEEE 37th International Conference on Distributed Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, ATLANTA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDCS.2017.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800117v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density and Mobility-driven Evaluation of Broadcast Algorithms for MANETs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+                <w:t xml:space="preserve">Polly: A Language-Based Approach for Custom Change Detection of Web Service Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyas Ben Hadj Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ICDCS 2017 - IEEE 37th International Conference on Distributed Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, ATLANTA, United States. </w:t>
+              <w:t xml:space="preserve">15th International Conference on Service-Oriented Computing (ICSOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Malaga, Spain. pp.430-444, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDCS.2017.240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-69035-3_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660522v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telecom Show Case: An Exhibition of Old Technology Useful for Students and Teachers</w:t>
               </w:r>
@@ -2584,64 +2584,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density and Mobility-driven Evaluation of Broadcast Algorithms for MANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raziel Carvajal Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inti Gonzalez-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2659,51 +2659,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 37th International Conference on Distributed Computing Systems (ICDCS), 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Atlanta, GA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDCS.2017.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663613v1</w:t>
@@ -3167,164 +3167,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Performance of Message Parsers for Embedded Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jigar Solanki</w:t>
+                <w:t xml:space="preserve">Orion: A Software Project Search Engine with Integrated Diverse Software Artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdian Thung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxiao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Applied Computing 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.1505</w:t>
+              <w:t xml:space="preserve">18th IEEE International Conference on Engineering of Complex Computer Systems (ICECSS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Singapore, Singapore. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806727v1</w:t>
+                <w:t xml:space="preserve">hal-00809642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Got issues? Who cares about it? A large scale investigation of issue trackers from GitHub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3346,137 +3346,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingxiao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 24th IEEE International Symposium on Software Reliability Engineering (ISSRE 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Pasadena, United States. pp.188-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orion: A Software Project Search Engine with Integrated Diverse Software Artifacts</w:t>
+                <w:t xml:space="preserve">Popularity, Interoperability, and Impact of Programming Languages in 100,000 Open Source Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdian Thung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3488,977 +3488,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lingxiao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Engineering of Complex Computer Systems (ICECSS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Singapore, Singapore. pp.1-4</w:t>
+              <w:t xml:space="preserve">37th Annual International Computer Software &amp; Applications Conference (COMPSAC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809642v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Popularity, Interoperability, and Impact of Programming Languages in 100,000 Open Source Projects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lingxiao Jiang</w:t>
+                <w:t xml:space="preserve">EZ: Towards Efficient Asynchronous Protocol Gateway Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual International Computer Software &amp; Applications Conference (COMPSAC 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Florence, Italy. pp.169-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38541-4_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809451v1</w:t>
+                <w:t xml:space="preserve">hal-00991335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EZ: Towards Efficient Asynchronous Protocol Gateway Construction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Floréal Morandat</w:t>
+                <w:t xml:space="preserve">Understanding the genetic makeup of Linux device drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Senna Tschudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxiao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lawall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLOS'13 - 7th Workshop on Programming Languages and Operating Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Nemacolin Woodlands Resort, Pennsylvania, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2525528.2525536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38541-4_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00991335v1</w:t>
+                <w:t xml:space="preserve">hal-00927070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the genetic makeup of Linux device drivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+                <w:t xml:space="preserve">Empirical Evaluation of Bug Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdian Thung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaowei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingxiao Jiang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Lawall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS'13 - 7th Workshop on Programming Languages and Operating Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th European Conference on Software Maintenance and Reengineering (CSMR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Genova, Italy. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2525528.2525536⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00927070v1</w:t>
+                <w:t xml:space="preserve">hal-00807272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Evaluation of Bug Linking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the Performance of Message Parsers for Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jigar Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Software Maintenance and Reengineering (CSMR 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Genova, Italy. pp.1-10</w:t>
+              <w:t xml:space="preserve">Symposium on Applied Computing 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.1505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807272v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosys: Automatic Generation of a Debugging Interface to the Linux Kernel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
+                <w:t xml:space="preserve">XTalk: A middleware for personalized service discovery in Future Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preston Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ait Chellouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Muller</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE/ACM International Conference on Automated Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2351676.2351686⟩</w:t>
+              <w:t xml:space="preserve">5th IEEE International Conference on Telecommunications and Multimedia (TEMU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Heraklion, Crete,, Greece. pp.83-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMU.2012.6294738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731064v1</w:t>
+                <w:t xml:space="preserve">hal-00733296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XTalk: A middleware for personalized service discovery in Future Internet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ait Chellouche</w:t>
+                <w:t xml:space="preserve">OverStar: An Open Approach to End-to-End Middleware Services in Systems of Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Négru</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Blair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Conference on Telecommunications and Multimedia (TEMU)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEMU.2012.6294738⟩</w:t>
+              <w:t xml:space="preserve">13th International Middleware Conference (MIDDLEWARE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Montreal, QC, Canada. pp.229-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35170-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733296v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OverStar: An Open Approach to End-to-End Middleware Services in Systems of Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+                <w:t xml:space="preserve">Diagnosys: Automatic Generation of a Debugging Interface to the Linux Kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gordon Blair</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia L. Lawall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Middleware Conference (MIDDLEWARE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Montreal, QC, Canada. pp.229-248, </w:t>
+              <w:t xml:space="preserve">27th IEEE/ACM International Conference on Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Essen, Germany. pp.60-69, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35170-9_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2351676.2351686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991376v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XTalk: A middleware for personalized service discovery in Future Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preston Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ait Chellouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4476,51 +4476,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telecommunications and Multimedia (TEMU), 2012 International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Chania, Greece. pp.Page(s): 83 - 88 E-ISBN : 978-1-4673-2779-4 Print ISBN: 978-1-4673-2780-0 INSPEC Accession Number: 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TEMU.2012.6294738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878339v1</w:t>
@@ -4531,51 +4531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZigZag: a Middleware for Service Discovery in Future Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preston Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4756,51 +4756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable And Interoperable Service Discovery For Future Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preston Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4886,51 +4886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starlink: runtime interoperability between heterogeneous middleware protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4981,51 +4981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Interoperability Gap: Overcoming Combined Application and Middleware Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5079,1242 +5079,1242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap between Legacy Services and Web Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UbiPAN: A Bluetooth Extended Personal Area Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Middleware 2010 - ACM/IFIP/USENIX 11th International Middleware Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16955-7_14⟩</w:t>
+              <w:t xml:space="preserve">The 4th International Workshop on Intelligent, Mobile and Internet Services in Ubiquitous Computing(IMIS 2010) colocated with the International Conference on Complex, Intelligent and Software Intensive Systems (CISIS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Cracovie, Poland. pp.774-778, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISIS.2010.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055279v1</w:t>
+                <w:t xml:space="preserve">hal-00459055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UbiPAN: A Bluetooth Extended Personal Area Network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging the Gap between Legacy Services and Web Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia L. Lawall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Workshop on Intelligent, Mobile and Internet Services in Ubiquitous Computing(IMIS 2010) colocated with the International Conference on Complex, Intelligent and Software Intensive Systems (CISIS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Cracovie, Poland. pp.774-778, </w:t>
+              <w:t xml:space="preserve">Middleware 2010 - ACM/IFIP/USENIX 11th International Middleware Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bangalore, India. pp.273-292, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CISIS.2010.167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16955-7_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459055v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UbiGate: A Gateway to Transform Discovery Information into Presence Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bissyandé Tegawendé</w:t>
+                <w:t xml:space="preserve">Automatic Generation of Network Protocol Gateways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lawall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ACM International Workshop on Services Integration in Pervasive Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Middleware 2009 - 10th International Middleware Conference ACM/IFIP/USENIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Urbana Champaign, Illinois, United States. pp.21-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10445-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411146v1</w:t>
+                <w:t xml:space="preserve">hal-00405911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation of Network Protocol Gateways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UbiGate: A Gateway to Transform Discovery Information into Presence Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bissyandé Tegawendé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Middleware 2009 - 10th International Middleware Conference ACM/IFIP/USENIX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th ACM International Workshop on Services Integration in Pervasive Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, London, United Kingdom. pp.NC</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405911v1</w:t>
+                <w:t xml:space="preserve">hal-00411146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stepwise Approach to Developing Languages for SIP Telephony Service Creation</w:t>
+                <w:t xml:space="preserve">Building Home Monitoring Applications: From Design to Implementation into The Amigo Middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Palix</w:t>
+                <w:t xml:space="preserve">W. Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Lawall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPTComm '07: Proceedings of the 1st international conference on Principles, systems and applications of IP telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, New York City, United States. pp.79-88</w:t>
+              <w:t xml:space="preserve">Proceedings of The Second International Conference on Pervasive Computing and Applications (ICPCA'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00196520v1</w:t>
+                <w:t xml:space="preserve">inria-00350032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Home Monitoring Applications: From Design to Implementation into The Amigo Middleware</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noha Ibrahim</w:t>
+                <w:t xml:space="preserve">A Language-Based Approach for Improving the Robustness of Network Application Protocol Implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Consel</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lawall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The Second International Conference on Pervasive Computing and Applications (ICPCA'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">26th IEEE International Symposium on Reliable Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00350032v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00350019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Language-Based Approach for Improving the Robustness of Network Application Protocol Implementations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Burgy</w:t>
+                <w:t xml:space="preserve">Building Home Monitoring Applications: From Design to Implementation into The Amigo Middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Muller</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Symposium on Reliable Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, beijing, China</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Applications (ICPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, United Kingdom. pp.231-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00350019v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Home Monitoring Applications: From Design to Implementation into The Amigo Middleware</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noha Ibrahim</w:t>
+                <w:t xml:space="preserve">A Stepwise Approach to Developing Languages for SIP Telephony Service Creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lawall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Applications (ICPCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, United Kingdom. pp.231-236</w:t>
+              <w:t xml:space="preserve">IPTComm '07: Proceedings of the 1st international conference on Principles, systems and applications of IP telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, New York City, United States. pp.79-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306007v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00196520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Level, Open-Ended Architecture For SIP-based Services</w:t>
+                <w:t xml:space="preserve">Language Technology for Internet-Telephony Service Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lawall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the tenth International Conference on Intelligence in service delivery Networks (ICIN 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Istanbul, Turkey. pp.1795-1800, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2006.254980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00196516v1</w:t>
+                <w:t xml:space="preserve">inria-00196518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language Technology for Internet-Telephony Service Creation</w:t>
+                <w:t xml:space="preserve">A High-Level, Open-Ended Architecture For SIP-based Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the tenth International Conference on Intelligence in service delivery Networks (ICIN 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.364-365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2006.254980⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00196518v1</w:t>
+                <w:t xml:space="preserve">inria-00196516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generative Programming Approach To Developing DSL Compilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6404,51 +6404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6499,51 +6499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A programmable client-server model: Robust extensibility via DSLs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6581,51 +6581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spidle: A DSL approach to specifying streaming application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6814,51 +6814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mérillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6935,51 +6935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mérillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7043,51 +7043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards robust OSes for appliances: A new approach based on Domain-Specific Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7200,77 +7200,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telephony over ip: Experience and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7308,51 +7308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DSL Paradigm for Domains of Services: A Study of Communication Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7435,77 +7435,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de routage pour un système de téléphonie sur IP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7549,77 +7549,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d'interconnexion d'un système d'informations d'entreprise(s) à un serveur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8038,90 +8038,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telephony Software Engineering: A Domain-Specific Language Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia L. Lawall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5548, INRIA. 2005, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8147,51 +8147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generative Programming Approach To Developing DSL Compilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latry Fabien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8325,205 +8325,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Robust OSes for Appliances : A New Approach Based on Domain-Specific Languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Devil Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mérillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Consel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-3943, INRIA. 2000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RT-0244, INRIA. 2000, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072707v1</w:t>
+                <w:t xml:space="preserve">inria-00069929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devil : An IDL for Hardware Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mérillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8535,175 +8531,179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3977, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Devil Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+                <w:t xml:space="preserve">Towards Robust OSes for Appliances : A New Approach Based on Domain-Specific Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Consel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Porto Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mérillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RT-0244, INRIA. 2000, pp.29</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3943, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00069929v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Verifiable Device Drivers: An Approach based on Domain-Specific Languages</w:t>
               </w:r>
@@ -8715,51 +8715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mérillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9074,51 +9074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubarak Zour&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3144582" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536908v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leveau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1827" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641076v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon da Silva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bruneau-Queyreix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lacaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.2081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Charpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Morandat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyas Ben Hadj Yahia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-015-9419-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Solanki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939379" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-014-0152-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2012.2208617" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burgy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbruel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mendiboure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Formery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S65789.2025.00066" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03923712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pigaglio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Contiu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423211.3425667" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02398969v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST46399.2020.00026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408184v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3361525.3361546" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210424.3210432" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182061v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_30" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leblond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59665-5_12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660522v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal G&#243;mez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inti Gonzalez-Herrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2017.240" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Susan.Medina@enseirb-Matmeca.Fr Medina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081635" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2016.15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Blair" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Coulson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Elkhatib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834965.2834970" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287390v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362691" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745802.2745821" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992274v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Jiang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809642v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdian Thung" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809451v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38541-4_13" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927070v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Senna Tschudin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2525528.2525536" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowei Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351686" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733296v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preston Rodrigues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2012.6294738" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991376v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grace" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35170-9_12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30823-9_19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676636v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2090316.2090319" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25821-3_20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055279v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16955-7_14" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Albert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2010.167" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411146v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissyand&#233; Tegawend&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405911v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10445-9_2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ibrahim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350019v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306007v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Jouve" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mouel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Latry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196518v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254980" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350045v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350059v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caillot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350051v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Singaravelu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Yu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00350218v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;rillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marlet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Barreto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350206v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350215v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414682v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356998v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00140964v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070459v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070457v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latry Fabien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072490v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072707v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Porto Barreto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072670v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069929v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072849v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hansen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00814406v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubarak Zour&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3144582" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536908v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leveau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1827" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641076v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon da Silva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bruneau-Queyreix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lacaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.2081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Charpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Morandat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyas Ben Hadj Yahia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-015-9419-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Solanki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939379" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-014-0152-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2012.2208617" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burgy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbruel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mendiboure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Formery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S65789.2025.00066" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03923712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pigaglio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Contiu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423211.3425667" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02398969v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST46399.2020.00026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408184v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3361525.3361546" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210424.3210432" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leblond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59665-5_12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660522v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal G&#243;mez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inti Gonzalez-Herrera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2017.240" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182061v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_30" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Susan.Medina@enseirb-Matmeca.Fr Medina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081635" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2016.15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Blair" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Coulson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Elkhatib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834965.2834970" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287390v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362691" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745802.2745821" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdian Thung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Jiang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991335v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38541-4_13" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Senna Tschudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2525528.2525536" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowei Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preston Rodrigues" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2012.6294738" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991376v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grace" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35170-9_12" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351686" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30823-9_19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676636v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2090316.2090319" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25821-3_20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Albert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2010.167" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055279v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16955-7_14" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405911v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10445-9_2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411146v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissyand&#233; Tegawend&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350032v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouve" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ibrahim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350019v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306007v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Jouve" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mouel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196518v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Latry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254980" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196516v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350045v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350059v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caillot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350051v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Singaravelu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Yu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00350218v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;rillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marlet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Barreto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350206v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350215v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414682v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356998v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00140964v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070459v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070457v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latry Fabien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072490v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072670v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072707v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Porto Barreto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072849v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hansen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00814406v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>