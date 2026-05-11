--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -3472,281 +3472,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse structurale et idées politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association française des historiens des idées politiques. Colloque (24 ; 2015 ; Dijon). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensée politique et famille : actes du colloque international de Dijon, 21-22 mai 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-46, 2016, Collection d'histoire des idées politiques, 978-2-7314-1023-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le dédoublement du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Reverso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Jan; Pierre Mouzet; Véronique Tellier-Cayrol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur du professeur Jean Rossetto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LGDJ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.319-333, 2016, Mélanges, 978-2-275-04685-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit naturel et pensée politique : l’obligation alimentaire au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Reverso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux confins du droit. Hommage amical à Xavier Martin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faculté de droit et des sciences sociales de Poitiers; LGDJ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.361-376, 2016, Mélanges, 979-10-90426-47-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261781v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03263356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quoi bon enseigner l’Histoire des Idées Politiques dans les Facultés de Droit ?</w:t>
               </w:r>
@@ -5793,1407 +5793,1407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La protection constitutionnelle du droit de propriété dans les constitutions italiennes de 1848-1849</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection constitutionnelle du droit de propriété en France, en Italie et en Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Équipe méditerranéenne de recherche juridique - EA 7311, Jan 2015, Corte, France. pp.13-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Turquie, le droit islamique et la liberté religieuse au miroir de la Cour Européenne des Droits de l’Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Research Meeting in Business and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pensée politique et religion chez Cicéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Reverso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de l’AFHIP (15 ; 2016 ; Aix-en-Provence)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Aix-en-Provence, France. pp.31-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Équipe méditerranéenne de recherche juridique - EA 7311, Jan 2015, Corte, France. pp.13-42</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse structurale et idées politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensée politique et famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française des historiens des idées politiques. Colloque (24 ; 2015 ; Dijon), May 2015, Aix-en-Provence, France. pp.29-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nice, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un avocat en temps de Guerre civile : Cicéron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les avocats en temps de guerre. Représentation d’une profession face à la crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Équipe de Recherche sur les Mutations de l'Europe et de ses Sociétés, Dec 2014, Nice, France. pp.93-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Équipe de Recherche sur les Mutations de l'Europe et de ses Sociétés, Dec 2014, Nice, France. pp.93-116</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La notion d’Homo Sacer est-elle à l’origine du droit pénal de l’ennemi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit pénal et politique de l’ennemi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de droit privé et public des obligations et de la consommation (CDPPOC), Dec 2013, Chambéry, France. pp.287-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association française des historiens des idées politiques. Colloque (24 ; 2015 ; Dijon), May 2015, Aix-en-Provence, France. pp.29-46</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le terroriste est-il une personne ? Droit romain, droit naturel, droit positif, droit pénal de l’ennemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lutter contre le terrorisme aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Européen de Recherche sur le Droit des Accidents Collectifs et des Catastrophes (Mulhouse, Colmar), Mar 2015, Mulhouse, France. pp.27-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de droit privé et public des obligations et de la consommation (CDPPOC), Dec 2013, Chambéry, France. pp.287-296</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama et perspectives de la recherche doctorale en histoire du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'histoire du droit en France : nouvelles tendances, nouveaux territoires : Journée d'étude de l'Association des Historiens des Facultés de Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des historiens des facultés de droit (France), 2013, Versailles, France. pp.559-569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre Européen de Recherche sur le Droit des Accidents Collectifs et des Catastrophes (Mulhouse, Colmar), Mar 2015, Mulhouse, France. pp.27-46</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Marx et la République romaine de 1849</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Celebrazione della Repubblica Romana e del Battaglione Universitario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Roma-La Sapienza, Apr 2014, Firenze, France. pp.244-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association des historiens des facultés de droit (France), 2013, Versailles, France. pp.559-569</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice aux mains du peuple dans les premiers siècles de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice et État Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française des historiens des idées politiques, Sep 2013, Aix-en-Provence, France. pp.23-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Università di Roma-La Sapienza, Apr 2014, Firenze, France. pp.244-261</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La morale source de la religion laïque sous la IIIe République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morale et laïcité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire sociopolitique du diocèse de Fréjus-Toulon, Feb 2014, Toulon, France. pp.37-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association française des historiens des idées politiques, Sep 2013, Aix-en-Provence, France. pp.23-44</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objets sacrés gages de l’imperium romain (pignora imperii Romani)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires des origines et stratégies de légitimation du pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées lyonnaises d'histoire du droit (2 ; 2013; Lyon), Dec 2013, Lyon, France. pp.31-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire sociopolitique du diocèse de Fréjus-Toulon, Feb 2014, Toulon, France. pp.37-60</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cicéron était-il réformateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dynamique du changement politique et juridique : la réforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études et de recherches d'histoire des idées et des institutions politiques (Aix-en-Provence), May 2012, Tours, France. pp.9-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études et de recherches d'histoire des idées et des institutions politiques (Aix-en-Provence), May 2012, Tours, France. pp.9-26</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre la « gravitation liberticide » face à la « division du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imprimer Rousseau, le droit et l'histoire des institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Genève, France. pp.227-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Journées lyonnaises d'histoire du droit (2 ; 2013; Lyon), Dec 2013, Lyon, France. pp.31-61</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle constitutionnel anglais et problématique de la représentation chez Joseph de Maistre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'influence politique et juridique de l'Angleterre en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française des Historiens des Idées Politiques, Sep 2010, Aix-en-Provence, France. pp.237-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Genève, France. pp.227-300</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exigence d’une codification du droit matrimonial à la fin de l’Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Société d’Histoire du Droit-Codifications et compilations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Histoire du Droit-Codifications et compilations, May 2012, Salzburg, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Française des Historiens des Idées Politiques, Sep 2010, Aix-en-Provence, France. pp.237-265</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tocqueville, le droit romain et la décentralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutions, Républiques, Mémoires : 1849 entre Rome et la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'études sur la réforme administrative et la décentralisation (LERAD); lnstitut de recherches historiques du Septentrion (IRHIS); l'Università degli studi La Sapienza di Roma, May 2009, Tours, France. pp.151-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Histoire du Droit-Codifications et compilations, May 2012, Salzburg, Autriche</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tocqueville et la République romaine de 1849</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLVII Anniversario della Repubblica romana del 1849</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Rome, France. pp.299-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'études sur la réforme administrative et la décentralisation (LERAD); lnstitut de recherches historiques du Septentrion (IRHIS); l'Università degli studi La Sapienza di Roma, May 2009, Tours, France. pp.151-173</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction subversive du pessimisme contractuel chez Cesare Beccaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'idée contractuelle dans l'histoire de la pensée politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études et de recherches d'histoire des idées et des institutions politiques (Aix-en-Provence, Bouches-du-Rhône), Sep 2007, Aix-en-Provence, France. pp.297-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Rome, France. pp.299-325</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réformes du commerce et des corporations en Lombardie au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des Journées internationales de la Société d'Histoire du Droit, Dijon 2007 : le droit, les affaires et l'argent, célébration du bicentenaire du Code de commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'histoire du droit (SHD); Faculté de droit et de science politique de Dijon; Centre Georges Chevrier de l'université de Bourgogne UMR CNRS 5605, May 2007, Dijon, France. pp.317-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260546v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03262349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les libertés locales dans les Considérations sur le gouvernement de Pologne de Jean-Jacques Rousseau</w:t>
               </w:r>
@@ -7752,51 +7752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0EA18ED"/>
+    <w:nsid w:val="AEBCF0D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7983,51 +7983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-reverso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075585634" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/255440" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000042394483" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079750v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schneider" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reverso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lebeurre-Koenig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645078v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Agresti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Quinio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quastana Fran&#231;ois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l-epitoge.com/2019/12/15/des-racines-du-droit-des-contentieux-melanges-en-lhonneur-du-professeur-jean-louis-mestre/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deharbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ortolani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/histoire-des-idees-politiques-9782759033157.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangelo Catalano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_republique_romaine_de_1849_et_la_france-9782296051089-25678.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/lumieres-juristes-publicistes-lombards-au-xviiie-siecle-influence-francaise-specificite" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583233v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buzat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_implications_de_la_france_pendant_la_guerre_iran_irak_antoine_buzat-9782343234656-70121.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/sacre-et-responsabilite" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262494v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/education-citoyens-education-gouvernants" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/memoires-des-origines-et-strategies-de-legitimation-du-pouvoir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Ferri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Fiocca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lerma.it/libro/9788891318275" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.memoiredudroit.fr/index.php?&amp;amp;page=detail&amp;amp;cat=detail&amp;amp;reflivre=3917&amp;amp;offsetpage=1&amp;amp;nblivres=2&amp;amp;motsimplysearch=Santolini&amp;amp;previouscat=simplysearch&amp;amp;previouspage=simplysearch&amp;amp;offsetlivre=0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262463v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_aspects_politico_juridiques_de_la_domination_de_l_epoque_moderne_a_l_epoque_contemporaine-9782343215037-67511.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/pensee-politique-propriete" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php?option=com_booklibrary&amp;amp;task=view&amp;amp;id=931&amp;amp;Itemid=9&amp;amp;catid=0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263261v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-jean-rossetto-9782275046853.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261781v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/aux-confins-du-droit-9791090426474.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/pensee-politique-famille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.memoiredudroit.fr/index.php?&amp;amp;page=detail&amp;amp;cat=detail&amp;amp;reflivre=3918&amp;amp;offsetpage=1&amp;amp;nblivres=1&amp;amp;motsimplysearch=Ganzin&amp;amp;previouscat=simplysearch&amp;amp;previouspage=simplysearch&amp;amp;offsetlivre=0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262245v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Entreprise/Livre/etudes-offertes-a-jean-louis-harouel-liber-amicorum-9791090429598/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-histoire-du-droit-en-france-nouvelles-tendances-nouveaux-territoires.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/union-europeenne-et-mercosul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261129v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schulthess.com/verlag/detail/ISBN-9783725568338/Dufour-Alfred-Hrsg.-Quastana-Francois-Hrsg.-monnier-Victor-Hrsg./Rousseau-le-droit-et-lhistoire-des-institutions?bpmtoken=" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/dynamique-du-changement-politique-juridique-reforme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261237v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/linfluence-politique-juridique-langleterre-europe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260121v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-constitutions_republiques_memoires_1849_entre_rome_et_la_france_laurent_reverso-9782296546226-33946.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264413v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/six-siecles-de-droit-a-aix-1409-2009-9782731406726.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260565v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histoiredroit.u-bourgogne.fr/publications/tome65/tome65.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262362v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/lidee-contractuelle-lhistoire-pensee-politique" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/representations-du-droit-romain-europe-aux-temps-modernes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-grands-juristes-9782731404784.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/droit-civil-droits" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-fondations_et_naissances_des_droits_de_l_homme_l_odyssee_des_droits_de_l_homme_jerome_ferrand_hugues_petit-9782747557023-15982.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261390v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-juger_les_politiques_nouvelles_reflexions_sur_la_responsabilite_des_dirigeants_publics_jean_jacques_sueur-9782747504386-9987.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263896v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262493v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262453v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259675v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261460v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259981v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263610v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263438v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262280v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262188v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264297v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263609v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263986v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263703v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262531v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261137v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261196v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261810v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260115v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260546v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262349v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261287v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261345v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260778v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261837v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263810v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263852v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261397v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-reverso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075585634" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/255440" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000042394483" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079750v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schneider" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reverso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lebeurre-Koenig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645078v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Agresti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Quinio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quastana Fran&#231;ois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l-epitoge.com/2019/12/15/des-racines-du-droit-des-contentieux-melanges-en-lhonneur-du-professeur-jean-louis-mestre/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deharbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ortolani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/histoire-des-idees-politiques-9782759033157.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangelo Catalano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_republique_romaine_de_1849_et_la_france-9782296051089-25678.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/lumieres-juristes-publicistes-lombards-au-xviiie-siecle-influence-francaise-specificite" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583233v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buzat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_implications_de_la_france_pendant_la_guerre_iran_irak_antoine_buzat-9782343234656-70121.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/sacre-et-responsabilite" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262494v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/education-citoyens-education-gouvernants" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/memoires-des-origines-et-strategies-de-legitimation-du-pouvoir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Ferri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Fiocca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lerma.it/libro/9788891318275" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.memoiredudroit.fr/index.php?&amp;amp;page=detail&amp;amp;cat=detail&amp;amp;reflivre=3917&amp;amp;offsetpage=1&amp;amp;nblivres=2&amp;amp;motsimplysearch=Santolini&amp;amp;previouscat=simplysearch&amp;amp;previouspage=simplysearch&amp;amp;offsetlivre=0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262463v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_aspects_politico_juridiques_de_la_domination_de_l_epoque_moderne_a_l_epoque_contemporaine-9782343215037-67511.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/pensee-politique-propriete" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php?option=com_booklibrary&amp;amp;task=view&amp;amp;id=931&amp;amp;Itemid=9&amp;amp;catid=0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263356v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/pensee-politique-famille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-jean-rossetto-9782275046853.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/aux-confins-du-droit-9791090426474.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.memoiredudroit.fr/index.php?&amp;amp;page=detail&amp;amp;cat=detail&amp;amp;reflivre=3918&amp;amp;offsetpage=1&amp;amp;nblivres=1&amp;amp;motsimplysearch=Ganzin&amp;amp;previouscat=simplysearch&amp;amp;previouspage=simplysearch&amp;amp;offsetlivre=0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262245v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Entreprise/Livre/etudes-offertes-a-jean-louis-harouel-liber-amicorum-9791090429598/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-histoire-du-droit-en-france-nouvelles-tendances-nouveaux-territoires.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/union-europeenne-et-mercosul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261129v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schulthess.com/verlag/detail/ISBN-9783725568338/Dufour-Alfred-Hrsg.-Quastana-Francois-Hrsg.-monnier-Victor-Hrsg./Rousseau-le-droit-et-lhistoire-des-institutions?bpmtoken=" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/dynamique-du-changement-politique-juridique-reforme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261237v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/linfluence-politique-juridique-langleterre-europe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260121v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-constitutions_republiques_memoires_1849_entre_rome_et_la_france_laurent_reverso-9782296546226-33946.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264413v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/six-siecles-de-droit-a-aix-1409-2009-9782731406726.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260565v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histoiredroit.u-bourgogne.fr/publications/tome65/tome65.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262362v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/lidee-contractuelle-lhistoire-pensee-politique" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/representations-du-droit-romain-europe-aux-temps-modernes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-grands-juristes-9782731404784.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/droit-civil-droits" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-fondations_et_naissances_des_droits_de_l_homme_l_odyssee_des_droits_de_l_homme_jerome_ferrand_hugues_petit-9782747557023-15982.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261390v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-juger_les_politiques_nouvelles_reflexions_sur_la_responsabilite_des_dirigeants_publics_jean_jacques_sueur-9782747504386-9987.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263896v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262493v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262453v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259675v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261460v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263610v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263438v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262280v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262188v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264297v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263609v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263986v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262531v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261137v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261196v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261810v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260115v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262349v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260546v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261287v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261345v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260778v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261837v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263810v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263852v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261397v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>