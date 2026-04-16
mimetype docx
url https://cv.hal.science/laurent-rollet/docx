--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -1349,177 +1349,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aline Boutroux. Vingt ans de ma vie, simple vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Rollet. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.360, 2012, Histoire des sciences, 9782705682781</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00767960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les uns et les autres... Biographies et prosopographies en histoire des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Lorraine, pp.630, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00767956v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00767960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science et Méthode. Edition revue et augmentée de l'ouvrage publié par Henri Poincaré en 1908, par Laurent Rollet (Ed.)</w:t>
               </w:r>
@@ -2125,50 +2125,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étudier les acteurs des mathématiques aux 19e et 20e siècles : constitution et valorisation de corpus prosopographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuel Rebuschi; Christophe Benzitoun. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN-Editions universitaires de Lorraine, pp.249-272, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Organiser la reprise en main des institutions scientifiques internationales : le Bureau des longitudes en 1919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2181,73 +2254,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martina Schiavon; Laurent Rollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bureau des longitudes au prisme de ses procès-verbaux (1795-1932)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.263-313, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques d'une offre locale d'enseignement : le cas des mathématiques à Metz (1750-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2267,73 +2340,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renaud d'Enfert; Virginie Fonteneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'offre locale d'enseignement scientifique et technique. Approches disciplinaires (XVIIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN - Éditions universitaires de Lorraine, pp.51-77, 2020, 978-2-8143-0550-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les procès-verbaux du Bureau des longitudes : un patrimoine numérisé (1795-1932)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2366,3409 +2439,3336 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuel Rebuschi; Christophe Benzitoun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN-Editions universitaires de Lorraine, pp.185-203, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Manuel Rebuschi; Christophe Benzitoun. </w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire du Bureau des longitudes (1795-1932) – Introduction du livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Rollet; Martina Schiavon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUN-Editions universitaires de Lorraine, pp.249-272, 2020</w:t>
+              <w:t xml:space="preserve">Pour une histoire du Bureau des longitudes (1795-1932)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.11-22, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le voyage de Poincaré en Norvège et en Suède (1878)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma chère maman : les lettres de jeunesse d’Henri Poincaré (1873-1878)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La correspondance de jeunesse d’Henri Poincaré : les années de formation, de l’École polytechnique à l’École des mines (1873-1878)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Birkhäuser, pp.LXIII‑LXIX, 2017, 978-3319559582</w:t>
+              <w:t xml:space="preserve">, Birkhäuser, pp.IX-LIV, 2017, 978-3319559582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Ma chère maman : les lettres de jeunesse d’Henri Poincaré (1873-1878)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction – Metz, un cas d’écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Bruneau;Laurent Rollet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathématiques et mathématiciens à Metz (1750-1870) : dynamiques de recherche et d’enseignement dans un espace local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.7-25, 2017, 978-2814303317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignants de mathématiques du lycée de Metz (1804-1870)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Bruneau; Laurent Rollet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathématiques et mathématiciens à Metz (1750-1870)  : dynamiques de recherche et d’enseignement dans un espace local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.231-302, 2017, 978-2814303317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage de Poincaré en Norvège et en Suède (1878)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La correspondance de jeunesse d’Henri Poincaré : les années de formation, de l’École polytechnique à l’École des mines (1873-1878)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Birkhäuser, pp.IX-LIV, 2017, 978-3319559582</w:t>
+              <w:t xml:space="preserve">, Birkhäuser, pp.LXIII‑LXIX, 2017, 978-3319559582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction – Metz, un cas d’écoles</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Blaise (1872-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...245 lines deleted...]
-              <w:t xml:space="preserve">Laurent Rollet; Françoise Birck; Etienne Bolmont; Françoise Birck. </w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Cussenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-EDULOR, pp.390-394, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.121-124, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994334v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rollet</w:t>
+                <w:t xml:space="preserve">hal-02922963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Banos (1880-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Bolmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-EDULOR, pp.96-101, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.103-104, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Monal (1865-1928)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994342v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rollet</w:t>
+                <w:t xml:space="preserve">Jean-René Cussenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Rollet; Françoise Birck; Jean-René Cussenot; Etienne Bolmont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Edition universitaires de Lorraine, pp.93-96, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, Pun-Éditions universitaires de Lorraine, pp.415-416, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Fabien Knittel</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Tannenberg (1860-1937)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.369-370, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-EDULOR, pp.511-515, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923232v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Grandeau (1834-1911)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Knittel</w:t>
+                <w:t xml:space="preserve">Charles Millot (1847-1933)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.260-266, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.404-406, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923230v1</w:t>
+                <w:t xml:space="preserve">hal-02923440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Grandeau (1857-1897)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Knittel</w:t>
+                <w:t xml:space="preserve">Jules Danis (1867-1934)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.259-260, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.187-190, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923226v1</w:t>
+                <w:t xml:space="preserve">hal-02924151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Patient (1861-1921)</w:t>
+                <w:t xml:space="preserve">Maurice Bouin (1873-1954)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.450-451, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-EDULOR, pp.133-139, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923359v1</w:t>
+                <w:t xml:space="preserve">hal-02994350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Bloch (1848-1925)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rollet</w:t>
+                <w:t xml:space="preserve">Les vies savantes d’Henri Poincaré (1854-1912)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Jérôme Lamy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vies savantes d’Henri Poincaré (1854-1912)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CTHS, pp.365-391, 2016, 978-2735508471</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Sokolowski (1872-1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Cussenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.126-128, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.503, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Léopold Sokolowski (1872-1951)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Grandeau (1857-1897)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Cussenot</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.503, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.259-260, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Authelin (1872-1903)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Cussenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Bolmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Françoise Birck; Jean-René Cussenot; Etienne Bolmont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pun-Éditions universitaires de Lorraine, pp.90-91, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Simon (1880-1922)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.500-502, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Adell; Jérôme Lamy. </w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Patient (1861-1921)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les vies savantes d’Henri Poincaré (1854-1912)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du CTHS, pp.365-391, 2016, 978-2735508471</w:t>
+              <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.450-451, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Bloch (1848-1925)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.126-128, 2016, 978-2814302990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Grandeau (1834-1911)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.260-266, 2016, 978-2814302990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nicolas (1871-1917)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts : Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN-EDULOR, pp.433-434, 2016, 281430299X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Maurice Bouin (1873-1954)</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Carillon (1871-1919)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-EDULOR, pp.133-139, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.158, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rollet</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Floquet (1847-1920)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.404-406, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.224-229, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jules Danis (1867-1934)</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Joachim (1871-1961)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.187-190, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.325-327, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Michot (1859-1922)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Jean-René Cussenot; Françoise Birck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.158, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, Pun-Editions universitaires de Lorraine, pp.397, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gaston Floquet (1847-1920)</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Perrin (1864-1959)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Cussenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.224-229, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.455-456, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rollet</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thiry (1868-1928)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Cussenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.325-327, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.520-521, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ernest Michot (1859-1922)</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Marange (1858-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Jean-René Cussenot; Françoise Birck. </w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pun-Editions universitaires de Lorraine, pp.397, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.369-370, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Paul Perrin (1864-1959)</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dagobert Bach (1813-1885)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Cussenot</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.455-456, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Edition universitaires de Lorraine, pp.93-96, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Cussenot</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Bailly (1871-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.520-521, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-EDULOR, pp.96-101, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mercier (1879-1954)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Rollet; Françoise Birck; Etienne Bolmont; Françoise Birck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.372-379, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-EDULOR, pp.390-394, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Stock (1863-1934)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.508-511, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rollet</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Mathieu (1835-1890)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Bolmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-EDULOR, pp.229-231, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.372-379, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Louis Eugène Larocque (1838-1910)</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Floquet (1882-1910)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-EDULOR, pp.350-354, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-EDULOR, pp.229-231, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Robert Baudelot (1873-1957)</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Eugène Larocque (1838-1910)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.108-109, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-EDULOR, pp.350-354, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Georges Vaudeville (1877-1926)</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudelot (1873-1957)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.529-531, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.108-109, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mélin (1818-1876)</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Vaudeville (1877-1926)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.388-390, 2016</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.529-531, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Étienne Bolmont</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mélin (1818-1876)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.181-186, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.388-390, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pourquoi et comment écrire un dictionnaire de la Faculté des sciences de Nancy ?</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Bertrand (1873-1949)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Bolmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
+              <w:t xml:space="preserve">Laurent Rollet; Françoise Birck; Jean-René Cussenot; Etienne Bolmont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.57-78, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, Pun-Editions Universitaires de Lorraine, pp.113-114, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ernest Bertrand (1873-1949)</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Cuénot (1866-1951)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Bolmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Rollet; Françoise Birck; Jean-René Cussenot; Etienne Bolmont. </w:t>
+              <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pun-Editions Universitaires de Lorraine, pp.113-114, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.181-186, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rollet</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment écrire un dictionnaire de la Faculté des sciences de Nancy ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Bolmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-EDULOR, pp.511-515, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.57-78, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">hal-02922828v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Faculté des sciences de Nancy dans le processus de constitution d'universités régionales (1854-1918)</w:t>
               </w:r>
@@ -5853,51 +5853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematics and Mathematicians in Nancy during World War I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Goldstein &amp; David Aubin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A War of Guns and mathematics, Mathematics and Mathematicians around WW1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, London Mathematical Society/American Mathematical Society, pp.351-369, 2014</w:t>
@@ -6002,242 +6002,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Définir, classer, compter : biographie et prosopographie en histoire des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Rollet &amp; Philippe Nabonnand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Uns et les Autres – Biographies et prosopographies en histoire des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy - Editions de l'université de Lorraine, 2012, Collection « Histoire des institutions scientifiques »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éditer la correspondance d'Henri Poincaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Henryot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'historien face au manuscrit: Du parchemin à la bibliothèque numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse universitaire de Louvain, 2012, 978-2-87463-213-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Définir, classer, compter : biographie et prosopographie en histoire des sciences</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditer la correspondance de Henri Poincaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Henryot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'historien face au manuscrit, du parchemin à la bibliothèque numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.285-304, 2012</w:t>
@@ -6421,51 +6421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carrière du mathématicien Gaston Floquet à Nancy : le choix de l'Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renaud d'Enfert et Virginie Fonteneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces de l'enseignement scientifique et technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.137-151, 2011</w:t>
@@ -6733,319 +6733,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les recherches sur l'histoire du pôle scientifique nancéien : de la valorisation à la préservation du patrimoine universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Antoine Gérard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les collections scientifiques des universités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.123-148, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À la recherche des archives de l'enseignement supérieur à Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Jeanne Choffel-Mailfert, Laurent Rollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire et culture matérielle de l'université : valorisation, sauvegarde, recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.121-136, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Pierre-Antoine Gérard. </w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une science sans frontières ? Le répertoire bibliographique des sciences mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Hert, Marcel-Paul Cavallier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les collections scientifiques des universités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.123-148, 2008</w:t>
+              <w:t xml:space="preserve">Des sciences et des frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Modulaires Européennes, pp.255-282, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00563429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ENSIC et ses partenaires industriels : le prisme de la Fondation scientifique des Industries chimiques (1920-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet &amp; Marie-Jeanne Choffel-Mailfert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux origines d'un pôle scientifique : faculté des sciences et écoles d'ingénieurs à Nancy du Second Empire aux années 1960</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.232-280, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137848v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00563429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La correspondance entre Henri Poincaré et Auguste Calinon</w:t>
               </w:r>
@@ -7825,51 +7825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ambitions parisiennes déçues d’Émile Mathieu (1835-1890)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7923,1804 +7923,1804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un journal pour les mathématiques spéciales : les Nouvelles annales de mathématiques (1842-­‐1927)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Union des Professeurs de Spéciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86, pp.5-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une lettre d’Henri Poincaré à sa mère sur les débats parlementaires (1873)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/rz6q-2261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60868/rz6q-2261⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05547231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il y a cent ans : Henri Poincaré (1854-­‐1912)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Union des Professeurs de Spéciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 86, pp.5-18</w:t>
+              <w:t xml:space="preserve">Le Pays lorrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93, pp.317-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Louise Poulain d’Andecy, épouse Poincaré (1857-1934)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société des Amis de la Bibliothèque de l'Ecole polytechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Numéro spécial "Henri Poincaré, le centenaire", 51, pp.18-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une biographie d'Henri Poincaré. Le problème des sources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 133, pp.78-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Poincaré et la bibliographie mathématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangente Sup</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Henri Poincaré le dernier savant universel, pp.66-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génie et névropathie : le cas d'Henri Poincaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quadratures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, numéro spécial "Henri Poincaré", pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00767932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génie et névropathie: le cas d’Henri Poincaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60868/jqzh-rh43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rollet</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Nouvelles annales de mathématiques : journal des candidats aux Écoles polytechnique et normale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pays lorrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 93, pp.317-324</w:t>
+              <w:t xml:space="preserve">Conferenze e Seminari dell'Associazione Subalpina Mathesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00767921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Poincaré, l'homme et son œuvre, connus et méconnus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tangente Sup</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Henri Poincaré le dernier savant universel, pp.66-72</w:t>
+              <w:t xml:space="preserve">L'Astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Louise Poulain d’Andecy, épouse Poincaré (1857-1934)</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00767940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des mathématiciens dans l’affaire Dreyfus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société des Amis de la Bibliothèque de l'Ecole polytechnique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/2cvz-p426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pour une biographie d'Henri Poincaré. Le problème des sources.</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on faire l'histoire des pôles scientifiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, L'enseignement supérieur, 122, pp.93-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoire-education.1946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse et Développement du Pôle Scientifique Nancéien : présentation d'un programme de recherche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9, pp.127-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage de Claudine Fontanon et Robert Franck (Dir), &amp;quot;Paul Painlevé (1863-1933) - Un savant en politique (Actes de la journée d'études du 22 mai 2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 391, pp.88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Poincaré : mathématicien, physicien, philosophe...Romancier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadratures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 57, pp.14-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Poincaré : mathématicien, physicien, philosophe...Romancier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadratures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 57, pp.14-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage de Claudine Fontanon et Robert Franck (Dir), &amp;quot;Paul Painlevé (1863-1933) - Un savant en politique (Actes de la journée d'études du 22 mai 2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 391, pp.88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse et Développement du Pôle Scientifique Nancéien : présentation d'un programme de recherche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9, pp.127-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage de Françoise Balibar, Einstein 1905 - de l'éther aux quantas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18, pp.94-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage de Françoise Balibar, &amp;quot;Einstein 1905 - de l'éther aux quantas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (numéro spécial Einstein), pp.94-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Answer to the Growth of Mathematical Knowledge? The Répertoire Bibliographique des Sciences Mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMS Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 47, pp.9-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Answer to the Growth of Mathematical Knowledge? The Répertoire Bibliographique des Sciences Mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMS Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 47, pp.9-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Answer to the Growth of Mathematical Knowledge? The Répertoire Bibliographique des Sciences Mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMS Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 47, pp.9-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une bibliographie mathématique idéale ? Le Répertoire Bibliographique des Sciences Mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 133, pp.78-93</w:t>
-[...1185 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2002, 92, pp.11-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -9857,234 +9857,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'engagement public d'un homme de science : Henri Poincaré (seconde partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des questions scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 172 (3), pp.213-239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Dominique Lecourt, Dictionnaire d'histoire et de philosophie des sciences, Paris, PUF, 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Poincaré, un savant engagé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Numéro spécial Poincaré, philosophe et mathématicien ». Pour la Science (les Génies de la Science), pp.95-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137802v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00137797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice sur Henri Poincaré</w:t>
               </w:r>
@@ -10899,50 +10899,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04551799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Semantic Web Navigation Tool for Exploring the Henri Poincaré Correspondence Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lasolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the International Joint Workshop on Semantic Web and Ontology Design for Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonis Bikakis, Roberta Ferrario, Stéphane Jean, Béatrice Markhoff, Alessandro Mosca, Marianna and Nicolosi Asmundo, Sep 2021, Bolzano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prosopographie des enseignants de la Faculté des sciences de Nancy (1854-1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10951,194 +11072,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Facultés et universités de Nancy, 19e-20e siècles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Archives Poincaré, Mar 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lasolle</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une institution scientifique internationale dans l’après-guerre : le Bureau des longitudes en 1919</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rollet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Joint Workshop on Semantic Web and Ontology Design for Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antonis Bikakis, Roberta Ferrario, Stéphane Jean, Béatrice Markhoff, Alessandro Mosca, Marianna and Nicolosi Asmundo, Sep 2021, Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire de l’Institut d’Histoire Moderne et Contemporaine de l’École normale supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan et perspectives du projet ANR « Le Bureau des longitudes (1795-1932) : de la Révolution française à la Troisième République »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée lors d’une séance hebdomadaire du Bureau des longitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bureau des longitudes, 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre les enseignants de la Faculté des sciences de Nancy en fiches : présentation d’une nouvelle base de données prosopographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11154,221 +11318,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires "Corpus, Outils, Editions" des Archives Henri Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives Henri Poincaré, 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006431v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-02995013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Poincaré reloaded. Édition et annotation sémantique d’une correspondance scientifique, privée et administrative</w:t>
               </w:r>
@@ -11430,260 +11430,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Henri Poincaré (1854-1912), Mathématicien, physicien, philosophe, etc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université populaire de Saint-Germain-en-Laye</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Saint-Germain-en-Laye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">War and Post-War debates inside the French Bureau des longitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’European Society for the History of Science, symposium « The Bureau des longitudes (1795-1932). Cooperation and Competition Networks »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the History of Science, Sep 2018, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les annales de Terquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Olry Terquem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives Henri Poincaré et Norbert Verdier, 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923422v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02999465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de numérisation et éditorialisation de sources pour l’enquête scientifique en histoire et philosophie des sciences et des techniques. Le cas des Archives Henri Poincaré</w:t>
               </w:r>
@@ -12021,579 +12021,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire un dictionnaire des enseignants d’une faculté des sciences de province : Nancy, 1854-1918</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre François Viète, Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignants de mathématiques du lycée de Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’histoire des mathématiques « Enseignements et productions mathématiques (19e-20e siècles) : entrer par le local, de nouvelles perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société mathématique de France;GDR d'histoire des mathématiques;Institut Henri Poincaré, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enseignants de mathématiques du lycée de Metz (1804-1870). Perspectives prosopographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Maths in Metz : approches sociohistoriques de l’enseignement et de la recherche en mathématiques à Metz entre 1750 et 1870 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Bruneau ; Archives Henri Poincaré, May 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les enseignants de mathématiques du lycée de Metz</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les professeurs de la Faculté des sciences de Nancy au 19e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’histoire des mathématiques « Enseignements et productions mathématiques (19e-20e siècles) : entrer par le local, de nouvelles perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société mathématique de France;GDR d'histoire des mathématiques;Institut Henri Poincaré, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire "La prosopographie, objets et méthodes" organisé par les Archives nationales, le LAMOP et le LAHRA, Archives nationales (site de Pierrefitte-sur-Seine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Faire un dictionnaire des enseignants d’une faculté des sciences de province : Nancy, 1854-1918</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dictionnaire biographique des enseignants de la Faculté des sciences de Nancy (1854-1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Centre François Viète, Université de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche pluridisciplinaire « La prosopographie : objets et méthode », séance « Les dictionnaires biographiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Nationales, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02923344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy (1854-1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « L’Université à Nancy et en Lorraine : histoire, mémoire et perspectives », Université de Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01224980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les professeurs de la Faculté des sciences de Nancy au 19e siècle</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des ingénieurs pour l'aviation en Lorraine : Une histoire de l’Institut d’aérodynamique et de météorologie de Nancy (1910-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "La prosopographie, objets et méthodes" organisé par les Archives nationales, le LAMOP et le LAHRA, Archives nationales (site de Pierrefitte-sur-Seine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Conflits et progrès scientifiques et techniques en Lorraine à travers les siècles », Université de Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01224984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces d'enseignement à la Faculté des sciences de Nancy (1854-1918) : chefs de travaux et chargés de cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "L'offre locale d'enseignement scientifique et technique, 19e-20e siècle, approches disciplinaires" organisée par le Groupe d'histoire des sciences d'Orsay, journée d'études "L'offre locale d'enseignement scientifique et technique, 19e-20e siècle, approches disciplinaires, Université Paris-Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01224958v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01224984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait d'Henri Poincaré en jeune philosophe : les années de formation (1860-1878)</w:t>
               </w:r>
@@ -12642,1364 +12642,1364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les réseaux sociaux d'un mathématicien en devenir : une lettre d'Henri Poincaré à sa mère (20 décembre 1873)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les échanges mathématiques : études de cas (18e-20e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Luminy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00869425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La vie littéraire cachée d'Henri Poincaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques des Archives Henri Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00869427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Poincaré au lycée éponyme : une jeunesse nancéienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rollet Laurent, " Henri Poincaré au lycée éponyme : une jeunesse nancéienne ", conférence invitée à la Cérémonie de célébration du centième anniversaire du baptême du Lycée Henri Poincaré, Nancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00869415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biographie et prosopographie en histoire des sciences : autour d'un livre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention dans le séminaire du Comité d'histoire de l'Institut national de la recherche agronomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01223972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roman secret d'Henri Poincaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "L'ingénieur et la société : un jeu de miroirs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01223963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les réseaux sociaux d'un mathématicien en devenir : une lettre d'Henri Poincaré à sa mère (20 décembre 1873)</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une jeunesse nancéienne (et parisienne) : les réseaux de sociabilité d'Henri Poincaré (1854-1878)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les échanges mathématiques : études de cas (18e-20e siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Luminy, France</w:t>
+              <w:t xml:space="preserve">Séminaire d'histoire des mathématiques, séance intitulée " Que dire sur Henri Poincaré ? ", Institut Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00767834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux postérités d'Henri Poincaré : l'Opportunisme scientifique et le Journal d'Aline Boutroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire " Le goût de l'archive " organisé par Irène Passeron et Suzanne Debarbat, Observatoire de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00767847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les professeurs et les élèves de mathématiques spéciales dans les Nouvelles annales de mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Deux siècles de mathématiques spéciales ", Lycée Louis-Le-Grand, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00767838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand un titan modeste meurt : autour de la mort d'Henri Poincaré (1912-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " La vie savante : formes et récits d'un style ", Université de Toulouse, Muséum d'histoire naturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00767929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">July 17, 1912: the Death of Henri Poincaré... The Construction of a Biographical Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Colóquio comemorativo do centenário da morte de Henri Poincaré ", IMPA, Rio de Janeiro, Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Rio de Janeiro, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00767892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du procès de Rennes à l'enquête de la Cours de Cassation : Henri Poincaré dans l'Affaire Dreyfus (1899-1904)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'Hommage à Henri Poincaré, Journées non linéaires, Institut Henri Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00767887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans la famille Poincaré, je voudrais la sœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international " Vers une biographie de Poincaré " organisé par Philippe Nabonnand et Laurent Rollet, Nancy, Université de Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00767884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques aspects connus et méconnus de la vie et de l'œuvre d'Henri Poincaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intervention dans le cadre des Conférences mensuelles de la Société astronomique de France à l'occasion du centenaire de la mort d'Henri Poincaré, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00767843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nouvelles annales de mathématique sont-elles un journal pour les candidats à un concours ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international " Circulation des mathématiques (des Lumières à la Seconde Guerre Mondiale), les mathématiques dans et par les journaux ", Les treilles, Fondation Schlumberger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Les Treilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00767858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques questions à partir des stratégies de publication des enseignants de mathématiques de la Faculté des sciences de Nancy (1854-1912)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international " Circulation des mathématiques (des Lumières à la Seconde Guerre Mondiale), les mathématiques dans et par les journaux ", Les treilles, Fondation Schlumberger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Les Treilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00767864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une jeunesse nancéienne (et parisienne) : les réseaux de sociabilité d'Henri Poincaré (1854-1878)</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre mathématicien en province : les enseignants de la Faculté des sciences de Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'histoire des mathématiques, séance intitulée " Que dire sur Henri Poincaré ? ", Institut Henri Poincaré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société française d'histoire des sciences et des techniques, session " Les Autres ? " dirigée par Catherine Goldstein</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00767879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biographie et institutions scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Biographie et institutions scientifiques ", intervention dans le cadre du séminaire d'Anne Collinot " L'enquête biographique dans les études sur les sciences ", Centre Alexandre Koyré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00767827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences, mémoires et transmission des savoirs scientifiques (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude de l'Axe 4 de la Maison des sciences de l'Homme lorraine : Mémoire et transmission des savoirs, Université Paul Verlaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi écrire un dictionnaire biographique des enseignants de la Faculté des sciences de Nancy ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grandes conférences du Laboratoire d'histoire des sciences et de philosophie - Archives Henri Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14087,566 +14087,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00767831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Editer la correspondance d'Henri Poincaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième université d'hiver "L'historien face aux manuscrits, du parchemin à la bibliothèque numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint-Mihiel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dictionnaire biographique de la faculté des sciences de Nancy : état d'avancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche de l'équipe lorraine d'histoire des institutions scientifiques et éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Wangenbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire des mathématiques en préparant la revanche : la carrière de Gaston Floquet (1847-1920) à Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-ronde "Les mathématiciens lorrains" organisée au Goethe Institut de Nancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La correspondance administrative et privée d'Henri Poincaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche de l'axe 2 de la Maison des sciences de l'homme Lorraine, Université Nancy 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00564071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre publié et lu : les stratégies de publication des professeurs de mathématiques à la Faculté des sciences de Nancy (1854-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Edition et université", Ecole normale supérieure de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00564072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prodiges et vertiges de la biographie: retour sur un colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'histoire des mathématiques de l'Institut Henri Poincaré "Le genre biographique en histoire des mathématiques : nouvelles recherches et nouvelles parutions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Poincaré dans l'Affaire Dreyfus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-ronde "Les mathématiciens lorrains" organisée au Goethe Institut de Nancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1842-1927 : les Nouvelles annales de mathématiques, journal des candidats aux écoles spéciales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14684,51 +14684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Nouvelles annales de mathématiques : Questions de méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14766,51 +14766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Poincaré : comment écrire la biographie d'un grand homme de science ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14917,51 +14917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former des pilotes et des concepteurs d'avions en province ? Histoire d'un projet éphémère : l'Institut d'aérodynamique et de météorologie de Nancy (1908-1921)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15062,234 +15062,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment écrire l'histoire d'un pôle scientifique de province? L'exemple de Nancy : les écoles d'ingénieurs et la faculté des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intervention au symposium de la Société Française d'Histoire des Sciences et des Techniques "Quelle histoire font les historiens des sciences et des techniques ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics and Mathematicians in Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luminy, Centre International de Rencontres Mathématiques: Colloque international 'Mathématiques et mathématiciens autour de la 1ère guerre mondiale'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Luminy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers une socio-histoire des institutions scientifiques nancéiennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Socio-histoire des institutions scientifiques et éducatives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00563428v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00155314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faculté des sciences et les écoles d'ingénieurs à Nancy : pourquoi et comment écrire l'histoire d'un pôle scientifique de province?</w:t>
               </w:r>
@@ -15357,51 +15357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux et journaux durant la première guerre mondiale,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15502,303 +15502,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'affaire Dreyfus - la science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence dans le cadre du congrès international "L'affaire Dreyfus, l'invention du 20è siècle" par l'Ecole des Hautes Etudes en Sciences Sociales et le Centre des Recherches Historiques. Session du 25 janvier au Musée d'Art et d'Histoire du Judaïsme consacrée aux Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recherches sur l'histoire du pôle scientifique nancéien et la question des archives de l'enseignement supérieur : un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude du Service d'Histoire de l'Education de l'INRP 'Les archives de l'enseignement supérieur français contemporain'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'École Nationale Supérieure des Industries Chimiques de Nancy et ses partenaires industriels, la Fondation scientifique des Industries chimiques (1930-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention dans le cadre du séminaire d'André Grelon "Sociologie des professions techniques", Ecole des Hautes Etudes en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches sur le pôle scientifique nancéien : de la valorisation à la préservation du patrimoine universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention dans le cadre du Colloque "Aujourd'hui, les collections scientifiques universitaires" organisée par le Muséum - Aquarium de Nancy, le Laboratoire de Philosophie et d'Histoire des Sciences-Archives Henri Poincaré et Nancy Universités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137908v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00137904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet de recherche &amp;quot;Genèse et Developpement du Pôle Scientifique Nancéien : Les Exemples de l'Université et des Écoles d'Ingénieurs (1854-2004)</w:t>
               </w:r>
@@ -15847,165 +15847,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La philosophie de Poincaré vue à travers les archives d'un mathématicien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intervention au Séminaire "Archives et Sciences Sociales" de l'École des Hautes Études en Sciences Sociales dans le cadre d'une séance consacrée aux Archives des Philosophes et de la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enseigner les sciences, d'hier à aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention dans le cadre des Cafés Scientifiques de l'Université Henri Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014592v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00014588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science et Société</w:t>
               </w:r>
@@ -16192,303 +16192,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des mathématiciens dans l'Affaire Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Mathématiques et Politique" (Brest, École Nationale Supérieure des Télécommunications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie, histoire des sciences et bioéthique à Nancy, un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Philosophie, histoire des sciences et bioéthique à Nancy, un état des lieux ». Réunion commune des CEVU de l'Université Henri Poincaré, de l'Institut National Polytechnique de Lorraine et de l'Université Nancy 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une illustration des problèmes de l'interdisciplinarité : Henri Poincaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'Institut Lorrain des Sciences et Techniques de l'Emploi et de la Formation "Pluridisciplinarités 2", Université Nancy 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La place d'un enseignement philosophique dans les formations scientifiques et techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Sciences agronomiques et philosophie" (Dijon, Établissement National d'Enseignement Supérieur Agronomique de Dijon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014584v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-00137827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment organiser l'information bibliographique à la fin du 19è siècle ?</w:t>
               </w:r>
@@ -16675,510 +16675,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un mathématicien au Panthéon, à propos de la mort d'Henri Poincaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Henri Poincaré – Mathématiques et interactions des mathématiques avec les autres champs disciplinaires », dans le cadre du 127ème Congrès National des Sociétés Historiques et Scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Henri Poincaré : un mathématicien dans l'Affaire Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'histoire des mathématiques de l'Institut Henri Poincaré - Journée "Les mathématiciens et l'affaire Dreyfus" organisée par Laurent Rollet, Institut Henri Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un mathématicien au Panthéon, à propos de la mort d'Henri Poincaré</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité professionnelle d'un mathématicien : Henri Poincaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Henri Poincaré – Mathématiques et interactions des mathématiques avec les autres champs disciplinaires », dans le cadre du 127ème Congrès National des Sociétés Historiques et Scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Nancy, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Histoire et de Philosophie des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le répertoire bibliographique des sciences mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Équipe des Sciences Humaines de l'INSA de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Répertoire Bibliographique des Sciences Mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des Archives Poincaré, Université Nancy 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'identité professionnelle d'un mathématicien : Henri Poincaré</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être savant et philosophe à la fin du XIXème siècle : Poincaré et la communauté philosophique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Histoire et de Philosophie des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire d'Histoire et de Philosophie de la Physique de l'Équipe de Recherche en Épistémologie et en Histoire des Sciences et des Institutions Scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poincaré's Conventionalism and French Philosophy at the Turn of the Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International History of Philosophy of Science Conference - HOPOS 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Vienne (Autriche), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137798v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00137799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Poincaré : des mathématiques à la philosophie. Étude du parcours intellectuel, social et politique d'un mathématicien au début du siècle</w:t>
               </w:r>
@@ -17259,239 +17259,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Editer la correspondance administrative et privée d'un mathématicien : Henri Poincaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, http://rpn.univ-lorraine.fr/UOH/METHODOLOGIE_EN_HISTOIRE_DES_SCIENCES/co/rollet.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les ambitions parisiennes contrariées d'Émile Mathieu (1835-1890)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Bolmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, texte en ligne : http://images.math.cnrs.fr/Les-ambitions-parisiennes-contrariees-d-Emile-Mathieu-1835-1890.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01225003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le répertoire bibliographique des sciences mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, http://rpn.univ-lorraine.fr/UOH/METHODOLOGIE_EN_HISTOIRE_DES_SCIENCES/co/cas_01.html (film en trois parties)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225142v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01225131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout est relatif Monsieur Poincaré !</w:t>
               </w:r>
@@ -17920,169 +17920,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Henri Poincaré, des mathématiques à la philosophie. Étude du parcours intellectuel, social et politique d'un mathématicien au début du siècle. Thèse de doctorat de philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philosophie. Université Nancy II, 1999. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00137859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Henri Poincaré : des mathématiques à la philosophie : étude du parcours intellectuel, social et politique d'un mathématicien au début du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philosophie. Université Nancy 2, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1999NAN21014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01751157v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">tel-00137859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18252,51 +18252,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="410EA909"/>
+    <w:nsid w:val="C0C9E963"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18400,51 +18400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DCA6E0B2"/>
+    <w:nsid w:val="194CE1CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18548,51 +18548,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="077C2314"/>
+    <w:nsid w:val="6DFB5AF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18696,51 +18696,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="87E52F75"/>
+    <w:nsid w:val="926AC43E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18844,51 +18844,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="83AB958D"/>
+    <w:nsid w:val="791E5F84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18992,51 +18992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C5E355EA"/>
+    <w:nsid w:val="478D6E30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19140,51 +19140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E002AF5E"/>
+    <w:nsid w:val="557D0C6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19389,51 +19389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensgsi.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://poincare.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://henripoincarepapers.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dictionnairefsn.ahp-numerique.fr/index.php?title=MediaWiki:Sidebar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hise-nancy.ahp-numerique.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bdl.ahp-numerique.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nouvelles-annales-poincare.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msh-lorraine.fr/index.php?id=727" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msh-lorraine.fr/index.php?id=729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cirmath.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/6872?detailsPage=titles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://poincare.univ-lorraine.fr/fr/philosophia-scientiae/accueil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://images.math.cnrs.fr/-Histoire-des-Mathematiques-.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherche.cnam.fr/cahiers-d-histoire-/les-cahiers-d-histoire-du-cnam-700042.kjsp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/collections/histoiredesinstitutionsscienti/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.mathdoc.fr/RBSM/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dictionnairefsn.ahp-numerique.fr/index.php" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hise-nancy.ahp-numerique.fr/collections/show/22" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055126v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Edouard Bour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rebuschi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schiavon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100412430" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Birck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Cussenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Bolmont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nabonnand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767960v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/vingt-ans-de-ma-vie-simple-verite-aline-boutroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/tributes/?00014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Choffel-Mailfert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137846v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995030v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924199v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cussenot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923487v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923000v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923237v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923451v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994360v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923469v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922824v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922819v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994372v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922963v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922828v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005168v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8780-2_1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082615v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086619v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767974v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767968v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767965v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564064v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564074v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564043v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137848v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006479v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014564v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137803v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02879820v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lasolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyana Pavlova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200400" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923369v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/heph-2n67" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/rz6q-2261" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086648v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767932v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557494v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/jqzh-rh43" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223948v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082494v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/2cvz-p426" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.1946" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014602v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014599v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014561v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006477v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006473v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006475v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014598v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006476v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006478v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014560v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137802v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137801v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137797v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137902v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137791v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137784v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.g1997.603n2.0049" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137900v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle D Treuil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477510v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903685v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle D. Treuil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#8217;aquin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551799v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Provost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167858v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406713v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006431v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995009v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995013v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006437v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923422v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995021v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999465v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006433v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999489v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995025v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999495v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924291v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924294v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924141v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224980v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225051v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923344v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224958v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224984v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869427v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869415v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223972v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223963v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869425v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767929v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767892v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767838v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767847v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767887v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767884v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767858v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767843v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767864v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767834v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564049v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767879v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767827v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564179v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767831v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564066v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564068v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564071v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564072v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564067v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564065v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564073v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564051v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564054v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564053v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564048v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563439v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563436v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563428v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564243v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155314v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155317v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137897v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155320v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137906v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137908v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137907v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137904v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014601v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014592v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014588v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014591v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014589v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014595v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014584v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014582v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014583v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137827v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014587v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014586v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137823v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137824v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137819v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137804v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137810v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137806v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137798v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137799v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137795v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225003v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225142v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225131v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137909v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014603v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014593v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137831v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137814v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137839v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751157v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN21014" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137859v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02999483v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensgsi.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://poincare.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://henripoincarepapers.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dictionnairefsn.ahp-numerique.fr/index.php?title=MediaWiki:Sidebar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hise-nancy.ahp-numerique.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bdl.ahp-numerique.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nouvelles-annales-poincare.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msh-lorraine.fr/index.php?id=727" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msh-lorraine.fr/index.php?id=729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cirmath.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/6872?detailsPage=titles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://poincare.univ-lorraine.fr/fr/philosophia-scientiae/accueil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://images.math.cnrs.fr/-Histoire-des-Mathematiques-.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherche.cnam.fr/cahiers-d-histoire-/les-cahiers-d-histoire-du-cnam-700042.kjsp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/collections/histoiredesinstitutionsscienti/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.mathdoc.fr/RBSM/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dictionnairefsn.ahp-numerique.fr/index.php" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hise-nancy.ahp-numerique.fr/collections/show/22" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055126v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Edouard Bour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rebuschi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schiavon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100412430" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Birck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Cussenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Bolmont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/vingt-ans-de-ma-vie-simple-verite-aline-boutroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nabonnand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/tributes/?00014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Choffel-Mailfert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137846v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924199v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995030v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922963v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cussenot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922828v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923440v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924151v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923359v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923518v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006420v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923487v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923000v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923232v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994342v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994334v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923451v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922895v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005168v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8780-2_1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086619v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082615v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767974v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767968v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767965v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564064v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564074v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564043v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563438v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006479v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014564v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137803v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02879820v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lasolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyana Pavlova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200400" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923369v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/heph-2n67" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547231v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/rz6q-2261" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223955v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223948v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086868v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557494v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/jqzh-rh43" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590031v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/2cvz-p426" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.1946" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014599v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014602v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006477v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006473v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014561v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014560v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137801v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137797v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137802v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137902v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137791v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137784v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.g1997.603n2.0049" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137900v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle D Treuil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477510v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903685v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle D. Treuil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#8217;aquin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551799v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Provost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406713v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167858v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995009v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006431v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006437v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999465v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995021v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923422v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006433v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999489v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995025v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999495v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924141v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924294v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924291v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225051v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923344v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224980v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224984v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224958v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869425v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869415v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223972v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223963v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767834v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767847v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767838v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767929v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767892v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767887v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767884v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767843v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767858v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767864v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767879v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767827v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564049v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564179v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767831v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564073v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564068v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564066v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564071v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564072v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564067v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564065v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564051v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564054v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564053v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564048v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563439v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563436v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155314v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564243v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563428v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155317v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137897v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155320v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137904v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137907v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137906v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137908v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014601v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014588v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014592v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014591v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014589v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014595v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014583v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137827v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014582v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014584v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014587v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014586v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137823v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137819v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137824v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137806v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137804v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137810v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137799v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137798v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137795v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225131v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225003v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225142v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137909v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014603v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014593v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137831v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137814v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137839v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137859v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751157v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN21014" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02999483v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>