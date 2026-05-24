--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -2555,116 +2555,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma chère maman : les lettres de jeunesse d’Henri Poincaré (1873-1878)</w:t>
+                <w:t xml:space="preserve">Le voyage de Poincaré en Norvège et en Suède (1878)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La correspondance de jeunesse d’Henri Poincaré : les années de formation, de l’École polytechnique à l’École des mines (1873-1878)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Birkhäuser, pp.LXIII‑LXIX, 2017, 978-3319559582</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma chère maman : les lettres de jeunesse d’Henri Poincaré (1873-1878)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Rollet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La correspondance de jeunesse d’Henri Poincaré : les années de formation, de l’École polytechnique à l’École des mines (1873-1878)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Birkhäuser, pp.IX-LIV, 2017, 978-3319559582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction – Metz, un cas d’écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2684,203 +2757,130 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Bruneau;Laurent Rollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathématiques et mathématiciens à Metz (1750-1870) : dynamiques de recherche et d’enseignement dans un espace local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.7-25, 2017, 978-2814303317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants de mathématiques du lycée de Metz (1804-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Bruneau; Laurent Rollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathématiques et mathématiciens à Metz (1750-1870)  : dynamiques de recherche et d’enseignement dans un espace local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.231-302, 2017, 978-2814303317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922929v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02995030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Blaise (1872-1939)</w:t>
               </w:r>
@@ -3204,335 +3204,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Millot (1847-1933)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rollet</w:t>
+                <w:t xml:space="preserve">Victor Marange (1858-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.404-406, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.369-370, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923440v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rollet</w:t>
+                <w:t xml:space="preserve">hal-02923232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dagobert Bach (1813-1885)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.187-190, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Edition universitaires de Lorraine, pp.93-96, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Maurice Bouin (1873-1954)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Bailly (1871-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-EDULOR, pp.133-139, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-EDULOR, pp.96-101, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mercier (1879-1954)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Rollet; Françoise Birck; Etienne Bolmont; Françoise Birck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN-EDULOR, pp.390-394, 2016, 978-2814302990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vies savantes d’Henri Poincaré (1854-1912)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Adell; Jérôme Lamy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les vies savantes d’Henri Poincaré (1854-1912)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du CTHS, pp.365-391, 2016, 978-2735508471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Sokolowski (1872-1951)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3552,159 +3651,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.503, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Grandeau (1857-1897)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.259-260, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Authelin (1872-1903)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3737,2019 +3836,1920 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Françoise Birck; Jean-René Cussenot; Etienne Bolmont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pun-Éditions universitaires de Lorraine, pp.90-91, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Simon (1880-1922)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.500-502, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Patient (1861-1921)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.450-451, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Bloch (1848-1925)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.126-128, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Grandeau (1834-1911)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.260-266, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nicolas (1871-1917)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts : Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN-EDULOR, pp.433-434, 2016, 281430299X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Henri Carillon (1871-1919)</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Millot (1847-1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.158, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.404-406, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Danis (1867-1934)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.224-229, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.187-190, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Jules Joachim (1871-1961)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Bouin (1873-1954)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.325-327, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-EDULOR, pp.133-139, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Jean-René Cussenot; Françoise Birck. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Carillon (1871-1919)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pun-Editions universitaires de Lorraine, pp.397, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.158, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Paul Perrin (1864-1959)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Floquet (1847-1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Cussenot</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.455-456, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.224-229, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Cussenot</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Joachim (1871-1961)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.520-521, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.325-327, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Victor Marange (1858-1940)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Michot (1859-1922)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Jean-René Cussenot; Françoise Birck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.369-370, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, Pun-Editions universitaires de Lorraine, pp.397, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dagobert Bach (1813-1885)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Perrin (1864-1959)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Cussenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Edition universitaires de Lorraine, pp.93-96, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.455-456, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rollet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thiry (1868-1928)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Cussenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-EDULOR, pp.96-101, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.520-521, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Laurent Rollet; Françoise Birck; Etienne Bolmont; Françoise Birck. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Mathieu (1835-1890)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-EDULOR, pp.390-394, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.372-379, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Stock (1863-1934)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.508-511, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Étienne Bolmont</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Floquet (1882-1910)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.372-379, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-EDULOR, pp.229-231, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Paul Floquet (1882-1910)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Eugène Larocque (1838-1910)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-EDULOR, pp.229-231, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-EDULOR, pp.350-354, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Louis Eugène Larocque (1838-1910)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudelot (1873-1957)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-EDULOR, pp.350-354, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.108-109, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Robert Baudelot (1873-1957)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Vaudeville (1877-1926)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.108-109, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.529-531, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Georges Vaudeville (1877-1926)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mélin (1818-1876)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.529-531, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.388-390, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Bertrand (1873-1949)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Rollet; Françoise Birck; Jean-René Cussenot; Etienne Bolmont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.388-390, 2016</w:t>
+              <w:t xml:space="preserve">, Pun-Editions Universitaires de Lorraine, pp.113-114, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Ernest Bertrand (1873-1949)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Cuénot (1866-1951)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Bolmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Rollet; Françoise Birck; Jean-René Cussenot; Etienne Bolmont. </w:t>
+              <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pun-Editions Universitaires de Lorraine, pp.113-114, 2016, 978-2814302990</w:t>
+              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.181-186, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Lucien Cuénot (1866-1951)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment écrire un dictionnaire de la Faculté des sciences de Nancy ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Bolmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet; Etienne Bolmont; Françoise Birck; Jean-René Cussenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy et de ses instituts. Dictionnaire biographique (1854-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.181-186, 2016, 978-2814302990</w:t>
-[...84 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, PUN-Editions Universitaires de Lorraine, pp.57-78, 2016, 978-2814302990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -6002,50 +6002,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éditer la correspondance d'Henri Poincaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Henryot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'historien face au manuscrit: Du parchemin à la bibliothèque numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse universitaire de Louvain, 2012, 978-2-87463-213-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Définir, classer, compter : biographie et prosopographie en histoire des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6058,143 +6144,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rollet &amp; Philippe Nabonnand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Uns et les Autres – Biographies et prosopographies en histoire des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy - Editions de l'université de Lorraine, 2012, Collection « Histoire des institutions scientifiques »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086619v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01082615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditer la correspondance de Henri Poincaré</w:t>
               </w:r>
@@ -6879,173 +6879,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'ENSIC et ses partenaires industriels : le prisme de la Fondation scientifique des Industries chimiques (1920-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Rollet &amp; Marie-Jeanne Choffel-Mailfert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux origines d'un pôle scientifique : faculté des sciences et écoles d'ingénieurs à Nancy du Second Empire aux années 1960</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.232-280, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une science sans frontières ? Le répertoire bibliographique des sciences mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Hert, Marcel-Paul Cavallier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des sciences et des frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Modulaires Européennes, pp.255-282, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00563429v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00137848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La correspondance entre Henri Poincaré et Auguste Calinon</w:t>
               </w:r>
@@ -7923,50 +7923,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une lettre d’Henri Poincaré à sa mère sur les débats parlementaires (1873)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/rz6q-2261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un journal pour les mathématiques spéciales : les Nouvelles annales de mathématiques (1842-­‐1927)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7975,289 +8053,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Union des Professeurs de Spéciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 86, pp.5-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une lettre d’Henri Poincaré à sa mère sur les débats parlementaires (1873)</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génie et névropathie : le cas d'Henri Poincaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadratures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, numéro spécial "Henri Poincaré", pp.37-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00767932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génie et névropathie: le cas d’Henri Poincaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60868/rz6q-2261⟩</w:t>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/jqzh-rh43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il y a cent ans : Henri Poincaré (1854-­‐1912)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays lorrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 93, pp.317-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01223955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Louise Poulain d’Andecy, épouse Poincaré (1857-1934)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société des Amis de la Bibliothèque de l'Ecole polytechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Numéro spécial "Henri Poincaré, le centenaire", 51, pp.18-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01223948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une biographie d'Henri Poincaré. Le problème des sources.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8273,73 +8420,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 133, pp.78-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Poincaré et la bibliographie mathématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8355,1044 +8502,897 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tangente Sup</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Henri Poincaré le dernier savant universel, pp.66-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Génie et névropathie : le cas d'Henri Poincaré</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Nouvelles annales de mathématiques : journal des candidats aux Écoles polytechnique et normale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferenze e Seminari dell'Associazione Subalpina Mathesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00767921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Poincaré, l'homme et son œuvre, connus et méconnus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.30-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00767940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des mathématiciens dans l’affaire Dreyfus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/2cvz-p426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on faire l'histoire des pôles scientifiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, L'enseignement supérieur, 122, pp.93-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoire-education.1946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse et Développement du Pôle Scientifique Nancéien : présentation d'un programme de recherche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9, pp.127-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Poincaré : mathématicien, physicien, philosophe...Romancier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quadratures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, numéro spécial "Henri Poincaré", pp.37-44</w:t>
+              <w:t xml:space="preserve">, 2005, 57, pp.14-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Génie et névropathie: le cas d’Henri Poincaré</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage de Claudine Fontanon et Robert Franck (Dir), &amp;quot;Paul Painlevé (1863-1933) - Un savant en politique (Actes de la journée d'études du 22 mai 2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 391, pp.88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...328 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse et Développement du Pôle Scientifique Nancéien : présentation d'un programme de recherche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9, pp.127-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Poincaré : mathématicien, physicien, philosophe...Romancier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadratures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 57, pp.14-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'ouvrage de Claudine Fontanon et Robert Franck (Dir), &amp;quot;Paul Painlevé (1863-1933) - Un savant en politique (Actes de la journée d'études du 22 mai 2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 391, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de l'ouvrage de Claudine Fontanon et Robert Franck (Dir), &amp;quot;Paul Painlevé (1863-1933) - Un savant en politique (Actes de la journée d'études du 22 mai 2003)</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage de Françoise Balibar, Einstein 1905 - de l'éther aux quantas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 391, pp.88</w:t>
+              <w:t xml:space="preserve">, 2005, 18, pp.94-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de l'ouvrage de Françoise Balibar, Einstein 1905 - de l'éther aux quantas</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage de Françoise Balibar, &amp;quot;Einstein 1905 - de l'éther aux quantas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 18, pp.94-95</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18 (numéro spécial Einstein), pp.94-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -9449,51 +9449,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMS Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 47, pp.9-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014560v1</w:t>
+                <w:t xml:space="preserve">halshs-00006478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Answer to the Growth of Mathematical Knowledge? The Répertoire Bibliographique des Sciences Mathématiques</w:t>
               </w:r>
@@ -9531,51 +9531,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMS Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 47, pp.9-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00006478v1</w:t>
+                <w:t xml:space="preserve">hal-00014560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Answer to the Growth of Mathematical Knowledge? The Répertoire Bibliographique des Sciences Mathématiques</w:t>
               </w:r>
@@ -9857,165 +9857,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Dominique Lecourt, Dictionnaire d'histoire et de philosophie des sciences, Paris, PUF, 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'engagement public d'un homme de science : Henri Poincaré (seconde partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des questions scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 172 (3), pp.213-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137801v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00137797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poincaré, un savant engagé ?</w:t>
               </w:r>
@@ -11499,50 +11499,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les annales de Terquem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Olry Terquem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Henri Poincaré et Norbert Verdier, 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">War and Post-War debates inside the French Bureau des longitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11551,139 +11633,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’European Society for the History of Science, symposium « The Bureau des longitudes (1795-1932). Cooperation and Competition Networks »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for the History of Science, Sep 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995021v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02923422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de numérisation et éditorialisation de sources pour l’enquête scientifique en histoire et philosophie des sciences et des techniques. Le cas des Archives Henri Poincaré</w:t>
               </w:r>
@@ -12021,441 +12021,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enseignants de mathématiques du lycée de Metz (1804-1870). Perspectives prosopographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Maths in Metz : approches sociohistoriques de l’enseignement et de la recherche en mathématiques à Metz entre 1750 et 1870 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Bruneau ; Archives Henri Poincaré, May 2016, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire un dictionnaire des enseignants d’une faculté des sciences de province : Nancy, 1854-1918</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Centre François Viète, Université de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants de mathématiques du lycée de Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’histoire des mathématiques « Enseignements et productions mathématiques (19e-20e siècles) : entrer par le local, de nouvelles perspectives »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société mathématique de France;GDR d'histoire des mathématiques;Institut Henri Poincaré, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les enseignants de mathématiques du lycée de Metz (1804-1870). Perspectives prosopographiques</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignants de la Faculté des sciences de Nancy (1854-1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Maths in Metz : approches sociohistoriques de l’enseignement et de la recherche en mathématiques à Metz entre 1750 et 1870 »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Bruneau ; Archives Henri Poincaré, May 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque « L’Université à Nancy et en Lorraine : histoire, mémoire et perspectives », Université de Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01224980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professeurs de la Faculté des sciences de Nancy au 19e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "La prosopographie, objets et méthodes" organisé par les Archives nationales, le LAMOP et le LAHRA, Archives nationales (site de Pierrefitte-sur-Seine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01225051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dictionnaire biographique des enseignants de la Faculté des sciences de Nancy (1854-1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche pluridisciplinaire « La prosopographie : objets et méthode », séance « Les dictionnaires biographiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives Nationales, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02923344v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01224980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former des ingénieurs pour l'aviation en Lorraine : Une histoire de l’Institut d’aérodynamique et de météorologie de Nancy (1910-1914)</w:t>
               </w:r>
@@ -13056,112 +13056,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00767834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand un titan modeste meurt : autour de la mort d'Henri Poincaré (1912-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " La vie savante : formes et récits d'un style ", Université de Toulouse, Muséum d'histoire naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00767929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July 17, 1912: the Death of Henri Poincaré... The Construction of a Biographical Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Colóquio comemorativo do centenário da morte de Henri Poincaré ", IMPA, Rio de Janeiro, Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Rio de Janeiro, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00767892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Deux postérités d'Henri Poincaré : l'Opportunisme scientifique et le Journal d'Aline Boutroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire " Le goût de l'archive " organisé par Irène Passeron et Suzanne Debarbat, Observatoire de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00767847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professeurs et les élèves de mathématiques spéciales dans les Nouvelles annales de mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13177,195 +13315,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Deux siècles de mathématiques spéciales ", Lycée Louis-Le-Grand, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00767838v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00767892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du procès de Rennes à l'enquête de la Cours de Cassation : Henri Poincaré dans l'Affaire Dreyfus (1899-1904)</w:t>
               </w:r>
@@ -13716,247 +13716,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00767864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sciences, mémoires et transmission des savoirs scientifiques (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude de l'Axe 4 de la Maison des sciences de l'Homme lorraine : Mémoire et transmission des savoirs, Université Paul Verlaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etre mathématicien en province : les enseignants de la Faculté des sciences de Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société française d'histoire des sciences et des techniques, session " Les Autres ? " dirigée par Catherine Goldstein</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00767879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biographie et institutions scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Biographie et institutions scientifiques ", intervention dans le cadre du séminaire d'Anne Collinot " L'enquête biographique dans les études sur les sciences ", Centre Alexandre Koyré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00767827v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00564049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi écrire un dictionnaire biographique des enseignants de la Faculté des sciences de Nancy ?</w:t>
               </w:r>
@@ -15062,234 +15062,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathematics and Mathematicians in Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luminy, Centre International de Rencontres Mathématiques: Colloque international 'Mathématiques et mathématiciens autour de la 1ère guerre mondiale'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Luminy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une socio-histoire des institutions scientifiques nancéiennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Socio-histoire des institutions scientifiques et éducatives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00563428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment écrire l'histoire d'un pôle scientifique de province? L'exemple de Nancy : les écoles d'ingénieurs et la faculté des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention au symposium de la Société Française d'Histoire des Sciences et des Techniques "Quelle histoire font les historiens des sciences et des techniques ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155314v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00563428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faculté des sciences et les écoles d'ingénieurs à Nancy : pourquoi et comment écrire l'histoire d'un pôle scientifique de province?</w:t>
               </w:r>
@@ -15502,165 +15502,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les recherches sur l'histoire du pôle scientifique nancéien et la question des archives de l'enseignement supérieur : un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude du Service d'Histoire de l'Education de l'INRP 'Les archives de l'enseignement supérieur français contemporain'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'affaire Dreyfus - la science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence dans le cadre du congrès international "L'affaire Dreyfus, l'invention du 20è siècle" par l'Ecole des Hautes Etudes en Sciences Sociales et le Centre des Recherches Historiques. Session du 25 janvier au Musée d'Art et d'Histoire du Judaïsme consacrée aux Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137904v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00137907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'École Nationale Supérieure des Industries Chimiques de Nancy et ses partenaires industriels, la Fondation scientifique des Industries chimiques (1930-1960)</w:t>
               </w:r>
@@ -15847,227 +15847,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enseigner les sciences, d'hier à aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intervention dans le cadre des Cafés Scientifiques de l'Université Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La philosophie de Poincaré vue à travers les archives d'un mathématicien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention au Séminaire "Archives et Sciences Sociales" de l'École des Hautes Études en Sciences Sociales dans le cadre d'une séance consacrée aux Archives des Philosophes et de la philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Enseigner les sciences, d'hier à aujourd'hui</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science et Société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention dans le cadre des Cafés Scientifiques de l'Université Henri Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...67 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16192,303 +16192,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une illustration des problèmes de l'interdisciplinarité : Henri Poincaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'Institut Lorrain des Sciences et Techniques de l'Emploi et de la Formation "Pluridisciplinarités 2", Université Nancy 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place d'un enseignement philosophique dans les formations scientifiques et techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Sciences agronomiques et philosophie" (Dijon, Établissement National d'Enseignement Supérieur Agronomique de Dijon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des mathématiciens dans l'Affaire Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Mathématiques et Politique" (Brest, École Nationale Supérieure des Télécommunications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie, histoire des sciences et bioéthique à Nancy, un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Philosophie, histoire des sciences et bioéthique à Nancy, un état des lieux ». Réunion commune des CEVU de l'Université Henri Poincaré, de l'Institut National Polytechnique de Lorraine et de l'Université Nancy 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137827v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00014584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment organiser l'information bibliographique à la fin du 19è siècle ?</w:t>
               </w:r>
@@ -16675,165 +16675,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Henri Poincaré : un mathématicien dans l'Affaire Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire des mathématiques de l'Institut Henri Poincaré - Journée "Les mathématiciens et l'affaire Dreyfus" organisée par Laurent Rollet, Institut Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un mathématicien au Panthéon, à propos de la mort d'Henri Poincaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Henri Poincaré – Mathématiques et interactions des mathématiques avec les autres champs disciplinaires », dans le cadre du 127ème Congrès National des Sociétés Historiques et Scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137819v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00137824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité professionnelle d'un mathématicien : Henri Poincaré</w:t>
               </w:r>
@@ -18252,51 +18252,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0C9E963"/>
+    <w:nsid w:val="B9619EAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18400,51 +18400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="194CE1CB"/>
+    <w:nsid w:val="1DCE64BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18548,51 +18548,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6DFB5AF3"/>
+    <w:nsid w:val="6E81A350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18696,51 +18696,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="926AC43E"/>
+    <w:nsid w:val="8AF04B5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18844,51 +18844,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="791E5F84"/>
+    <w:nsid w:val="A337A677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18992,51 +18992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="478D6E30"/>
+    <w:nsid w:val="A33863D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19140,51 +19140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="557D0C6B"/>
+    <w:nsid w:val="3F1B3D00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19389,51 +19389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensgsi.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://poincare.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://henripoincarepapers.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dictionnairefsn.ahp-numerique.fr/index.php?title=MediaWiki:Sidebar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hise-nancy.ahp-numerique.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bdl.ahp-numerique.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nouvelles-annales-poincare.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msh-lorraine.fr/index.php?id=727" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msh-lorraine.fr/index.php?id=729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cirmath.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/6872?detailsPage=titles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://poincare.univ-lorraine.fr/fr/philosophia-scientiae/accueil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://images.math.cnrs.fr/-Histoire-des-Mathematiques-.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherche.cnam.fr/cahiers-d-histoire-/les-cahiers-d-histoire-du-cnam-700042.kjsp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/collections/histoiredesinstitutionsscienti/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.mathdoc.fr/RBSM/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dictionnairefsn.ahp-numerique.fr/index.php" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hise-nancy.ahp-numerique.fr/collections/show/22" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055126v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Edouard Bour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rebuschi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schiavon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100412430" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Birck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Cussenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Bolmont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/vingt-ans-de-ma-vie-simple-verite-aline-boutroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nabonnand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/tributes/?00014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Choffel-Mailfert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137846v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924199v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995030v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922963v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cussenot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922828v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923440v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924151v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923359v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923518v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006420v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923487v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923000v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923232v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994342v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994334v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923451v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922895v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005168v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8780-2_1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086619v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082615v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767974v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767968v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767965v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564064v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564074v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564043v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563438v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006479v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014564v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137803v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02879820v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lasolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyana Pavlova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200400" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923369v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/heph-2n67" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547231v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/rz6q-2261" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223955v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223948v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086868v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557494v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/jqzh-rh43" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590031v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/2cvz-p426" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.1946" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014599v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014602v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006477v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006473v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014561v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014560v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137801v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137797v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137802v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137902v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137791v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137784v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.g1997.603n2.0049" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137900v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle D Treuil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477510v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903685v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle D. Treuil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#8217;aquin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551799v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Provost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406713v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167858v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995009v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006431v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006437v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999465v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995021v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923422v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006433v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999489v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995025v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999495v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924141v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924294v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924291v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225051v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923344v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224980v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224984v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224958v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869425v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869415v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223972v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223963v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767834v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767847v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767838v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767929v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767892v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767887v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767884v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767843v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767858v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767864v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767879v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767827v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564049v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564179v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767831v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564073v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564068v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564066v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564071v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564072v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564067v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564065v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564051v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564054v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564053v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564048v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563439v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563436v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155314v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564243v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563428v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155317v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137897v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155320v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137904v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137907v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137906v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137908v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014601v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014588v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014592v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014591v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014589v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014595v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014583v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137827v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014582v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014584v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014587v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014586v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137823v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137819v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137824v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137806v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137804v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137810v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137799v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137798v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137795v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225131v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225003v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225142v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137909v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014603v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014593v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137831v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137814v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137839v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137859v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751157v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN21014" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02999483v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensgsi.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://poincare.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://henripoincarepapers.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dictionnairefsn.ahp-numerique.fr/index.php?title=MediaWiki:Sidebar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hise-nancy.ahp-numerique.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bdl.ahp-numerique.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nouvelles-annales-poincare.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msh-lorraine.fr/index.php?id=727" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msh-lorraine.fr/index.php?id=729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cirmath.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/6872?detailsPage=titles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://poincare.univ-lorraine.fr/fr/philosophia-scientiae/accueil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://images.math.cnrs.fr/-Histoire-des-Mathematiques-.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherche.cnam.fr/cahiers-d-histoire-/les-cahiers-d-histoire-du-cnam-700042.kjsp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/collections/histoiredesinstitutionsscienti/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.mathdoc.fr/RBSM/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dictionnairefsn.ahp-numerique.fr/index.php" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hise-nancy.ahp-numerique.fr/collections/show/22" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055126v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Edouard Bour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rebuschi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schiavon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100412430" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Birck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Cussenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Bolmont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/vingt-ans-de-ma-vie-simple-verite-aline-boutroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nabonnand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/tributes/?00014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Choffel-Mailfert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137846v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924199v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922929v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922963v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cussenot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922828v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923232v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922724v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924181v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923359v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923518v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923230v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923440v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994350v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923487v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922793v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923000v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922895v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005168v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8780-2_1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082615v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086619v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767974v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767968v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767965v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564064v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564074v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564043v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563438v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137848v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006479v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014564v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137803v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02879820v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lasolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyana Pavlova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200400" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923369v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/heph-2n67" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/rz6q-2261" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086648v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767932v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557494v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/jqzh-rh43" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223948v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082494v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086868v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590031v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/2cvz-p426" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.1946" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014602v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014599v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014561v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006473v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006478v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014560v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137797v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137801v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137802v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137902v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137791v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137784v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.g1997.603n2.0049" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137900v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle D Treuil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477510v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903685v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle D. Treuil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#8217;aquin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551799v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Provost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406713v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167858v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995009v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006431v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006437v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999465v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006433v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999489v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995025v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999495v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924291v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924294v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224980v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225051v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923344v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224984v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224958v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869425v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869415v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223972v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223963v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767834v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767929v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767892v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767847v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767838v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767887v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767884v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767843v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767858v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767864v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564049v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767879v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767827v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564179v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767831v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564073v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564068v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564066v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564071v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564072v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564067v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564065v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564051v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564054v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564053v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564048v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563439v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563436v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564243v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563428v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155314v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155317v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137897v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155320v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137907v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137904v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137906v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137908v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014601v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014592v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014588v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014591v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014589v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014595v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014582v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014584v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014583v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137827v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014587v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014586v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137823v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137824v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137819v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137806v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137804v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137810v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137799v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137798v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137795v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225131v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225003v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225142v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137909v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014603v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014593v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137831v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137814v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137839v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137859v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751157v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN21014" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02999483v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>