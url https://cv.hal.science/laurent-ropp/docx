--- v0 (2026-03-05)
+++ v1 (2026-04-06)
@@ -1470,178 +1470,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résonances d’un massacre protestant. Scandales et silences dans les historiographies confessionnelles de la Michelade (XVIe–XXIe siècles)</w:t>
+                <w:t xml:space="preserve">Compte rendu : Christian Mühling, Le débat européen sur la guerre de religion (1679-1714). Mémoire confessionnelle et politique internationale à l'époque de Louis XIV, Paris, Honoré Champion, &amp;quot;Vie des huguenots&amp;quot;, 2021, 624 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ropp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'histoire du protestantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (4), pp.650-652</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589930v1</w:t>
+                <w:t xml:space="preserve">hal-04557535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu : Christian Mühling, Le débat européen sur la guerre de religion (1679-1714). Mémoire confessionnelle et politique internationale à l'époque de Louis XIV, Paris, Honoré Champion, &amp;quot;Vie des huguenots&amp;quot;, 2021, 624 p.</w:t>
+                <w:t xml:space="preserve">Les résonances d’un massacre protestant. Scandales et silences dans les historiographies confessionnelles de la Michelade (XVIe–XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ropp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire du protestantisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.123-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1111171ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04557535v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protestants français et la Saint-Barthélemy (1972-2022). Mémoires contemporaines d'un massacre du XVIe siècle</w:t>
               </w:r>
@@ -1919,178 +1919,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu : Laurent Blanchard, &amp;lt;i&amp;gt;À La Rochelle entre sa foi et son roi. Monsieur de Loudrière (c. 1580-1628)&amp;lt;/i&amp;gt;, préface de Denis Vatinel, Maisons-Laffitte, Éditions Ampelos, 2018, 145 p.</w:t>
+                <w:t xml:space="preserve">La violence des frères. Trois protestants méridionaux face aux massacres perpétrés par leurs coreligionnaires au temps des guerres de religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ropp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire du protestantisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.138-139</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 5 (2-3), pp.197-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47421/RHP5_2-3_197-223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931145v1</w:t>
+                <w:t xml:space="preserve">hal-03044646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La violence des frères. Trois protestants méridionaux face aux massacres perpétrés par leurs coreligionnaires au temps des guerres de religion</w:t>
+                <w:t xml:space="preserve">Compte rendu : Laurent Blanchard, &amp;lt;i&amp;gt;À La Rochelle entre sa foi et son roi. Monsieur de Loudrière (c. 1580-1628)&amp;lt;/i&amp;gt;, préface de Denis Vatinel, Maisons-Laffitte, Éditions Ampelos, 2018, 145 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ropp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire du protestantisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 5 (2-3), pp.197-223. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, pp.138-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47421/RHP5_2-3_197-223⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03044646v1</w:t>
+                <w:t xml:space="preserve">hal-02931145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu : Chrystel Bernat et Frédéric Gabriel (dir.), &amp;lt;i&amp;gt;Émotions de Dieu. Attributions et appropriations chrétiennes (XVIe-XVIIIe siècle)&amp;lt;/i&amp;gt;, Turnhout, Brepols, 2019, 401 p.</w:t>
               </w:r>
@@ -2983,165 +2983,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catholiques et protestants face à la crise du second XVIe siècle français : le cas de la Michelade (XVIIe-XXIe siècles)</w:t>
+                <w:t xml:space="preserve">Les résonances d’un massacre protestant : scandales et silences dans les historiographies confessionnelles de la Michelade (XVIe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ropp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Sociétés, pouvoirs, religions "Gérer la crise"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céline Borello, Mar 2021, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Scandales et silences. XXVIIIe colloque international interdisciplinaire de l’Association des étudiants-diplômés du département d’histoire de l’Université de Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175149v1</w:t>
+                <w:t xml:space="preserve">hal-03187476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résonances d’un massacre protestant : scandales et silences dans les historiographies confessionnelles de la Michelade (XVIe-XXIe siècles)</w:t>
+                <w:t xml:space="preserve">Catholiques et protestants face à la crise du second XVIe siècle français : le cas de la Michelade (XVIIe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ropp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandales et silences. XXVIIIe colloque international interdisciplinaire de l’Association des étudiants-diplômés du département d’histoire de l’Université de Montréal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire Sociétés, pouvoirs, religions "Gérer la crise"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Borello, Mar 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187476v1</w:t>
+                <w:t xml:space="preserve">hal-03175149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cruautés honteuses ? Les historiens protestants face aux violences huguenotes du temps des guerres de Religion (vers 1830-vers 1970)</w:t>
               </w:r>
@@ -3289,180 +3289,180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mémorialistes face aux massacres religieux du XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
+                <w:t xml:space="preserve">Des héros ou des meurtriers comme les autres ? Les huguenots acteurs des guerres de religion vus par les historiens protestants (XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XXI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ropp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Dominic Moreau; Esther Dehoux; Alban Gautier; Claire Barillé, May 2017, Lille, France. pp.53-64</w:t>
+              <w:t xml:space="preserve">Séminaire Violence(s) et religion (axe 3 de TEMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475105v1</w:t>
+                <w:t xml:space="preserve">hal-03018303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des héros ou des meurtriers comme les autres ? Les huguenots acteurs des guerres de religion vus par les historiens protestants (XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XXI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles)</w:t>
+                <w:t xml:space="preserve">Les mémorialistes face aux massacres religieux du XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ropp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Violence(s) et religion (axe 3 de TEMOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Le Mans, France</w:t>
+              <w:t xml:space="preserve">III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque des étudiants de master en sciences historiques et artistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominic Moreau; Esther Dehoux; Alban Gautier; Claire Barillé, May 2017, Lille, France. pp.53-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018303v1</w:t>
+                <w:t xml:space="preserve">hal-02475105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des peurs urbaines. Frayeurs et paniques face aux violences des guerres de religion dans les journaux et les mémoires : le cas du Languedoc (XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles)</w:t>
               </w:r>
@@ -3731,51 +3731,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC9AD274"/>
+    <w:nsid w:val="F0AE6B74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3879,51 +3879,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46A077B5"/>
+    <w:nsid w:val="57654B03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4027,51 +4027,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F40C3178"/>
+    <w:nsid w:val="730540A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4175,51 +4175,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5F32AB25"/>
+    <w:nsid w:val="602FC20B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4323,51 +4323,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2CB31515"/>
+    <w:nsid w:val="C4103BBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4471,51 +4471,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C6578686"/>
+    <w:nsid w:val="3358A88C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4619,51 +4619,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="78032C3E"/>
+    <w:nsid w:val="6418C02D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4767,51 +4767,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C9D87F5E"/>
+    <w:nsid w:val="D1E346E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4915,51 +4915,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="32A6F76F"/>
+    <w:nsid w:val="6A3AB6C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5063,51 +5063,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="6DA721D4"/>
+    <w:nsid w:val="5A2ED858"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5211,51 +5211,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="F4B15B1F"/>
+    <w:nsid w:val="DF1EE10D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5359,51 +5359,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="775292F6"/>
+    <w:nsid w:val="F16058C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5507,51 +5507,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="9970E0EB"/>
+    <w:nsid w:val="49862CA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5774,51 +5774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-ropp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.ropp@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/chretienssocietes/9166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://temos.hypotheses.org/1169" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://temos.hypotheses.org/970" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reforme.net/religion/protestantisme/2021/06/23/vous-etes-protestant-participez-a-un-projet-de-recherche/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ropp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.23494" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111171ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.9489" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103452v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.9175" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02931145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RHP5_2-3_197-223" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431347v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-ropp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.ropp@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/chretienssocietes/9166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://temos.hypotheses.org/1169" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://temos.hypotheses.org/970" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reforme.net/religion/protestantisme/2021/06/23/vous-etes-protestant-participez-a-un-projet-de-recherche/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ropp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.23494" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111171ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.9489" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103452v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.9175" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RHP5_2-3_197-223" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02931145v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431347v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175149v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>