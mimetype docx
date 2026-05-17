--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -1543,174 +1543,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résonances d’un massacre protestant. Scandales et silences dans les historiographies confessionnelles de la Michelade (XVIe–XXIe siècles)</w:t>
+                <w:t xml:space="preserve">Les protestants français et la Saint-Barthélemy (1972-2022). Mémoires contemporaines d'un massacre du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ropp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'histoire du protestantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.105-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589930v1</w:t>
+                <w:t xml:space="preserve">hal-04052850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les protestants français et la Saint-Barthélemy (1972-2022). Mémoires contemporaines d'un massacre du XVIe siècle</w:t>
+                <w:t xml:space="preserve">Les résonances d’un massacre protestant. Scandales et silences dans les historiographies confessionnelles de la Michelade (XVIe–XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ropp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire du protestantisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.123-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1111171ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052850v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cruautés honteuses ? Les historiens protestants face aux violences huguenotes du temps des guerres de Religion (vers 1830-vers 1970)</w:t>
               </w:r>
@@ -2500,234 +2500,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise nationale, patrimonialisation et mémoire communautaire : les guerres de Religion dans les musées protestants (France, XXe-XXIe siècles)</w:t>
+                <w:t xml:space="preserve">Traces exhibées, traces occultées ? Les témoignages des violences des guerres de Religion dans les publications des historiens protestants (vers 1830-vers 1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ropp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international et interdisciplinaire « Crises, défis, innovations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Johannes Dahm, Mary C. Lavissière, Gaëlle Fauchard, Julie McAllister, Sophie Belan, Joël Brémond et Charlotte Barcat (Centre de recherche sur les identités, les nations et l’interculturalité et Langues étrangères appliquées Nantes), Nantes Université, Jun 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Violences inscrites. Saisir les violences par leurs traces de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, colloque organisé par Kévin Hémery, Élisabeth Lacombe et Juliette Sauvage, Université de Picardie Jules Verne, Mar 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703539v1</w:t>
+                <w:t xml:space="preserve">hal-03612897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonialisation et représentations collectives : les guerres de Religion dans les musées protestants</w:t>
+                <w:t xml:space="preserve">Crise nationale, patrimonialisation et mémoire communautaire : les guerres de Religion dans les musées protestants (France, XXe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ropp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identités et processus de patrimonialisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, séminaire du CRINI organisé par Mary Catherine Lavissière et Johannes Dahm, Université de Nantes, Jan 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">colloque international et interdisciplinaire « Crises, défis, innovations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Johannes Dahm, Mary C. Lavissière, Gaëlle Fauchard, Julie McAllister, Sophie Belan, Joël Brémond et Charlotte Barcat (Centre de recherche sur les identités, les nations et l’interculturalité et Langues étrangères appliquées Nantes), Nantes Université, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539570v1</w:t>
+                <w:t xml:space="preserve">hal-03703539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces exhibées, traces occultées ? Les témoignages des violences des guerres de Religion dans les publications des historiens protestants (vers 1830-vers 1960)</w:t>
+                <w:t xml:space="preserve">Patrimonialisation et représentations collectives : les guerres de Religion dans les musées protestants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ropp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences inscrites. Saisir les violences par leurs traces de l’Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, colloque organisé par Kévin Hémery, Élisabeth Lacombe et Juliette Sauvage, Université de Picardie Jules Verne, Mar 2022, Amiens, France</w:t>
+              <w:t xml:space="preserve">Identités et processus de patrimonialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, séminaire du CRINI organisé par Mary Catherine Lavissière et Johannes Dahm, Université de Nantes, Jan 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612897v1</w:t>
+                <w:t xml:space="preserve">hal-03539570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les guerres de Religion, une révolte huguenote ? Points de vue catholiques et protestants autour de la révocation de l’édit de Nantes</w:t>
               </w:r>
@@ -2914,402 +2914,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretenir la mémoire d’un massacre lointain ? Les sociétés d’histoire protestante face à la Saint-Barthélemy (1852-2021)</w:t>
+                <w:t xml:space="preserve">Les résonances d’un massacre protestant : scandales et silences dans les historiographies confessionnelles de la Michelade (XVIe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ropp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires des évènements violents et mobilisations collectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathilde Beaufils, Emmanuel Cayre, Maëlle Diarra, Victor Delaporte et Hadrien Holstein, Université Paris Nanterre, Institut des sciences sociales du politique, Nov 2021, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Scandales et silences. XXVIIIe colloque international interdisciplinaire de l’Association des étudiants-diplômés du département d’histoire de l’Université de Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431347v1</w:t>
+                <w:t xml:space="preserve">hal-03187476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résonances d’un massacre protestant : scandales et silences dans les historiographies confessionnelles de la Michelade (XVIe-XXIe siècles)</w:t>
+                <w:t xml:space="preserve">Catholiques et protestants face à la crise du second XVIe siècle français : le cas de la Michelade (XVIIe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ropp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandales et silences. XXVIIIe colloque international interdisciplinaire de l’Association des étudiants-diplômés du département d’histoire de l’Université de Montréal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire Sociétés, pouvoirs, religions "Gérer la crise"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Borello, Mar 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187476v1</w:t>
+                <w:t xml:space="preserve">hal-03175149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catholiques et protestants face à la crise du second XVIe siècle français : le cas de la Michelade (XVIIe-XXIe siècles)</w:t>
+                <w:t xml:space="preserve">Des cruautés honteuses ? Les historiens protestants face aux violences huguenotes du temps des guerres de Religion (vers 1830-vers 1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ropp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Sociétés, pouvoirs, religions "Gérer la crise"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céline Borello, Mar 2021, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Mémoires honteuses. Les chrétiens européens face à leurs passés embarrassants (XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Ropp, Nov 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175149v1</w:t>
+                <w:t xml:space="preserve">hal-03426094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cruautés honteuses ? Les historiens protestants face aux violences huguenotes du temps des guerres de Religion (vers 1830-vers 1970)</w:t>
+                <w:t xml:space="preserve">Étudier les mémoires protestantes des guerres de Religion (vers 1685-vers 2022) : quelques enjeux méthodologiques liés à la longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ropp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires honteuses. Les chrétiens européens face à leurs passés embarrassants (XVI</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Ropp, Nov 2021, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude de l'École doctorale Sociétés, temps, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romain Benoit-Lévy, Joséphine Comte et Saskia Meroueh, Apr 2021, [à distance], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426094v1</w:t>
+                <w:t xml:space="preserve">hal-03196168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les mémoires protestantes des guerres de Religion (vers 1685-vers 2022) : quelques enjeux méthodologiques liés à la longue durée</w:t>
+                <w:t xml:space="preserve">Entretenir la mémoire d’un massacre lointain ? Les sociétés d’histoire protestante face à la Saint-Barthélemy (1852-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ropp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de l'École doctorale Sociétés, temps, territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Romain Benoit-Lévy, Joséphine Comte et Saskia Meroueh, Apr 2021, [à distance], France</w:t>
+              <w:t xml:space="preserve">Mémoires des évènements violents et mobilisations collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathilde Beaufils, Emmanuel Cayre, Maëlle Diarra, Victor Delaporte et Hadrien Holstein, Université Paris Nanterre, Institut des sciences sociales du politique, Nov 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196168v1</w:t>
+                <w:t xml:space="preserve">hal-03431347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des héros ou des meurtriers comme les autres ? Les huguenots acteurs des guerres de religion vus par les historiens protestants (XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XXI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles)</w:t>
               </w:r>
@@ -3731,51 +3731,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0AE6B74"/>
+    <w:nsid w:val="2F0E427C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3879,51 +3879,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="57654B03"/>
+    <w:nsid w:val="AC4543FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4027,51 +4027,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="730540A0"/>
+    <w:nsid w:val="09048308"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4175,51 +4175,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="602FC20B"/>
+    <w:nsid w:val="1611D101"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4323,51 +4323,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C4103BBC"/>
+    <w:nsid w:val="BE0DBB55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4471,51 +4471,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3358A88C"/>
+    <w:nsid w:val="5908281E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4619,51 +4619,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6418C02D"/>
+    <w:nsid w:val="0087625A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4767,51 +4767,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="D1E346E8"/>
+    <w:nsid w:val="9A27E4F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4915,51 +4915,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6A3AB6C0"/>
+    <w:nsid w:val="5A5B132D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5063,51 +5063,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="5A2ED858"/>
+    <w:nsid w:val="32B889B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5211,51 +5211,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="DF1EE10D"/>
+    <w:nsid w:val="4B80A765"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5359,51 +5359,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="F16058C6"/>
+    <w:nsid w:val="3E2D945A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5507,51 +5507,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="49862CA1"/>
+    <w:nsid w:val="1BB88C7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5774,51 +5774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-ropp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.ropp@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/chretienssocietes/9166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://temos.hypotheses.org/1169" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://temos.hypotheses.org/970" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reforme.net/religion/protestantisme/2021/06/23/vous-etes-protestant-participez-a-un-projet-de-recherche/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ropp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.23494" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111171ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.9489" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103452v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.9175" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RHP5_2-3_197-223" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02931145v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431347v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175149v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-ropp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.ropp@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/chretienssocietes/9166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://temos.hypotheses.org/1169" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://temos.hypotheses.org/970" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reforme.net/religion/protestantisme/2021/06/23/vous-etes-protestant-participez-a-un-projet-de-recherche/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ropp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.23494" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052850v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111171ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.9489" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103452v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.9175" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RHP5_2-3_197-223" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02931145v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187476v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426094v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>