--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Roussarie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en linguistique théorique, formelle et automatique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférence à l'</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UFR Sciences du Langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Vincennes/St-Denis & </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFL, UMR7023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romance Languages and Linguistics Theory 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitat Autònoma de Barcelona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 28 (2), 2022, Isogloss, Haike Jacobs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from Going Romance 34th, Paris. Going Romance Proceedings, publiés dans The Romance Languages and Linguistic Theory (RLLT series: 17), editor–in–chief Haike Jacobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 (2), https://revistes.uab.cat/isogloss, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Issues in Syntax and Semantics 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2020, Empirical Issues in Syntax and Semantics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique formelle 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2017, Textbooks in Language Sciences, Stefan Müller; Martin Haspelmath, 978-1-977891-54-9. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1000504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Relevant Is the Sentence Unit to Accessing Implicit Meaning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.42. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages9020042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’implicite dans le texte littéraire à l’école : le cas des présuppositions et des implicatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.06002. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to 34th Going Romance Proceedings. In The Romance Languages and Linguistic Theory (RLLT series 17), editor–in–chief Haike Jacobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), 1-8. https://revistes.uab.cat/isogloss/article/view/v8-n2-matushansky-roussarie-russo-et-al. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/isogloss⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romance Languages and Linguistic Theory 17. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Romance Languages and Linguistic Theory 17, 8 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/isogloss.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From #[Je]F suis Charlie to #JeSuisCharlie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Hamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), pp.371-390. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.17008.ham⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic type-driven account of verb-formation patterns in Panyjima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.115-155. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07268602.2012.658740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter les pronoms phrastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56, pp.83--112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphores abstraites en français: représentation formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (1), pp.15-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00514303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imparfait, un temps inconséquent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Vetters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Temps et co(n)texte, 138, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la structuration et de la représentation du discours vu sous l’angle de la génération automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Génération automatique de textes, 39 (2), pp.35-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tellement analogue aux pronoms ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.275-280, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amir Biglari; Dominique Ducard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sémantique au pluriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.251-268, 2022, 978-2-7535-8095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions comparatives, superlatives et consécutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1641-1648, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phrases désidératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1384-1401, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de similarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1668-1685, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le superlatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen van Peteghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1699-1710, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las adverbes associatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Actes Sud; Imprimerie nationale, pp.957-968, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1649-1667, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Je suis Charlie. Semantic and prosodic anatomy of an empathic copular sentence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Hamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Meinunger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZAS papers in linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentrum für Allgemeine Sprachwissenschaft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-14, 2015, Byproducts and side effects - Nebenprodukte und Nebeneffekte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de similarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abeillé, Anne; Godard, Danièle; Delaveau, Annie;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande Grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abeillé, Anne; Godard, Danièle; Delaveau, Annie;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande Grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brands of perfects : semantics and pragmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis, Pascal and McCready, Eric and Palmer, Alexis and Reese, Brian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2004 Texas Linguistics Society Conference: Issues at the Semantics-Pragmatics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cascadilla, pp.13\textendash27, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la sémantique dynamique et de théories structurales dans l'interprétation du discours : la SDRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Corblin; Claire Gardent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité IC2 : Interpréter en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre : L'interprétation en discours et les structures du discours, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier / Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-263, 2005, Série Cognition et traitement de l'information, 978-2746209848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique et pragmatique des propositions en SI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molendijk, Arie and Vet, Co. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalité et attitude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (12), Rodopi, pp.51\textendash66, 2005, Cahiers Chronos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspectual Viewpoints, Speech Act Functions and Discourse Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kempchinsky, Paula and Slabakova, Roumyana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspectual Inquiries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, Springer Netherlands, pp.265\textendash290, 2005, Studies in Natural Language and Linguistic Theory, 978-1-4020-3032-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémantique formelle. 50 ans, et après...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Professionnel des Linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sciences du Langage, Jul 2023, Montchanin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What might be known : epistemic modality and uncertain contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics and Linguistic Theory (SALT) 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Columbus, Ohio, United States. pp.379--394, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3765/salt.v19i0.2539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panyjima Verb Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TAMEAL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, University of Western Australia, Perth, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of Stage vs. Change-of-Individual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Ritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronos 2009, 9th International Conference on Tense, Aspect and Modality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usitatif en Nyamal et la notion de méta-individu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9h International Conference on Tense, Aspect &amp; Modality (Chronos 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Université Paris-Diderot, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change-of-stage vs. change-of-individual: the Nyamal usitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Tense, Aspect and Modality (Chronos 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Université Paris-Diderot, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfects and the semantics/pragmatics interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de TALN'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brands of Perfects: Semantics and Pragmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 Texas Linguistics Society Conference (TLS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Austin, Texas, United States. pp.13--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une lambda-DRT étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier sur la SDRT à TALN 2004 (11ème Conférence sur le Traitement Automatique des Langues Naturelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some semantic investigations on the French VN construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Generative Approaches to the Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quotative Reference in Reportive comme Clauses (Référence citationnelle dans les reportives en comme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CSSP'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Paris, France. pp.328-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop presupposing the computation of presupposition: the case of the French adjective \'seul\'.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Information Structure in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00081618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop presupposing the computation of presupposition: the case of the French adjective \'seul\'.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Information Structure in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Structuring à la SDRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Danlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Workshop on Generation, ACL, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00082836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Reportive Comme Clauses : a case of parenthetical adjunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque HPSG'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Berkeley, Californie, United States. CSLI on-line Publications : http://cslipublications.stanford.edu/HPSG/1/hpsg00-toc.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Structure vs. Stage Structure and Abstract Aspectual Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twenty-Sixth Annual Meeting of the Berkeley Linguistics Society: General Session and Parasession on Aspect (2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Berkeley, Unknown Region. pp.361-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of implicit contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Autour de la Linguistique Formelle – RALFE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Curie Actions TAMEAL IRSES Deliverable D1.2 Collection of papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Schultze-Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.1-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Curie Actions TAMEAL IRSES Deliverable D 3.2 - Third collection of TAMEAL papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nordlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maâøa Ponsonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Curie Actions TAMEAL IRSES Deliverable D 2.2 - Second collection of TAMEAL papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Faller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nordlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la formalisation sémantique de &amp;quot;même que&amp;quot; et &amp;quot;autre que</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Roussarie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en linguistique théorique, formelle et automatique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférence à l'</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UFR Sciences du Langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Vincennes/St-Denis & </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFL, UMR7023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romance Languages and Linguistics Theory 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitat Autònoma de Barcelona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 28 (2), 2022, Isogloss, Haike Jacobs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from Going Romance 34th, Paris. Going Romance Proceedings, publiés dans The Romance Languages and Linguistic Theory (RLLT series: 17), editor–in–chief Haike Jacobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 (2), https://revistes.uab.cat/isogloss, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Issues in Syntax and Semantics 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2020, Empirical Issues in Syntax and Semantics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique formelle 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2017, Textbooks in Language Sciences, Stefan Müller; Martin Haspelmath, 978-1-977891-54-9. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1000504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Relevant Is the Sentence Unit to Accessing Implicit Meaning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.42. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages9020042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to 34th Going Romance Proceedings. In The Romance Languages and Linguistic Theory (RLLT series 17), editor–in–chief Haike Jacobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), 1-8. https://revistes.uab.cat/isogloss/article/view/v8-n2-matushansky-roussarie-russo-et-al. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/isogloss⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romance Languages and Linguistic Theory 17. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Romance Languages and Linguistic Theory 17, 8 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/isogloss.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’implicite dans le texte littéraire à l’école : le cas des présuppositions et des implicatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.06002. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From #[Je]F suis Charlie to #JeSuisCharlie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Hamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), pp.371-390. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.17008.ham⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic type-driven account of verb-formation patterns in Panyjima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.115-155. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07268602.2012.658740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter les pronoms phrastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56, pp.83--112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphores abstraites en français: représentation formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (1), pp.15-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00514303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imparfait, un temps inconséquent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Vetters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Temps et co(n)texte, 138, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la structuration et de la représentation du discours vu sous l’angle de la génération automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Génération automatique de textes, 39 (2), pp.35-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tellement analogue aux pronoms ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.275-280, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amir Biglari; Dominique Ducard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sémantique au pluriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.251-268, 2022, 978-2-7535-8095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions comparatives, superlatives et consécutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1641-1648, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phrases désidératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1384-1401, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de similarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1668-1685, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le superlatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen van Peteghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1699-1710, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1649-1667, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las adverbes associatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Actes Sud; Imprimerie nationale, pp.957-968, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Je suis Charlie. Semantic and prosodic anatomy of an empathic copular sentence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Hamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Meinunger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZAS papers in linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentrum für Allgemeine Sprachwissenschaft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-14, 2015, Byproducts and side effects - Nebenprodukte und Nebeneffekte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de similarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abeillé, Anne; Godard, Danièle; Delaveau, Annie;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande Grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abeillé, Anne; Godard, Danièle; Delaveau, Annie;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande Grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brands of perfects : semantics and pragmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis, Pascal and McCready, Eric and Palmer, Alexis and Reese, Brian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2004 Texas Linguistics Society Conference: Issues at the Semantics-Pragmatics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cascadilla, pp.13\textendash27, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la sémantique dynamique et de théories structurales dans l'interprétation du discours : la SDRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Corblin; Claire Gardent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité IC2 : Interpréter en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre : L'interprétation en discours et les structures du discours, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier / Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-263, 2005, Série Cognition et traitement de l'information, 978-2746209848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique et pragmatique des propositions en SI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molendijk, Arie and Vet, Co. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalité et attitude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (12), Rodopi, pp.51\textendash66, 2005, Cahiers Chronos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspectual Viewpoints, Speech Act Functions and Discourse Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kempchinsky, Paula and Slabakova, Roumyana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspectual Inquiries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, Springer Netherlands, pp.265\textendash290, 2005, Studies in Natural Language and Linguistic Theory, 978-1-4020-3032-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémantique formelle. 50 ans, et après...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Professionnel des Linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sciences du Langage, Jul 2023, Montchanin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What might be known : epistemic modality and uncertain contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics and Linguistic Theory (SALT) 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Columbus, Ohio, United States. pp.379--394, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3765/salt.v19i0.2539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panyjima Verb Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TAMEAL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, University of Western Australia, Perth, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change-of-stage vs. change-of-individual: the Nyamal usitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Tense, Aspect and Modality (Chronos 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Université Paris-Diderot, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of Stage vs. Change-of-Individual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Ritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronos 2009, 9th International Conference on Tense, Aspect and Modality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usitatif en Nyamal et la notion de méta-individu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9h International Conference on Tense, Aspect &amp; Modality (Chronos 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Université Paris-Diderot, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brands of Perfects: Semantics and Pragmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 Texas Linguistics Society Conference (TLS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Austin, Texas, United States. pp.13--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfects and the semantics/pragmatics interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de TALN'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une lambda-DRT étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier sur la SDRT à TALN 2004 (11ème Conférence sur le Traitement Automatique des Langues Naturelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quotative Reference in Reportive comme Clauses (Référence citationnelle dans les reportives en comme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CSSP'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Paris, France. pp.328-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some semantic investigations on the French VN construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Generative Approaches to the Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop presupposing the computation of presupposition: the case of the French adjective \'seul\'.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Information Structure in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00081618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop presupposing the computation of presupposition: the case of the French adjective \'seul\'.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Information Structure in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Structuring à la SDRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Danlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Workshop on Generation, ACL, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00082836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Reportive Comme Clauses : a case of parenthetical adjunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque HPSG'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Berkeley, Californie, United States. CSLI on-line Publications : http://cslipublications.stanford.edu/HPSG/1/hpsg00-toc.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Structure vs. Stage Structure and Abstract Aspectual Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twenty-Sixth Annual Meeting of the Berkeley Linguistics Society: General Session and Parasession on Aspect (2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Berkeley, Unknown Region. pp.361-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of implicit contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Autour de la Linguistique Formelle – RALFE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Curie Actions TAMEAL IRSES Deliverable D1.2 Collection of papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Schultze-Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.1-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Curie Actions TAMEAL IRSES Deliverable D 3.2 - Third collection of TAMEAL papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nordlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maâøa Ponsonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Curie Actions TAMEAL IRSES Deliverable D 2.2 - Second collection of TAMEAL papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Faller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nordlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la formalisation sémantique de &amp;quot;même que&amp;quot; et &amp;quot;autre que</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ufr-sdl.univ-paris8.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfl.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626601v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ora Matushansky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Russo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistes.uab.cat/isogloss/issue/view/v8-n2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169056v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pinon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langsci-press.org/catalog/book/143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1000504" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424667v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hamlaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.17008.ham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dench" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07268602.2012.658740" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Vetters" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688947v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8055461" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen van Peteghem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361524v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publikationen.ub.uni-frankfurt.de/frontdoor/index/index/docId/38230" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/interpreter-en-contexte/corblin/descriptif-9782746209848" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/salt.v19i0.2539" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443522v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Ritz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443787v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443535v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450237v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606005v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170521v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raynal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danlos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170519v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751576v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schultze-Berndt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Verstraete" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nordlinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#226;&#248;a Ponsonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428693v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Faller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henderson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ufr-sdl.univ-paris8.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfl.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626601v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ora Matushansky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Russo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistes.uab.cat/isogloss/issue/view/v8-n2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169056v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pinon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langsci-press.org/catalog/book/143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1000504" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424667v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626619v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.205" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hamlaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.17008.ham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dench" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07268602.2012.658740" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Vetters" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688947v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8055461" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen van Peteghem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publikationen.ub.uni-frankfurt.de/frontdoor/index/index/docId/38230" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/interpreter-en-contexte/corblin/descriptif-9782746209848" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/salt.v19i0.2539" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443522v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605997v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Ritz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170521v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raynal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danlos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170519v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751576v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schultze-Berndt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Verstraete" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nordlinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#226;&#248;a Ponsonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428693v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Faller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henderson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>