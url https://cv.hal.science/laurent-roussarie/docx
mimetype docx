--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Roussarie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en linguistique théorique, formelle et automatique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférence à l'</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UFR Sciences du Langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Vincennes/St-Denis & </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFL, UMR7023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romance Languages and Linguistics Theory 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitat Autònoma de Barcelona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 28 (2), 2022, Isogloss, Haike Jacobs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from Going Romance 34th, Paris. Going Romance Proceedings, publiés dans The Romance Languages and Linguistic Theory (RLLT series: 17), editor–in–chief Haike Jacobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 (2), https://revistes.uab.cat/isogloss, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Issues in Syntax and Semantics 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2020, Empirical Issues in Syntax and Semantics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique formelle 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2017, Textbooks in Language Sciences, Stefan Müller; Martin Haspelmath, 978-1-977891-54-9. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1000504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Relevant Is the Sentence Unit to Accessing Implicit Meaning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.42. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages9020042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to 34th Going Romance Proceedings. In The Romance Languages and Linguistic Theory (RLLT series 17), editor–in–chief Haike Jacobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), 1-8. https://revistes.uab.cat/isogloss/article/view/v8-n2-matushansky-roussarie-russo-et-al. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/isogloss⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romance Languages and Linguistic Theory 17. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Romance Languages and Linguistic Theory 17, 8 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/isogloss.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’implicite dans le texte littéraire à l’école : le cas des présuppositions et des implicatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.06002. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From #[Je]F suis Charlie to #JeSuisCharlie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Hamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), pp.371-390. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.17008.ham⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic type-driven account of verb-formation patterns in Panyjima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.115-155. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07268602.2012.658740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter les pronoms phrastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56, pp.83--112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphores abstraites en français: représentation formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (1), pp.15-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00514303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imparfait, un temps inconséquent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Vetters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Temps et co(n)texte, 138, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la structuration et de la représentation du discours vu sous l’angle de la génération automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Génération automatique de textes, 39 (2), pp.35-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tellement analogue aux pronoms ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.275-280, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amir Biglari; Dominique Ducard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sémantique au pluriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.251-268, 2022, 978-2-7535-8095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions comparatives, superlatives et consécutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1641-1648, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phrases désidératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1384-1401, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de similarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1668-1685, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le superlatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen van Peteghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1699-1710, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1649-1667, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las adverbes associatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Actes Sud; Imprimerie nationale, pp.957-968, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Je suis Charlie. Semantic and prosodic anatomy of an empathic copular sentence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Hamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Meinunger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZAS papers in linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentrum für Allgemeine Sprachwissenschaft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-14, 2015, Byproducts and side effects - Nebenprodukte und Nebeneffekte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de similarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abeillé, Anne; Godard, Danièle; Delaveau, Annie;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande Grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abeillé, Anne; Godard, Danièle; Delaveau, Annie;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande Grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brands of perfects : semantics and pragmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis, Pascal and McCready, Eric and Palmer, Alexis and Reese, Brian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2004 Texas Linguistics Society Conference: Issues at the Semantics-Pragmatics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cascadilla, pp.13\textendash27, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la sémantique dynamique et de théories structurales dans l'interprétation du discours : la SDRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Corblin; Claire Gardent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité IC2 : Interpréter en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre : L'interprétation en discours et les structures du discours, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier / Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-263, 2005, Série Cognition et traitement de l'information, 978-2746209848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique et pragmatique des propositions en SI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molendijk, Arie and Vet, Co. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalité et attitude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (12), Rodopi, pp.51\textendash66, 2005, Cahiers Chronos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspectual Viewpoints, Speech Act Functions and Discourse Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kempchinsky, Paula and Slabakova, Roumyana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspectual Inquiries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, Springer Netherlands, pp.265\textendash290, 2005, Studies in Natural Language and Linguistic Theory, 978-1-4020-3032-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémantique formelle. 50 ans, et après...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Professionnel des Linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sciences du Langage, Jul 2023, Montchanin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What might be known : epistemic modality and uncertain contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics and Linguistic Theory (SALT) 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Columbus, Ohio, United States. pp.379--394, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3765/salt.v19i0.2539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panyjima Verb Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TAMEAL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, University of Western Australia, Perth, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change-of-stage vs. change-of-individual: the Nyamal usitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Tense, Aspect and Modality (Chronos 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Université Paris-Diderot, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of Stage vs. Change-of-Individual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Ritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronos 2009, 9th International Conference on Tense, Aspect and Modality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usitatif en Nyamal et la notion de méta-individu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9h International Conference on Tense, Aspect &amp; Modality (Chronos 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Université Paris-Diderot, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brands of Perfects: Semantics and Pragmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 Texas Linguistics Society Conference (TLS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Austin, Texas, United States. pp.13--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfects and the semantics/pragmatics interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de TALN'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une lambda-DRT étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier sur la SDRT à TALN 2004 (11ème Conférence sur le Traitement Automatique des Langues Naturelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quotative Reference in Reportive comme Clauses (Référence citationnelle dans les reportives en comme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CSSP'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Paris, France. pp.328-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some semantic investigations on the French VN construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Generative Approaches to the Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop presupposing the computation of presupposition: the case of the French adjective \'seul\'.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Information Structure in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00081618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop presupposing the computation of presupposition: the case of the French adjective \'seul\'.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Information Structure in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Structuring à la SDRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Danlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Workshop on Generation, ACL, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00082836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Reportive Comme Clauses : a case of parenthetical adjunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque HPSG'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Berkeley, Californie, United States. CSLI on-line Publications : http://cslipublications.stanford.edu/HPSG/1/hpsg00-toc.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Structure vs. Stage Structure and Abstract Aspectual Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twenty-Sixth Annual Meeting of the Berkeley Linguistics Society: General Session and Parasession on Aspect (2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Berkeley, Unknown Region. pp.361-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of implicit contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Autour de la Linguistique Formelle – RALFE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Curie Actions TAMEAL IRSES Deliverable D1.2 Collection of papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Schultze-Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.1-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Curie Actions TAMEAL IRSES Deliverable D 3.2 - Third collection of TAMEAL papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nordlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maâøa Ponsonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Curie Actions TAMEAL IRSES Deliverable D 2.2 - Second collection of TAMEAL papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Faller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nordlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la formalisation sémantique de &amp;quot;même que&amp;quot; et &amp;quot;autre que</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Roussarie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en linguistique théorique, formelle et automatique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférence à l'</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UFR Sciences du Langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Vincennes/St-Denis & </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFL, UMR7023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romance Languages and Linguistics Theory 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitat Autònoma de Barcelona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 28 (2), 2022, Isogloss, Haike Jacobs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from Going Romance 34th, Paris. Going Romance Proceedings, publiés dans The Romance Languages and Linguistic Theory (RLLT series: 17), editor–in–chief Haike Jacobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 (2), https://revistes.uab.cat/isogloss, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Issues in Syntax and Semantics 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2020, Empirical Issues in Syntax and Semantics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique formelle 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2017, Textbooks in Language Sciences, Stefan Müller; Martin Haspelmath, 978-1-977891-54-9. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1000504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Relevant Is the Sentence Unit to Accessing Implicit Meaning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.42. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages9020042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’implicite dans le texte littéraire à l’école : le cas des présuppositions et des implicatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.06002. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to 34th Going Romance Proceedings. In The Romance Languages and Linguistic Theory (RLLT series 17), editor–in–chief Haike Jacobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), 1-8. https://revistes.uab.cat/isogloss/article/view/v8-n2-matushansky-roussarie-russo-et-al. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/isogloss⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romance Languages and Linguistic Theory 17. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Romance Languages and Linguistic Theory 17, 8 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/isogloss.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From #[Je]F suis Charlie to #JeSuisCharlie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Hamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), pp.371-390. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.17008.ham⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic type-driven account of verb-formation patterns in Panyjima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.115-155. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07268602.2012.658740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter les pronoms phrastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56, pp.83--112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphores abstraites en français: représentation formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (1), pp.15-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00514303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imparfait, un temps inconséquent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Vetters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Temps et co(n)texte, 138, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la structuration et de la représentation du discours vu sous l’angle de la génération automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Génération automatique de textes, 39 (2), pp.35-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tellement analogue aux pronoms ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.275-280, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amir Biglari; Dominique Ducard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sémantique au pluriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.251-268, 2022, 978-2-7535-8095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions comparatives, superlatives et consécutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1641-1648, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phrases désidératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1384-1401, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de similarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1668-1685, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le superlatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen van Peteghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1699-1710, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1649-1667, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las adverbes associatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Actes Sud; Imprimerie nationale, pp.957-968, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Je suis Charlie. Semantic and prosodic anatomy of an empathic copular sentence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Hamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Meinunger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZAS papers in linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentrum für Allgemeine Sprachwissenschaft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-14, 2015, Byproducts and side effects - Nebenprodukte und Nebeneffekte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de similarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abeillé, Anne; Godard, Danièle; Delaveau, Annie;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande Grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abeillé, Anne; Godard, Danièle; Delaveau, Annie;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande Grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brands of perfects : semantics and pragmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis, Pascal and McCready, Eric and Palmer, Alexis and Reese, Brian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2004 Texas Linguistics Society Conference: Issues at the Semantics-Pragmatics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cascadilla, pp.13\textendash27, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la sémantique dynamique et de théories structurales dans l'interprétation du discours : la SDRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Corblin; Claire Gardent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité IC2 : Interpréter en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre : L'interprétation en discours et les structures du discours, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier / Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-263, 2005, Série Cognition et traitement de l'information, 978-2746209848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique et pragmatique des propositions en SI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molendijk, Arie and Vet, Co. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalité et attitude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (12), Rodopi, pp.51\textendash66, 2005, Cahiers Chronos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspectual Viewpoints, Speech Act Functions and Discourse Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kempchinsky, Paula and Slabakova, Roumyana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspectual Inquiries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, Springer Netherlands, pp.265\textendash290, 2005, Studies in Natural Language and Linguistic Theory, 978-1-4020-3032-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémantique formelle. 50 ans, et après...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Professionnel des Linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sciences du Langage, Jul 2023, Montchanin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What might be known : epistemic modality and uncertain contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics and Linguistic Theory (SALT) 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Columbus, Ohio, United States. pp.379--394, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3765/salt.v19i0.2539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panyjima Verb Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TAMEAL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, University of Western Australia, Perth, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usitatif en Nyamal et la notion de méta-individu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9h International Conference on Tense, Aspect &amp; Modality (Chronos 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Université Paris-Diderot, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of Stage vs. Change-of-Individual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Ritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronos 2009, 9th International Conference on Tense, Aspect and Modality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change-of-stage vs. change-of-individual: the Nyamal usitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Tense, Aspect and Modality (Chronos 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Université Paris-Diderot, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brands of Perfects: Semantics and Pragmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 Texas Linguistics Society Conference (TLS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Austin, Texas, United States. pp.13--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfects and the semantics/pragmatics interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de TALN'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une lambda-DRT étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier sur la SDRT à TALN 2004 (11ème Conférence sur le Traitement Automatique des Langues Naturelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some semantic investigations on the French VN construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Generative Approaches to the Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quotative Reference in Reportive comme Clauses (Référence citationnelle dans les reportives en comme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CSSP'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Paris, France. pp.328-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop presupposing the computation of presupposition: the case of the French adjective \'seul\'.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Information Structure in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00081618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop presupposing the computation of presupposition: the case of the French adjective \'seul\'.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Information Structure in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Structuring à la SDRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Danlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Workshop on Generation, ACL, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00082836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Reportive Comme Clauses : a case of parenthetical adjunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque HPSG'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Berkeley, Californie, United States. CSLI on-line Publications : http://cslipublications.stanford.edu/HPSG/1/hpsg00-toc.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Structure vs. Stage Structure and Abstract Aspectual Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twenty-Sixth Annual Meeting of the Berkeley Linguistics Society: General Session and Parasession on Aspect (2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Berkeley, Unknown Region. pp.361-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of implicit contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Autour de la Linguistique Formelle – RALFE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Curie Actions TAMEAL IRSES Deliverable D1.2 Collection of papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Schultze-Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.1-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Curie Actions TAMEAL IRSES Deliverable D 3.2 - Third collection of TAMEAL papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nordlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maâøa Ponsonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Curie Actions TAMEAL IRSES Deliverable D 2.2 - Second collection of TAMEAL papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Faller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nordlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la formalisation sémantique de &amp;quot;même que&amp;quot; et &amp;quot;autre que</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ufr-sdl.univ-paris8.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfl.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626601v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ora Matushansky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Russo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistes.uab.cat/isogloss/issue/view/v8-n2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169056v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pinon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langsci-press.org/catalog/book/143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1000504" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424667v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626619v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.205" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hamlaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.17008.ham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dench" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07268602.2012.658740" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Vetters" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688947v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8055461" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen van Peteghem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publikationen.ub.uni-frankfurt.de/frontdoor/index/index/docId/38230" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/interpreter-en-contexte/corblin/descriptif-9782746209848" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/salt.v19i0.2539" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443522v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605997v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Ritz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170521v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raynal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danlos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170519v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751576v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schultze-Berndt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Verstraete" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nordlinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#226;&#248;a Ponsonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428693v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Faller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henderson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ufr-sdl.univ-paris8.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfl.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626601v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ora Matushansky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Russo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistes.uab.cat/isogloss/issue/view/v8-n2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169056v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pinon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langsci-press.org/catalog/book/143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1000504" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424667v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hamlaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.17008.ham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dench" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07268602.2012.658740" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Vetters" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688947v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8055461" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen van Peteghem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publikationen.ub.uni-frankfurt.de/frontdoor/index/index/docId/38230" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/interpreter-en-contexte/corblin/descriptif-9782746209848" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/salt.v19i0.2539" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443522v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605997v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Ritz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443535v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170521v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raynal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danlos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170519v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751576v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schultze-Berndt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Verstraete" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nordlinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#226;&#248;a Ponsonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428693v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Faller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henderson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>