--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Roussarie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en linguistique théorique, formelle et automatique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférence à l'</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UFR Sciences du Langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Vincennes/St-Denis & </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFL, UMR7023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romance Languages and Linguistics Theory 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitat Autònoma de Barcelona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 28 (2), 2022, Isogloss, Haike Jacobs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from Going Romance 34th, Paris. Going Romance Proceedings, publiés dans The Romance Languages and Linguistic Theory (RLLT series: 17), editor–in–chief Haike Jacobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 (2), https://revistes.uab.cat/isogloss, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Issues in Syntax and Semantics 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2020, Empirical Issues in Syntax and Semantics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique formelle 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2017, Textbooks in Language Sciences, Stefan Müller; Martin Haspelmath, 978-1-977891-54-9. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1000504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Relevant Is the Sentence Unit to Accessing Implicit Meaning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.42. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages9020042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’implicite dans le texte littéraire à l’école : le cas des présuppositions et des implicatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.06002. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to 34th Going Romance Proceedings. In The Romance Languages and Linguistic Theory (RLLT series 17), editor–in–chief Haike Jacobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), 1-8. https://revistes.uab.cat/isogloss/article/view/v8-n2-matushansky-roussarie-russo-et-al. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/isogloss⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romance Languages and Linguistic Theory 17. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Romance Languages and Linguistic Theory 17, 8 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/isogloss.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From #[Je]F suis Charlie to #JeSuisCharlie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Hamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), pp.371-390. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.17008.ham⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic type-driven account of verb-formation patterns in Panyjima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.115-155. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07268602.2012.658740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter les pronoms phrastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56, pp.83--112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphores abstraites en français: représentation formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (1), pp.15-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00514303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imparfait, un temps inconséquent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Vetters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Temps et co(n)texte, 138, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la structuration et de la représentation du discours vu sous l’angle de la génération automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Génération automatique de textes, 39 (2), pp.35-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tellement analogue aux pronoms ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.275-280, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amir Biglari; Dominique Ducard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sémantique au pluriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.251-268, 2022, 978-2-7535-8095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions comparatives, superlatives et consécutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1641-1648, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phrases désidératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1384-1401, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de similarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1668-1685, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le superlatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen van Peteghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1699-1710, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1649-1667, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las adverbes associatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Actes Sud; Imprimerie nationale, pp.957-968, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Je suis Charlie. Semantic and prosodic anatomy of an empathic copular sentence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Hamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Meinunger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZAS papers in linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentrum für Allgemeine Sprachwissenschaft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-14, 2015, Byproducts and side effects - Nebenprodukte und Nebeneffekte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de similarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abeillé, Anne; Godard, Danièle; Delaveau, Annie;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande Grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abeillé, Anne; Godard, Danièle; Delaveau, Annie;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande Grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brands of perfects : semantics and pragmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis, Pascal and McCready, Eric and Palmer, Alexis and Reese, Brian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2004 Texas Linguistics Society Conference: Issues at the Semantics-Pragmatics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cascadilla, pp.13\textendash27, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la sémantique dynamique et de théories structurales dans l'interprétation du discours : la SDRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Corblin; Claire Gardent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité IC2 : Interpréter en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre : L'interprétation en discours et les structures du discours, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier / Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-263, 2005, Série Cognition et traitement de l'information, 978-2746209848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique et pragmatique des propositions en SI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molendijk, Arie and Vet, Co. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalité et attitude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (12), Rodopi, pp.51\textendash66, 2005, Cahiers Chronos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspectual Viewpoints, Speech Act Functions and Discourse Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kempchinsky, Paula and Slabakova, Roumyana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspectual Inquiries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, Springer Netherlands, pp.265\textendash290, 2005, Studies in Natural Language and Linguistic Theory, 978-1-4020-3032-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémantique formelle. 50 ans, et après...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Professionnel des Linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sciences du Langage, Jul 2023, Montchanin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What might be known : epistemic modality and uncertain contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics and Linguistic Theory (SALT) 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Columbus, Ohio, United States. pp.379--394, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3765/salt.v19i0.2539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panyjima Verb Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TAMEAL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, University of Western Australia, Perth, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usitatif en Nyamal et la notion de méta-individu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9h International Conference on Tense, Aspect &amp; Modality (Chronos 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Université Paris-Diderot, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of Stage vs. Change-of-Individual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Ritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronos 2009, 9th International Conference on Tense, Aspect and Modality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change-of-stage vs. change-of-individual: the Nyamal usitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Tense, Aspect and Modality (Chronos 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Université Paris-Diderot, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brands of Perfects: Semantics and Pragmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 Texas Linguistics Society Conference (TLS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Austin, Texas, United States. pp.13--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfects and the semantics/pragmatics interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de TALN'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une lambda-DRT étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier sur la SDRT à TALN 2004 (11ème Conférence sur le Traitement Automatique des Langues Naturelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some semantic investigations on the French VN construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Generative Approaches to the Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quotative Reference in Reportive comme Clauses (Référence citationnelle dans les reportives en comme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CSSP'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Paris, France. pp.328-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop presupposing the computation of presupposition: the case of the French adjective \'seul\'.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Information Structure in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00081618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop presupposing the computation of presupposition: the case of the French adjective \'seul\'.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Information Structure in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Structuring à la SDRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Danlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Workshop on Generation, ACL, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00082836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Reportive Comme Clauses : a case of parenthetical adjunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque HPSG'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Berkeley, Californie, United States. CSLI on-line Publications : http://cslipublications.stanford.edu/HPSG/1/hpsg00-toc.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Structure vs. Stage Structure and Abstract Aspectual Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twenty-Sixth Annual Meeting of the Berkeley Linguistics Society: General Session and Parasession on Aspect (2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Berkeley, Unknown Region. pp.361-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of implicit contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Autour de la Linguistique Formelle – RALFE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Curie Actions TAMEAL IRSES Deliverable D1.2 Collection of papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Schultze-Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.1-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Curie Actions TAMEAL IRSES Deliverable D 3.2 - Third collection of TAMEAL papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nordlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maâøa Ponsonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Curie Actions TAMEAL IRSES Deliverable D 2.2 - Second collection of TAMEAL papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Faller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nordlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la formalisation sémantique de &amp;quot;même que&amp;quot; et &amp;quot;autre que</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Roussarie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en linguistique théorique, formelle et automatique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférence à l'</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UFR Sciences du Langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Vincennes/St-Denis & </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFL, UMR7023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romance Languages and Linguistics Theory 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitat Autònoma de Barcelona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 28 (2), 2022, Isogloss, Haike Jacobs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from Going Romance 34th, Paris. Going Romance Proceedings, publiés dans The Romance Languages and Linguistic Theory (RLLT series: 17), editor–in–chief Haike Jacobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 (2), https://revistes.uab.cat/isogloss, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Issues in Syntax and Semantics 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2020, Empirical Issues in Syntax and Semantics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique formelle 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2017, Textbooks in Language Sciences, Stefan Müller; Martin Haspelmath, 978-1-977891-54-9. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1000504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Relevant Is the Sentence Unit to Accessing Implicit Meaning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.42. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages9020042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to 34th Going Romance Proceedings. In The Romance Languages and Linguistic Theory (RLLT series 17), editor–in–chief Haike Jacobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), 1-8. https://revistes.uab.cat/isogloss/article/view/v8-n2-matushansky-roussarie-russo-et-al. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/isogloss⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romance Languages and Linguistic Theory 17. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Romance Languages and Linguistic Theory 17, 8 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/isogloss.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’implicite dans le texte littéraire à l’école : le cas des présuppositions et des implicatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.06002. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From #[Je]F suis Charlie to #JeSuisCharlie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Hamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), pp.371-390. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.17008.ham⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic type-driven account of verb-formation patterns in Panyjima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.115-155. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07268602.2012.658740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter les pronoms phrastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56, pp.83--112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphores abstraites en français: représentation formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (1), pp.15-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00514303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imparfait, un temps inconséquent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Vetters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Temps et co(n)texte, 138, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la structuration et de la représentation du discours vu sous l’angle de la génération automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Génération automatique de textes, 39 (2), pp.35-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tellement analogue aux pronoms ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.275-280, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amir Biglari; Dominique Ducard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sémantique au pluriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.251-268, 2022, 978-2-7535-8095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions comparatives, superlatives et consécutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1641-1648, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phrases désidératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1384-1401, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de similarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1668-1685, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le superlatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen van Peteghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1699-1710, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.1649-1667, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las adverbes associatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Actes Sud; Imprimerie nationale, pp.957-968, 2021, 978-2-330-14239-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Je suis Charlie. Semantic and prosodic anatomy of an empathic copular sentence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Hamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Meinunger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZAS papers in linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentrum für Allgemeine Sprachwissenschaft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-14, 2015, Byproducts and side effects - Nebenprodukte und Nebeneffekte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de similarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abeillé, Anne; Godard, Danièle; Delaveau, Annie;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande Grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abeillé, Anne; Godard, Danièle; Delaveau, Annie;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande Grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brands of perfects : semantics and pragmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis, Pascal and McCready, Eric and Palmer, Alexis and Reese, Brian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2004 Texas Linguistics Society Conference: Issues at the Semantics-Pragmatics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cascadilla, pp.13\textendash27, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la sémantique dynamique et de théories structurales dans l'interprétation du discours : la SDRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Corblin; Claire Gardent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité IC2 : Interpréter en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre : L'interprétation en discours et les structures du discours, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier / Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-263, 2005, Série Cognition et traitement de l'information, 978-2746209848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique et pragmatique des propositions en SI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molendijk, Arie and Vet, Co. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalité et attitude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (12), Rodopi, pp.51\textendash66, 2005, Cahiers Chronos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspectual Viewpoints, Speech Act Functions and Discourse Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kempchinsky, Paula and Slabakova, Roumyana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspectual Inquiries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, Springer Netherlands, pp.265\textendash290, 2005, Studies in Natural Language and Linguistic Theory, 978-1-4020-3032-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémantique formelle. 50 ans, et après...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Professionnel des Linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sciences du Langage, Jul 2023, Montchanin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What might be known : epistemic modality and uncertain contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics and Linguistic Theory (SALT) 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Columbus, Ohio, United States. pp.379--394, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3765/salt.v19i0.2539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panyjima Verb Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TAMEAL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, University of Western Australia, Perth, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change-of-stage vs. change-of-individual: the Nyamal usitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Tense, Aspect and Modality (Chronos 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Université Paris-Diderot, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usitatif en Nyamal et la notion de méta-individu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9h International Conference on Tense, Aspect &amp; Modality (Chronos 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Université Paris-Diderot, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of Stage vs. Change-of-Individual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Ritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronos 2009, 9th International Conference on Tense, Aspect and Modality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brands of Perfects: Semantics and Pragmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 Texas Linguistics Society Conference (TLS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Austin, Texas, United States. pp.13--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfects and the semantics/pragmatics interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de TALN'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une lambda-DRT étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier sur la SDRT à TALN 2004 (11ème Conférence sur le Traitement Automatique des Langues Naturelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quotative Reference in Reportive comme Clauses (Référence citationnelle dans les reportives en comme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CSSP'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Paris, France. pp.328-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some semantic investigations on the French VN construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Generative Approaches to the Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop presupposing the computation of presupposition: the case of the French adjective \'seul\'.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Information Structure in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00081618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop presupposing the computation of presupposition: the case of the French adjective \'seul\'.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Information Structure in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Structuring à la SDRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Danlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Workshop on Generation, ACL, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00082836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Reportive Comme Clauses : a case of parenthetical adjunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque HPSG'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Berkeley, Californie, United States. CSLI on-line Publications : http://cslipublications.stanford.edu/HPSG/1/hpsg00-toc.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Structure vs. Stage Structure and Abstract Aspectual Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twenty-Sixth Annual Meeting of the Berkeley Linguistics Society: General Session and Parasession on Aspect (2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Berkeley, Unknown Region. pp.361-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of implicit contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Autour de la Linguistique Formelle – RALFE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Curie Actions TAMEAL IRSES Deliverable D1.2 Collection of papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Schultze-Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.1-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Curie Actions TAMEAL IRSES Deliverable D 3.2 - Third collection of TAMEAL papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nordlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maâøa Ponsonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Curie Actions TAMEAL IRSES Deliverable D 2.2 - Second collection of TAMEAL papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Faller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nordlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la formalisation sémantique de &amp;quot;même que&amp;quot; et &amp;quot;autre que</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ufr-sdl.univ-paris8.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfl.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626601v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ora Matushansky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Russo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistes.uab.cat/isogloss/issue/view/v8-n2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169056v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pinon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langsci-press.org/catalog/book/143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1000504" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424667v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hamlaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.17008.ham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dench" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07268602.2012.658740" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Vetters" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688947v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8055461" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen van Peteghem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publikationen.ub.uni-frankfurt.de/frontdoor/index/index/docId/38230" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/interpreter-en-contexte/corblin/descriptif-9782746209848" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/salt.v19i0.2539" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443522v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605997v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Ritz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443535v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170521v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raynal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danlos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170519v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751576v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schultze-Berndt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Verstraete" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nordlinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#226;&#248;a Ponsonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428693v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Faller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henderson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ufr-sdl.univ-paris8.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfl.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626601v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ora Matushansky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Russo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistes.uab.cat/isogloss/issue/view/v8-n2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169056v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pinon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langsci-press.org/catalog/book/143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1000504" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424667v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626619v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.205" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hamlaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.17008.ham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dench" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07268602.2012.658740" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Vetters" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688947v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8055461" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen van Peteghem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publikationen.ub.uni-frankfurt.de/frontdoor/index/index/docId/38230" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/interpreter-en-contexte/corblin/descriptif-9782746209848" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/salt.v19i0.2539" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443522v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Ritz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170521v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raynal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danlos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170519v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751576v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schultze-Berndt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Verstraete" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nordlinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#226;&#248;a Ponsonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428693v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Faller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henderson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>