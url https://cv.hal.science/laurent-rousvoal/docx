--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -338,408 +338,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’interdit, le dernier des maux. Sur le droit pénal du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josépha Dirringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amplitude du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04494016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant-propos. Des faits, une procédure, un objet de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josépha Dirringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion del Sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amplitude du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.458⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-04493968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cour d’assises en symbole(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'IRASCible : Revue de l'Institut Rhône-Alpin de sciences criminelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, p. 105-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec M. Jean Danet, membre de la mission Guigou sur la présomption d’innocence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Auroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Josépha Dirringer</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion del Sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amplitude du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.508⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 1, pp.19-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Danet</w:t>
-[...79 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04077152v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04066926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incidence de la crise sanitaire sur l’activité des praticiens du droit. Enjeux, méthodes et premières hypothèses d'une enquête interdisciplinaire</w:t>
               </w:r>
@@ -1882,50 +1882,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la Blockchain en termes de preuve et de lutte contre la cybercriminalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blockchain &amp; Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE, May 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josépha Dirringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1934,2387 +2016,2305 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit pénal au secours de la justice sociale. Variations autour du procès France Télécom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IODE, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03971679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux de la Blockchain en termes de preuve et de lutte contre la cybercriminalité</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définition du cadre juridique du harcèlement et son évolution vers un harcèlement institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence harcèlement et management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Master 2 Droit du travail et de la protection sociale; IODE, May 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le procès d’assises dans &amp;quot;Le Comte de Monte Cristo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit dans "Le comte de Monte Cristo"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE, Jun 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03971582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement en cours du système juridictionnel français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les juridictions de jugement en matière criminelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE, Sep 2021, Rennes (Faculté de Droit et de science politique), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03971321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profilage et prédiction : de l’usage des algorithmes en matière pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, IODE, May 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020 - Festival des libertés numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Rennes, Université Rennes 2, URFIST de Rennes., Feb 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Master 2 Droit du travail et de la protection sociale; IODE, May 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure pénale hors d'elle-même. Etude de cas des rapports entre droit de l'Union européenne et procédure pénale à partir du système ETIAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers un droit européen de la procédure pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire DCS; Université de Nantes, Feb 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IODE, Jun 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure pénale hors d’elle-même. Etude de cas des rapports entre droit de l’Union européenne et procédure pénale à partir du système ETIAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers un droit européen de la procédure pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Araceli Turmo; Faculté de droit et des sciences politiques de Nantes, Feb 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IODE, Sep 2021, Rennes (Faculté de Droit et de science politique), France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02559501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace public, crise sanitaire et droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace public et droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, colloque de l'IRJS; Paris 1 Panthéon-Sorbonne; dir. E. Dreyer, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03101836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations de la procédure pénale. Regards croisés à l’occasion des soixante ans du Code de procédure pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (UMR CNRS 6262), Apr 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre soin et répression. Quelles méthodes pour quelles évaluations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire DCS; Université de Nantes, Feb 2020, Nantes, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations de la procédure pénale. Regards croisés à l’occasion des soixante ans du Code de procédure pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (UMR CNRS 6262), Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forme et fond. Nouvelles interactions entre procédure et droit substantiel. Rapport général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations de la procédure pénale. Regards croisés à l’occasion des soixante ans du Code de procédure pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe, Apr 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution récente du droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international de recherche "La motivation des peines", Rennes, 5-6 décembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe, Dec 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profilage et « prédiction » : de la justice prédictive à la prédiction par l’intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Araceli Turmo; Faculté de droit et des sciences politiques de Nantes, Feb 2020, Nantes, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le profilage en ligne : Construction d'une approche globale à l'intersection du droit, de l'informatique et de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine TURGIS, IODE UMR CNRS 6262, Université de Rennes 1; Johann BOURCIER, IRISA/INRIA UMR 6074, Université de Rennes 1, Sep 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, colloque de l'IRJS; Paris 1 Panthéon-Sorbonne; dir. E. Dreyer, Dec 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02353919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations autour du « sexe neutre » entre reconnaissance et refoulement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe - UMR CNRS 6262, Feb 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Profilage et prédiction : de l’usage des algorithmes en matière pénale</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation de la peine prononcée. Analyse de l’évolution en cours du droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La motivation des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE, Dec 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02905719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire en droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tristan Allard</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemoine-Schonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Métier de chercheur·e. Écrire en sciences sociales, écrire les sciences sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme en Bretagne, Mar 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Analyse linguistique d’un corpus de Droit pénal: analyse lexicométrique et cartographie interactive des références »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, INSA Rennes, Université Rennes 2, URFIST de Rennes., Feb 2020, Rennes, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LANGUE 2.0 : RECHERCHE, DEVELOPPEMENT ET EXPLOITATION DU NUMERIQUE EN LINGUISTIQUE APPLIQUEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILE EA3874, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bouvet</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Analyse linguistique d’un corpus de Droit pénal: analyse lexicométrique et cartographie interactive des références »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Lesaint</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (UMR CNRS 6262), Apr 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LANGUE 2.0 : RECHERCHE, DEVELOPPEMENT ET EXPLOITATION DU NUMERIQUE EN LINGUISTIQUE APPLIQUEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILE EA3874, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe, Apr 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde "La visioconférence en procédure pénale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe, Dec 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01943832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sanctions de l’obligation vaccinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’acceptation vaccinale. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (UMR CNRS 6262); CHU de Rennes, Sep 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Tristan Allard</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01897628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche juridique de la définition de la ‘matière pénale’ dans la jurisprudence de la Cour européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche du projet interdisciplinaire "La notion de ‘matière pénale’"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme de Bretagne, Jul 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01897609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation du risque de récidive. Une occurrence du profilage en matière pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études du projet de recherche interdisciplinaire PROFILE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01897602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingt ans d'évolution de la Cour d'assises. Chronique d'une mort annoncée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01943826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès des services répressifs aux fichiers numériques des données de migrants dans l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Les données numériques des migrants et des réfugiés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Ouest Droit et Europe (IODE UMR CNRS 6262), Sep 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01631633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salles de consommation de drogue à moindre risque entre évaluation et expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Les salles de consommation de drogue à moindre risque. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Ouest Droit et Europe (IODE UMR CNRS 6262), Nov 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01631605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La drogue chez les mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les routes de la drogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne occidentale, Mar 2017, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01631661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation du risque de récidive dans le contexte français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine TURGIS, IODE UMR CNRS 6262, Université de Rennes 1; Johann BOURCIER, IRISA/INRIA UMR 6074, Université de Rennes 1, Sep 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Colloque sur l'injonction de soins : L'évaluation du risque de récidive : principes, limites et mise en oeuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAVS Bretagne, Mar 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01342599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport introductif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variations autour du « sexe neutre » entre reconnaissance et refoulement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe - UMR CNRS 6262, Feb 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Table ronde "La mise en état des affaires pénales par le parquet"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (UMR CNRS 6262); Faculté de droit et de science politique, université de Rennes 1, Mar 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IODE, Dec 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01342611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport introductif - Journée en l’honneur du doyen Georges Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis intellectuels de l’enseignement des sciences criminelles dans les facultés de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1 - Faculté de droit et de science politique; Laboratoire IODE, Jun 2015, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Maison des sciences de l'homme en Bretagne, Mar 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversification des sanctions : L'articulation entre les sanctions administratives et les sanctions judiciaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de formation continue Cour d'appel de Rennes / Ecole nationale de la magistrature, consacrée à La protection économique du consommateur : Présentation de la loi Hamon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cour d'appel de Rennes; Ecole nationale de la magistrature, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...1082 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01123565v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02641573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport introductif</w:t>
               </w:r>
@@ -4643,160 +4643,160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Juger les crimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.360, 2023, Criminalis, 978-2-8072-1121-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04411752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juger les crimes. Enjeux de juridictions en France et dans les pays voisins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthemis, 370 p., 2023, Criminalis, 2807211216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843806v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">halshs-04411752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4827,51 +4827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le blanchiment face à la blockchain. La guerre des mondes n'aura (peut-être) pas lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brunessen Bertrand; Sandrine Turgis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blockchain et protection de la privacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, p. 77, 2025, Macro droit - Micro droit, 2807948049</w:t>
@@ -4894,397 +4894,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05233535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La cour d’assises française, une institution en crise. D’une juridiction à d’autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juger les crimes. Enjeux de juridictions en France et dans les pays voisins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthemis, pp. 91-122, 2023, Criminalis, 2807211216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04843908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vertige. Brève introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Rousvoal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juger les crimes. Enjeux de juridictions en France et dans les pays voisins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthemis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-14, 2023, Criminalis, 978-2-8072-1121-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04411793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cour d’assises française, une institution en crise. D'une juridiction à d'autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Rousvoal. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juger les crimes. Enjeux de juridictions en France et dans les pays voisins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Anthemis, pp. 91-122, 2023, Criminalis, 2807211216</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-122, 2023, Criminalis, 978-2-8072-1121-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Juger les crimes. Enjeux de juridictions en France et dans les pays voisins</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04411853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire en droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemoine-Schonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Le Bart, F. Mazel (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire en sciences sociales, écrire les sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.91-122, 2023, Criminalis, 978-2-8072-1121-6</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison des sciences de l'homme en Bretagne; PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 62-78, 2021, Métier de chercheur·e, 978-2-7535-8327-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...75 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03096919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire en droit, écrire le droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lemoine-Schonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6118,51 +6118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.094.0173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cliquennois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.094.0093" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04493968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Dirringer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.458" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.508" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Auroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.236" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Milburn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.351" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179250v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066927v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mich&#233;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02648400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1356" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556536v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Julliot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Villegas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848914v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905186v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113899v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lesaint" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353919v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensamoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905719v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Drouet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897628v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897609v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897602v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cloarec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123565v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641573v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02648517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1191" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anthemis.be/shop/jugcrim-juger-les-crimes-14293#attr=14890,14889,14888" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233535v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843908v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411853v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8708/ecrire-les-sciences-sociales-ecrire-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8708/ecrire-les-sciences-sociales-ecrire-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905114v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4979" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101766v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101789v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux-Demare" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897546v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin-Obernesser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corgas-Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dedessus Le Moustier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.094.0173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cliquennois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.094.0093" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Dirringer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.508" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04493968v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.458" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Auroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.236" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Milburn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.351" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179250v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066927v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mich&#233;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02648400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1356" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556536v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Julliot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Villegas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848914v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lesaint" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353919v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensamoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905133v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502832v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Drouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897628v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897609v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897602v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342599v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cloarec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123565v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02648517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1191" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411752v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anthemis.be/shop/jugcrim-juger-les-crimes-14293#attr=14890,14889,14888" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843806v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233535v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843908v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411853v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8708/ecrire-les-sciences-sociales-ecrire-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8708/ecrire-les-sciences-sociales-ecrire-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905114v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4979" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101766v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101789v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux-Demare" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897546v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin-Obernesser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corgas-Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dedessus Le Moustier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>