--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -338,360 +338,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avant-propos. Des faits, une procédure, un objet de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josépha Dirringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion del Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amplitude du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04493968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’interdit, le dernier des maux. Sur le droit pénal du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josépha Dirringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amplitude du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04494016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cour d’assises en symbole(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'IRASCible : Revue de l'Institut Rhône-Alpin de sciences criminelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, p. 105-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec M. Jean Danet, membre de la mission Guigou sur la présomption d’innocence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Auroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...265 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion del Sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amplitude du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1, pp.19-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1882,2439 +1882,2439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josépha Dirringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit pénal au secours de la justice sociale. Variations autour du procès France Télécom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE, Oct 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03971679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la Blockchain en termes de preuve et de lutte contre la cybercriminalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blockchain &amp; Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE, May 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Saenko</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, IODE, May 2022, Rennes, France</w:t>
+                <w:t xml:space="preserve">hal-04632655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définition du cadre juridique du harcèlement et son évolution vers un harcèlement institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence harcèlement et management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Master 2 Droit du travail et de la protection sociale; IODE, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Josépha Dirringer</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le procès d’assises dans &amp;quot;Le Comte de Monte Cristo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit dans "Le comte de Monte Cristo"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE, Jun 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03971582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement en cours du système juridictionnel français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les juridictions de jugement en matière criminelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE, Sep 2021, Rennes (Faculté de Droit et de science politique), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03971321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure pénale hors d'elle-même. Etude de cas des rapports entre droit de l'Union européenne et procédure pénale à partir du système ETIAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, IODE, Oct 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers un droit européen de la procédure pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire DCS; Université de Nantes, Feb 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Master 2 Droit du travail et de la protection sociale; IODE, May 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure pénale hors d’elle-même. Etude de cas des rapports entre droit de l’Union européenne et procédure pénale à partir du système ETIAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers un droit européen de la procédure pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Araceli Turmo; Faculté de droit et des sciences politiques de Nantes, Feb 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IODE, Jun 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02559501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace public, crise sanitaire et droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace public et droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, colloque de l'IRJS; Paris 1 Panthéon-Sorbonne; dir. E. Dreyer, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IODE, Sep 2021, Rennes (Faculté de Droit et de science politique), France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03101836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profilage et prédiction : de l’usage des algorithmes en matière pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020 - Festival des libertés numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Rennes, Université Rennes 2, URFIST de Rennes., Feb 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre soin et répression. Quelles méthodes pour quelles évaluations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations de la procédure pénale. Regards croisés à l’occasion des soixante ans du Code de procédure pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (UMR CNRS 6262), Apr 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forme et fond. Nouvelles interactions entre procédure et droit substantiel. Rapport général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations de la procédure pénale. Regards croisés à l’occasion des soixante ans du Code de procédure pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe, Apr 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profilage et « prédiction » : de la justice prédictive à la prédiction par l’intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, INSA Rennes, Université Rennes 2, URFIST de Rennes., Feb 2020, Rennes, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le profilage en ligne : Construction d'une approche globale à l'intersection du droit, de l'informatique et de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine TURGIS, IODE UMR CNRS 6262, Université de Rennes 1; Johann BOURCIER, IRISA/INRIA UMR 6074, Université de Rennes 1, Sep 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La procédure pénale hors d'elle-même. Etude de cas des rapports entre droit de l'Union européenne et procédure pénale à partir du système ETIAS</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02353919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations autour du « sexe neutre » entre reconnaissance et refoulement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe - UMR CNRS 6262, Feb 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution récente du droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international de recherche "La motivation des peines", Rennes, 5-6 décembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe, Dec 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation de la peine prononcée. Analyse de l’évolution en cours du droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La motivation des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE, Dec 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02905719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire en droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire DCS; Université de Nantes, Feb 2020, Nantes, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemoine-Schonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Métier de chercheur·e. Écrire en sciences sociales, écrire les sciences sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme en Bretagne, Mar 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Analyse linguistique d’un corpus de Droit pénal: analyse lexicométrique et cartographie interactive des références »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Araceli Turmo; Faculté de droit et des sciences politiques de Nantes, Feb 2020, Nantes, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LANGUE 2.0 : RECHERCHE, DEVELOPPEMENT ET EXPLOITATION DU NUMERIQUE EN LINGUISTIQUE APPLIQUEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILE EA3874, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, colloque de l'IRJS; Paris 1 Panthéon-Sorbonne; dir. E. Dreyer, Dec 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Analyse linguistique d’un corpus de Droit pénal: analyse lexicométrique et cartographie interactive des références »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griselda Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LANGUE 2.0 : RECHERCHE, DEVELOPPEMENT ET EXPLOITATION DU NUMERIQUE EN LINGUISTIQUE APPLIQUEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILE EA3874, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mutations de la procédure pénale. Regards croisés à l’occasion des soixante ans du Code de procédure pénale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (UMR CNRS 6262), Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02113863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bouvet</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde "La visioconférence en procédure pénale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01943832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sanctions de l’obligation vaccinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’acceptation vaccinale. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (UMR CNRS 6262); CHU de Rennes, Sep 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01897628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation du risque de récidive. Une occurrence du profilage en matière pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études du projet de recherche interdisciplinaire PROFILE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01897602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche juridique de la définition de la ‘matière pénale’ dans la jurisprudence de la Cour européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche du projet interdisciplinaire "La notion de ‘matière pénale’"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme de Bretagne, Jul 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01897609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingt ans d'évolution de la Cour d'assises. Chronique d'une mort annoncée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01943826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès des services répressifs aux fichiers numériques des données de migrants dans l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Les données numériques des migrants et des réfugiés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Ouest Droit et Europe (IODE UMR CNRS 6262), Sep 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01631633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salles de consommation de drogue à moindre risque entre évaluation et expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Les salles de consommation de drogue à moindre risque. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Ouest Droit et Europe (IODE UMR CNRS 6262), Nov 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01631605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La drogue chez les mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les routes de la drogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne occidentale, Mar 2017, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01631661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde "La mise en état des affaires pénales par le parquet"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (UMR CNRS 6262); Faculté de droit et de science politique, université de Rennes 1, Mar 2016, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01342611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation du risque de récidive dans le contexte français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (UMR CNRS 6262), Apr 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Colloque sur l'injonction de soins : L'évaluation du risque de récidive : principes, limites et mise en oeuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAVS Bretagne, Mar 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe, Apr 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01342599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversification des sanctions : L'articulation entre les sanctions administratives et les sanctions judiciaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de formation continue Cour d'appel de Rennes / Ecole nationale de la magistrature, consacrée à La protection économique du consommateur : Présentation de la loi Hamon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cour d'appel de Rennes; Ecole nationale de la magistrature, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe, Dec 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01123565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport introductif - Journée en l’honneur du doyen Georges Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis intellectuels de l’enseignement des sciences criminelles dans les facultés de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1 - Faculté de droit et de science politique; Laboratoire IODE, Jun 2015, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...1341 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641573v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01123565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport introductif</w:t>
               </w:r>
@@ -4827,51 +4827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le blanchiment face à la blockchain. La guerre des mondes n'aura (peut-être) pas lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brunessen Bertrand; Sandrine Turgis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blockchain et protection de la privacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, p. 77, 2025, Macro droit - Micro droit, 2807948049</w:t>
@@ -5141,51 +5141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire en droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lemoine-Schonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5240,51 +5240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire en droit, écrire le droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lemoine-Schonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6118,51 +6118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.094.0173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cliquennois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.094.0093" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Dirringer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.508" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04493968v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.458" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Auroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.236" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Milburn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.351" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179250v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066927v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mich&#233;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02648400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1356" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556536v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Julliot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Villegas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848914v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lesaint" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353919v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensamoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905133v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502832v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Drouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897628v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897609v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897602v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342599v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cloarec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123565v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02648517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1191" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411752v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anthemis.be/shop/jugcrim-juger-les-crimes-14293#attr=14890,14889,14888" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843806v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233535v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843908v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411853v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8708/ecrire-les-sciences-sociales-ecrire-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8708/ecrire-les-sciences-sociales-ecrire-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905114v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4979" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101766v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101789v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux-Demare" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897546v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin-Obernesser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corgas-Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dedessus Le Moustier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.094.0173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cliquennois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.094.0093" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04493968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Dirringer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.458" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.508" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Auroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.236" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Milburn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.351" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179250v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066927v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mich&#233;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02648400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1356" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556536v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Julliot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Villegas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848914v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905186v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113899v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lesaint" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353919v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensamoun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905719v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Drouet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897628v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897602v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cloarec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123565v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641573v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02648517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1191" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411752v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anthemis.be/shop/jugcrim-juger-les-crimes-14293#attr=14890,14889,14888" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843806v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233535v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843908v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411853v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8708/ecrire-les-sciences-sociales-ecrire-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8708/ecrire-les-sciences-sociales-ecrire-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905114v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4979" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101766v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101789v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux-Demare" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897546v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin-Obernesser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corgas-Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dedessus Le Moustier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>