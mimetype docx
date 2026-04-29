--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -66,85 +66,1982 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X-ray and Ultrasound-Based Multiphysical Study of Bone’ Breakage and Archaeozoology Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Justiniany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglo-French Physical Acoustic Conference (AFPAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Physics (IOP), Jan 2026, Bristol, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse modale non linéaire de poutre sous sollicitation non-régulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entendre et localiser les cliquetis métalliques des Pipidae : comment se sont-elles adaptées pour communiquer en milieu aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Decamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagerie anatomique quantitative par tomographie ultrasonore en diffraction : performances et limites des modélisations linéaires et non-linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Baldisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848107v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le buzz de la cigale : comment Cidada Orni produit-elle son chant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Boistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local investigations of the thermomecanical behavior of a coarse-grained aluminium multicrystal using constrained DIC and IRT methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muracciole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Waltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photomechanics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accommodation cyclique du polyéthylène : expériences et modélisation thermo-viscoélastique non-linéaire fortement couplée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Castagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capturing polycrystal plasticity and intergranular cracks with a novel DIC method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Latourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Muracciole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Waltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensile test of plant cell wall analogs thin films using image stereocorrelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy analysis of the thermomechanical behavior of reinforced polyamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Benaarbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euromech Colloquium 551</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nottingham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaking of liquid bridge between two grains due to its evaporation or extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boleslaw Mielniczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Hueckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI French-Polish Colloquium of Soil and Rock Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Mécanique et Génie Civil, Jul 2013, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental identification of Cohesive Zone Models from thermo-mechanical imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the thermo-mechanical behavior of coarse-grained polycrystalline aluminum under tensile conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Muracciole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Waltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissipative and coupling effects accompanying the natural rubber elongation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Caborgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Muracciole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEM2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Uncasville, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy analysis for the cyclic behavior of rubber-like materials using thermomechanical full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Caborgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Muracciole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESMC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal. pp.Cd-Rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Offline interoperability, cost reduction and reliability for operational procedure using meta-modeling technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Percebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bazex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Space Operations (SpaceOps 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Heidelberg, Germany. pp.(electronic medium), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2008-3267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysical study of bone’ breakage and insights for in archaeology.</w:t>
+                <w:t xml:space="preserve">Multiphysical study of bone’ breakage and insights for in archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Justiniany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
@@ -179,3565 +2076,1793 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA XXVe colloque d'Archéométrie 2025</w:t>
+              <w:t xml:space="preserve">GMPCA- XXVe colloque d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335426v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMAGING OF MUSCULOSKELETAL TISSUES BY ULTRASONIC TOMOGRAPHY - Prospects for children limb imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMBBE 2023, 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544853v1</w:t>
-              </w:r>
-[...1770 lines deleted...]
-                <w:t xml:space="preserve">hal-03653373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflection-Mode Ultrasound Computed Tomography Based on Wavelet Processing for High-Contrast Anatomical and Morphometric Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (20), pp.9368. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11209368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and properties of steel-aluminum Cold Metal Transfer joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mezrag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benachour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 277, pp.116414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.116414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of the thermomechanical behavior of a coarse-grained aluminum multicrystal using Constrained full-field measurements methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Latourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Muracciole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Waltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 112, pp.182-195. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2018.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local experimental investigations of the thermomechanical behavior of a coarse-grained aluminum multicrystal using combined DIC and IRT methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muracciole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Waltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Barou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorimetric analysis of coarse-grained polycrystalline aluminum by IRT and DIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Latourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Muracciole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Waltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2015.1022354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture of an Evaporating Liquid Bridge between Two Grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boleslaw Mielniczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Hueckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geophysica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (5), pp.1087-1108. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11600-014-0225-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of heterogeneities in strain and temperature fields at the microstructural level of polycrystalline metals through fully-coupled full-field measurements by Digital Image Correlation and Infrared Thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bodelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (11), pp.654-670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2011.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital image correlation of metal nanofilms on SU-8 for flexible electronics and MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (12), pp.125005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0960-1317/21/12/125005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlaminar shear strain measurement on angle-ply laminate free edge using digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Paluch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40 (12), pp.1911-1920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Determination of Fully-Coupled Kinematical and Thermal Fields at the Scale of Grains Under Cyclic Loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bodelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (9), pp.723-726. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.200900035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental setup for fully coupled kinematic and thermal measurements at the microstructure scale of an AISI 316L steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bodelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 501 (1-2), pp.52-60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2008.09.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and analysis of slip systems activated during low-cycle fatigue in a duplex stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (12), pp.1231-1234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3884,51 +4009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Justiniany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doveri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610890v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847860v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Decamps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848107v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Baldisser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Long" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueguen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muracciole" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waltz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Muracciole" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Benaarbia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Mielniczuk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Hueckel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Caborgan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836165v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Poupart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jolly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Percebois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bazex" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-3267" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379598v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11209368" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mezrag" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benachour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.116414" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885346v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2018.08.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.01.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177063v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2015.1022354" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11600-014-0225-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626385v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.08.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/12/125005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GBNWSBRP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434420v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paluch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.07.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWB1P83F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424948v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900035" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24F95B23F175165EFAEA5543DF0812FEBD6C50C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.053" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333440v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Degallaix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.07.044" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXBHVMHQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Justiniany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847860v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Decamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848107v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doveri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Baldisser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Long" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muracciole" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waltz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Muracciole" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Benaarbia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102822v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Mielniczuk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Hueckel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Caborgan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Poupart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jolly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Percebois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bazex" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-3267" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11209368" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mezrag" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benachour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.116414" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885346v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2018.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.01.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2015.1022354" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11600-014-0225-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626385v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.08.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/12/125005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GBNWSBRP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434420v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paluch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.07.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWB1P83F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424948v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24F95B23F175165EFAEA5543DF0812FEBD6C50C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.053" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Degallaix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.07.044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXBHVMHQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>