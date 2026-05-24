--- v1 (2026-04-29)
+++ v2 (2026-05-24)
@@ -307,307 +307,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entendre et localiser les cliquetis métalliques des Pipidae : comment se sont-elles adaptées pour communiquer en milieu aquatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagerie anatomique quantitative par tomographie ultrasonore en diffraction : performances et limites des modélisations linéaires et non-linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Scotti</w:t>
+                <w:t xml:space="preserve">Elise Doveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Herzog</w:t>
+                <w:t xml:space="preserve">Jeanne Baldisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Herrel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Decamps</w:t>
+                <w:t xml:space="preserve">Vincent Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847860v1</w:t>
+                <w:t xml:space="preserve">hal-03848107v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie anatomique quantitative par tomographie ultrasonore en diffraction : performances et limites des modélisations linéaires et non-linéaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+                <w:t xml:space="preserve">Entendre et localiser les cliquetis métalliques des Pipidae : comment se sont-elles adaptées pour communiquer en milieu aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Doveri</w:t>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Baldisser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Long</w:t>
+                <w:t xml:space="preserve">Thierry Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848107v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le buzz de la cigale : comment Cidada Orni produit-elle son chant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1252,178 +1252,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking of liquid bridge between two grains due to its evaporation or extension</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Hueckel</w:t>
+                <w:t xml:space="preserve">Analysis of the thermo-mechanical behavior of coarse-grained polycrystalline aluminum under tensile conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Muracciole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Waltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI French-Polish Colloquium of Soil and Rock Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Mécanique et Génie Civil, Jul 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102822v1</w:t>
+                <w:t xml:space="preserve">hal-00836313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental identification of Cohesive Zone Models from thermo-mechanical imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1438,178 +1451,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the thermo-mechanical behavior of coarse-grained polycrystalline aluminum under tensile conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Muracciole</w:t>
+                <w:t xml:space="preserve">Breaking of liquid bridge between two grains due to its evaporation or extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boleslaw Mielniczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Hueckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">XVI French-Polish Colloquium of Soil and Rock Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Mécanique et Génie Civil, Jul 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836313v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative and coupling effects accompanying the natural rubber elongation</w:t>
               </w:r>
@@ -2128,51 +2128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMAGING OF MUSCULOSKELETAL TISSUES BY ULTRASONIC TOMOGRAPHY - Prospects for children limb imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,77 +2285,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflection-Mode Ultrasound Computed Tomography Based on Wavelet Processing for High-Contrast Anatomical and Morphometric Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2934,90 +2934,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture of an Evaporating Liquid Bridge between Two Grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boleslaw Mielniczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Hueckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geophysica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (5), pp.1087-1108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3304,298 +3304,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaminar shear strain measurement on angle-ply laminate free edge using digital image correlation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Géry de Saxcé</w:t>
+                <w:t xml:space="preserve">Experimental Determination of Fully-Coupled Kinematical and Thermal Fields at the Scale of Grains Under Cyclic Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bodelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.07.011⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (9), pp.723-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.200900035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434420v1</w:t>
+                <w:t xml:space="preserve">hal-00424948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Determination of Fully-Coupled Kinematical and Thermal Fields at the Scale of Grains Under Cyclic Loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bodelot</w:t>
+                <w:t xml:space="preserve">Interlaminar shear strain measurement on angle-ply laminate free edge using digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Paluch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11 (9), pp.723-726. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (12), pp.1911-1920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.200900035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424948v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental setup for fully coupled kinematic and thermal measurements at the microstructure scale of an AISI 316L steel</w:t>
               </w:r>
@@ -4009,51 +4009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Justiniany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847860v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Decamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848107v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doveri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Baldisser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Long" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muracciole" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waltz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Muracciole" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Benaarbia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102822v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Mielniczuk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Hueckel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Caborgan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Poupart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jolly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Percebois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bazex" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-3267" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11209368" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mezrag" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benachour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.116414" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885346v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2018.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.01.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2015.1022354" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11600-014-0225-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626385v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.08.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/12/125005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GBNWSBRP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434420v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paluch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.07.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWB1P83F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424948v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24F95B23F175165EFAEA5543DF0812FEBD6C50C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.053" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Degallaix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.07.044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXBHVMHQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Justiniany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848107v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doveri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Baldisser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Long" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847860v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Decamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muracciole" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waltz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Muracciole" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Benaarbia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836313v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836335v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Mielniczuk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Hueckel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Caborgan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Poupart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jolly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Percebois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bazex" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-3267" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11209368" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mezrag" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benachour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.116414" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885346v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2018.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.01.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2015.1022354" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11600-014-0225-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626385v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.08.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/12/125005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GBNWSBRP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24F95B23F175165EFAEA5543DF0812FEBD6C50C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paluch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.07.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWB1P83F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.053" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Degallaix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.07.044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXBHVMHQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>