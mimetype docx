--- v0 (2026-03-22)
+++ v1 (2026-04-29)
@@ -100,2599 +100,2599 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Allele Mining of Seed-Related Genes Reveals Early movement, Selection and Adaptation of Asian Rice Landraces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Chieh Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Tzu Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Ching Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Kai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin-Tzu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12284-025-00854-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengzhang Shangfang: 华澳语系同源词根研究 Huáo Aò Yŭ xì Tóng yuán Cígēn Yánjiū (Researches on the cognate roots of the Pan-Sino-Austric family) Shanghai: Jiaoyu Chubanshe, 2024. ISBN 978 7 5444 7681 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0041977X25000035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04971274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">论缉部在晚期上古汉语中的分化</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">中国语文 Zhōngguó Yǔwén [Studies of the Chinese Language]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.440-456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The PAN Voiced Stops and Affricates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanic Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64, pp.201-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1353/ol.2025.a960256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Phonetic Nature of PAn *j</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oceanic Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (1), pp.175-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/ol.2024.a928206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The phonetic nature of PAN *j</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oceanic Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 250-item list of Old Chinese vocabulary in the Baxter-Sagart reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Linguistique Asie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (1), pp.92-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19606028-bja10002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of the origin of Kra-Dai tones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Linguistique Asie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (1), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19606028-04801004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dated language phylogenies shed light on the ancestry of Sino-Tibetan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunfan Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02126776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A northern Chinese origin of Austronesian agriculture: new evidence on traditional Formosan cereals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tze-Fu Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Ching Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Chieh Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin-Tzu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 18 (1), pp.95. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12284-025-00854-9⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 11, pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12284-018-0247-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01897805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Old Chinese reconstruction: A response to Schuessler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H Baxter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0041977X25000035⟩</w:t>
+              <w:t xml:space="preserve">Diachronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (4), pp.559 - 576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/dia.17003.sag⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Kun Ma</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01912254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indo-européen n'est pas un mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sagart</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">中国语文 Zhōngguó Yǔwén [Studies of the Chinese Language]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (1), pp.79−102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/BSL.113.1.3285465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A candidate for a Tibeto-Burman innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (1), pp.101-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19606028-04601004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03892860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austronesian and Chinese words for the millets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tze-Fu Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Ching Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Ie Hsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Dynamics and Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), pp.187-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22105832-00702002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hypothesis on the Origin of Old Chinese Pharyngealization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H Baxter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Chinese linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (2), pp.179-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2405478X-00902002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05125482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Defense of the Numeral-based Model of Austronesian Phylogeny, and of Tsouic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (6), pp.859-882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1606822X14544623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02546561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Higher Phylogeny of Austronesian: a Response to Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanic Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 63 (1), pp.175-181. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 52 (1), pp.249-254</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstructing the *s- prefix in Old Chinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baxter H. William</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.29-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">上古漢語的N- 和 m- 前綴</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baxter H. William</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">汉藏语学报 (Journal of Sino-Tibetan languages)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.62-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Puyuma a primary branch of Austronesian ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanic Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">, 2010, 49 (1), pp.194-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...476 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reply to Matisoff on the Handbook of Proto-Tibeto-Burman: System and philosophy of Sino-Tibetan reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diachronica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 34 (4), pp.559 - 576. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/dia.17003.sag⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 25 (1), pp.153-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/dia.25.1.13.sag⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellard</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NO LIMITS TO BORROWING: THE CASE OF BAI AND CHINESE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeon-Ju Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2143/BSL.113.1.3285465⟩</w:t>
+              <w:t xml:space="preserve">Diachronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (3), pp.357-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/dia.25.3.03yeo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Yue-Ie Hsing</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review: James A. Matisoff (2003) Handbook of Proto-Tibeto-Burman. System and philosophy of Sino-Tibeto-Burman Reconstruction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Dynamics and Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diachronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, XXII (1), pp.206-223</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00094374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On intransitive nasal prefixation in Sino-Tibetan languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 46 (1), pp.101-119. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 35 (1), pp.57-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">William H Baxter</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The higher phylogeny of Austronesian and the position of Tai-Kadai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Chinese linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oceanic Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (2), pp.411-444</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00090906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Chinese names of the four directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Oriental Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 124 (1), pp.69-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00087314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The vocabulary of cereal cultivation and the phylogeny of East Asian languages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Indo-Pacific Prehistory Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23 (Taipei papers) (1), pp.127-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00096560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources of Middle Chinese Manner Types: Old Chinese Prenasalized Initials in Hmong-Mien and Sino-Tibetan Perspective *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 15 (6), pp.859-882. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 4 (4), pp.757-768</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04209712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanxiong and Hakka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanic Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (1), pp.249-254</w:t>
+              <w:t xml:space="preserve">Fangyan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 23 (2), pp.142-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00087319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HISTORY THROUGH LOANWORDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...463 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sagart</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shixuan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 35 (1), pp.57-70</w:t>
+              <w:t xml:space="preserve">, 2001, 30 (1), pp.3-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...365 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00087318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinese `buy' and `sell' and the direction of borrowings between Chinese and Miao-Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">T'oung Pao/通報 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, LXXXI (4-5), pp.328-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2717,51 +2717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion note: a reply to J. A. Matisoff's “a key etymology”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 17 (1), pp.167-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2786,51 +2786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonologie et lexique d'un dialecte Gan : shanggao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 18 (2), pp.183 - 227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2890,221 +2890,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An Indo-Iranian source for chē 車</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Baxter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 12th International Conference of the European Association of Chinese Linguistics -CFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roma Tre University, Sep 2024, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alternation between Middle Chinese p(h) and xw in word families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H Baxter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Journées de Linguistique Asie Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherches Linguistiques sur l'Asie Orientale, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STAN bodyparts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics (ICSTLL-55)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3123,195 +3123,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03779913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A more detailed early Austronesian phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference on Austronesian Linguistics (15-ICAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Olomouc, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dialectal developments in Shi Jing rhyming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e symposium international et 39e symposium national sur la phonologie chinoise 第19屆國際暨第39屆 全國聲韻學學術研討會</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OC *-r in early Chinese loans to Bùyāng, and related issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Old Chinese and friends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3336,51 +3336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent interdisciplinary evidence on Austronesian origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Austronesian Languages (14ICAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3405,51 +3405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">East Formosan' and the PAN palatals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Austronesian Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3474,51 +3474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How many independent rice vocabularies in Asia ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RICE AND LANGUAGE ACROSS ASIA: CROPS, MOVEMENT, AND SOCIAL CHANGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3543,51 +3543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why does the Tai-Kadai word for 'ten' end in -t ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmes Journées de Linguistique Asie Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3612,51 +3612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAN MORPHOLOGY IN PHYLOGENETIC PERSPECTIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ICAL (11ème conférence internationale sur la linguistique austronésienne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3681,51 +3681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAN MORPHOLOGY IN PHYLOGENETIC PERSPECTIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ICAL (11ème conférence internationale sur la linguistique austronésienne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3750,51 +3750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing Old Chinese uvulars in the Baxter-Sagart system (ver. 0.97)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Conference on Sino-Tibetan Languages and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Harbin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3819,51 +3819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of Chinese tones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Symposium/Cross-Linguistic Studies of Tonal Phenomena/Tonogenesis, Typology and Related Topics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Tokyo, Japan. pp.91-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3888,64 +3888,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Strata of Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeon-Ju Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International conference on Sino-Tibetan Languages and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3970,51 +3970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREFIX T- IN OLD CHINESE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 16th International Congress of Linguists.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4039,51 +4039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old Chinese and Proto-Austronesian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMAC (Conference on Asia-Mainland/Austronesian Connections)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Hawai'i, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4140,51 +4140,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dated language phylogenies shed light on the ancestry of Sino-Tibetan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4310,51 +4310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">上古漢語新構擬</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H. Baxter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CHUNG HWA BOOK CO., 2022, 978-988-8808-26-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -4408,51 +4408,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LANGUAGE FAMILIES OF SOUTHEAST ASIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles F.W. Higham and Nam C. Kim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Southeast Asian Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.321-338, 2022, The Oxford Handbook of Early Southeast Asia, 978-0-19-935535-8. </w:t>
@@ -4484,324 +4484,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Old Chinese Phonology: a sketch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H Baxter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rint Sybesma; Wolfgang Behr; Yueguo Gu; Zev Handel; C.-T. James Huang; James Myers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Chinese Language and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Brill, pp.274-280, 2017, ‎ 978-9004186439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Milk and the Indo-Europeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Robeets; Alexander Savalyev </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Dispersal Beyond Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.291-311, 2017, 978 90 272 1255 9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/z.215.13gar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">William H Baxter</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Word Families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rint Sybesma; Wolfgang Behr; Yueguo Gu; Zev Handel; C.-T. James Huang; James Myers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Chinese Language and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 3, Brill, pp.274-280, 2017, ‎ 978-9004186439</w:t>
+              <w:t xml:space="preserve">, 4, Brill, pp.576-580, 2016, ‎ 978-9004186439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The expansion of setaria farmers in East Asia: a linguistic and archaeological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alicia Sanchez-Mazas; Roger Blench; Malcom D. Ross; Ilya Peiros; Marie Lin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Past Human migrations in East Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.133-157, 2008, 978-0-415-39923-4</w:t>
@@ -4830,51 +4830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emploi des phonétiques dans l'écriture chinoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Bottéro et R. Djamouri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecriture chinoise/Données, usages et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherches Linguistiques sur l'Asie Orientale, pp.35-53, 2006, Collection des Cahiers de Linguistique Asie Orientale</w:t>
@@ -4897,522 +4897,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">HLA genetic diversity and linguistic variation in East Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Sanchez-Mazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estella Poloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Sagart, Roger Blench et SAlicia Sanchez-Mazas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Peopling of East Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RoutledgeCurzon, pp.273-296, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00104753v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai-Kadai as a subgroup of Austronesian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Sagart, Roger Blench et Alicia Sanchez-Mazas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Peopling of East Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RoutledgeCurzon, pp.177-181, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00104725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SINO-TIBETO-AUSTRONESIAN: AN UPDATED AND IMPROVED ARGUMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The peopling of East Asia: Putting together Archaeology, Linguistics and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RoutledgeCurzon, pp.161-176, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00085059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing linguistic and genetic relationships among east asian populations: a study of the Rh and GM polymorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estella Poloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Sanchez-Mazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Sagart, Roger Blench et SAlicia Sanchez-Mazas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Peopling of East Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RoutledgeCurzon, pp.252-272, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00105082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Blench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Sanchez-Mazas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Sagart, Roger Blench et Alicia Sanchez-Mazas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Peopling of East Asia: Putting together archaeology, linguistics and genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RoutledgeCurzon, pp.1-14, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00104717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...364 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gan, Hakka and the formation of Chinese dialects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dah-an Ho. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialect Variations in Chinese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia Sinica, pp.129-154, 2002</w:t>
@@ -5441,51 +5441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Chinese and Tibeto-Burman words for ‘blood'.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Honor of Mei Tsu-lin: Studies in Historical Syntax and Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, EHESS, pp.165-181, 1999, Collection des Cahiers de Linguistique asie Orientale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5555,51 +5555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to Ho Dah-an</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H Baxter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5617,51 +5617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OC onsets in the Baxter-Sagart 1.01 system: examples with corresponding forms in Proto-Min, Vietnamese, and Hmong-Mien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H Baxter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5705,51 +5705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE FORMOSAN VOCABULARY OF FOXTAIL MILLET, WITH TERMS RELATING TO OTHER PLANT DOMESTICATES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsai Yuan-­‐ching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5806,51 +5806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">le hakka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilary Chappell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5881,51 +5881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOTES ON NANCHANG DIALECT (DRAFT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5975,51 +5975,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistique du chinois archaïque. Un entretien avec Laurent Sagart (CNRS), par Elisabeth de Pablo (Inalco).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6057,57 +6057,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Onsets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01845056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sino-Tibetan and Beyond.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Baxter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01845098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Baxter-Sagart System of Old Chinese Reconstruction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sagart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Baxter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01836384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Old Chinese Word Structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6128,416 +6457,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bonnemazou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01845046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...327 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généalogie des langues d'Asie orientale, un entretien avec Laurent Sagart (CNRS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6763,51 +6763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sagart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2025.a960256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333030v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Chieh Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Tzu Tseng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Ching Tsai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Kai Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Tzu Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-025-00854-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04971274v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0041977X25000035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203040v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Ma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2024.a928206" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317797v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19606028-bja10002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19606028-04801004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfan Lai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thouzeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tze-Fu Hsu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-018-0247-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912254v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Baxter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.17003.sag" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.113.1.3285465" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Ie Hsing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105832-00702002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892860v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19606028-04601004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125482v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405478X-00902002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546561v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1606822X14544623" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baxter H. William" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon-Ju Lee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.25.3.03yeo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.25.1.13.sag" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094374v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixuan Xu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105097v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209663v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.1989.1303" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648217v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Baxter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779913v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508589v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513292v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614162v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250200v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963409v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893234v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Baxter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099922v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199355358.001.0001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667476v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.215.13gar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892358v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946651v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864187v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Blench" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sanchez-Mazas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estella Poloni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104725v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104753v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085059v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095941v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511846v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beaudouin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai Yuan-&#173;&#8208;ching" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsu Tzefu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing Yue-&#173;ie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087316v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Chappell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03921372v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845056v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01836384v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379061v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Debaisieux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Chieh Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Tzu Tseng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Ching Tsai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Kai Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Tzu Huang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-025-00854-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04971274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sagart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0041977X25000035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203040v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Ma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2025.a960256" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2024.a928206" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317797v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19606028-bja10002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19606028-04801004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfan Lai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thouzeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tze-Fu Hsu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-018-0247-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912254v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Baxter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.17003.sag" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.113.1.3285465" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19606028-04601004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Ie Hsing" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105832-00702002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125482v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405478X-00902002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546561v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1606822X14544623" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baxter H. William" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.25.1.13.sag" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon-Ju Lee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.25.3.03yeo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094374v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090906v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087314v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209712v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixuan Xu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105097v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209663v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.1989.1303" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704119v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Baxter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779913v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324863v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513292v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614162v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250200v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963409v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893234v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Baxter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099922v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199355358.001.0001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892358v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.215.13gar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946651v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864187v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104753v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sanchez-Mazas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estella Poloni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085059v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104717v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Blench" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095941v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511846v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beaudouin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai Yuan-&#173;&#8208;ching" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsu Tzefu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing Yue-&#173;ie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087316v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Chappell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03921372v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845056v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01836384v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845046v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379061v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Debaisieux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>