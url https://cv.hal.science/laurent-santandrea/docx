--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -668,447 +668,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of the probe displacement in eddy current testing</w:t>
+                <w:t xml:space="preserve">An Overlapping Nonmatching Grid Mortar Element Method for Maxwell's Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Zaidi</w:t>
+                <w:t xml:space="preserve">Alexandra Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45 (1-4 / 2014), pp.887-893. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.Article 7010004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAE-141921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2282034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099318v1</w:t>
+                <w:t xml:space="preserve">hal-01093403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overlapping Nonmatching Grid Mortar Element Method for Maxwell's Equations</w:t>
+                <w:t xml:space="preserve">FEM technique for modeling eddy-current testing of ferromagnetic media with small skin depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Christophe</w:t>
+                <w:t xml:space="preserve">H. Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Rapetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 50 (2), pp.Article 7010004. </w:t>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.7003004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2282034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2283246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093403v1</w:t>
+                <w:t xml:space="preserve">cea-01845468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM technique for modeling eddy-current testing of ferromagnetic media with small skin depth</w:t>
+                <w:t xml:space="preserve">Finite element simulation of the probe displacement in eddy current testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zaidi</w:t>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (2), pp.7003004. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1-4 / 2014), pp.887-893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2283246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAE-141921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01845468v1</w:t>
+                <w:t xml:space="preserve">hal-01099318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient FEM modeling of printed coils for eddy current testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1116,51 +1116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64, pp.24510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1340,51 +1340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Overlapping Finite Elements for Connecting Arbitrary Surfaces With Dual Formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1392,51 +1392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (2), pp.583-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1470,51 +1470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of thin conductive and magnetic layers in eddy current testing by overlapping finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1522,51 +1522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (1-4), pp.341-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1606,303 +1606,303 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of thin structures in eddy current testing with shell elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ospina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Marchand</w:t>
+                <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 52 (2), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+              <w:t xml:space="preserve">, 2010, 52 (2), pp.23303-23308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2010082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634365v1</w:t>
+                <w:t xml:space="preserve">hal-00555697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of thin structures in eddy current testing with shell elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ospina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Santandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+                <w:t xml:space="preserve">C. Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 52 (2), pp.23303-23308. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+              <w:t xml:space="preserve">, 2010, 52 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2010082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555697v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Field Computation in Magnetic and Conductive Thin sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2450,51 +2450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3484,51 +3484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre informatique et analyse des performances comparées d’une méthode de décomposition de domaine en recouvrement avec joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Boubehziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3579,64 +3579,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortar FEs on Overlapping Meshes: Application to Magnetodynamic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3694,442 +3694,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of flexible probes for eddy current testing</w:t>
+                <w:t xml:space="preserve">Numerical method with overlapping non-matching grids to take into account the displacement for eddy current problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Zaidi</w:t>
+                <w:t xml:space="preserve">Alexandra Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Demaldent</w:t>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">, Grenoble Electrical Engineering Laboratory (G2Elab), May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099312v1</w:t>
+                <w:t xml:space="preserve">hal-01096614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mortar Edge Element Method with Overlapping for Time Domain Magnetodynamic Calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of flexible probes for eddy current testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Rapetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Christophe</w:t>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEM 2014 : Conference on Electro Magnetics 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093425v1</w:t>
+                <w:t xml:space="preserve">hal-01099312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical method with overlapping non-matching grids to take into account the displacement for eddy current problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A Mortar Edge Element Method with Overlapping for Time Domain Magnetodynamic Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Christophe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEM 2014 : Conference on Electro Magnetics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, London, United Kingdom. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2014.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096614v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overlapping non-matching grid mortar element method for Maxwell's equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4180,64 +4180,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortar FEs on overlapping subdomains for eddy current non destructive testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4301,51 +4301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient FEM modelling of printed coils for eddy current testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4353,51 +4353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numelec 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4530,51 +4530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of overlapping finite elements for connecting arbitrary surfaces with dual formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4632,290 +4632,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Planar Coil Model Using Shell Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
+                <w:t xml:space="preserve">ECT simulation of ferromagnetic planar pieces in harmonic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Zorni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Morocco. pp.1</w:t>
+              <w:t xml:space="preserve">ISEM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Naples, Italy. pp.453--554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712532v1</w:t>
+                <w:t xml:space="preserve">hal-00658015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECT simulation of ferromagnetic planar pieces in harmonic regime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Decitre</w:t>
+                <w:t xml:space="preserve">Evaluation of a Planar Coil Model Using Shell Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Naples, Italy. pp.453--554</w:t>
+              <w:t xml:space="preserve">PIERS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Morocco. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658015v1</w:t>
+                <w:t xml:space="preserve">hal-00712532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Thin Conducting and Magnetic Layers in Eddy Current Testing by Overlapping Finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4923,51 +4923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Napoli, Italie. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4992,51 +4992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of 3D Thin Regions in Magnetostatic NDT Using Overlapping Elements in Dual Formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5094,891 +5094,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two methods for modeling thin regions in eddy current non-destructive testing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+                <w:t xml:space="preserve">Conception d’une soucoupe volante (ou illustration du phénomène de lévitation magnétique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chicago, IL, United States</w:t>
+              <w:t xml:space="preserve">Colloque sur l’Enseignement des Technologies et des Sciences de l’Information et des Systèmes - CETSIS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555709v1</w:t>
+                <w:t xml:space="preserve">hal-03322637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’une soucoupe volante (ou illustration du phénomène de lévitation magnétique)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Santandrea</w:t>
+                <w:t xml:space="preserve">A contribution to connect non-conform meshes with overlapping finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur l’Enseignement des Technologies et des Sciences de l’Information et des Systèmes - CETSIS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IGTE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322637v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution to connect non-conform meshes with overlapping finite elements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using COMSOL-Multiphysics in Eddy Current Non Destructive Testing Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGTE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. 6 p</w:t>
+              <w:t xml:space="preserve">COMSOL CONFERENCE PARIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, PARIS, France. pp.3576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555710v1</w:t>
+                <w:t xml:space="preserve">hal-00557541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using COMSOL-Multiphysics in Eddy Current Non Destructive Testing Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of two methods for modeling thin regions in eddy current non-destructive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMSOL CONFERENCE PARIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, PARIS, France. pp.3576</w:t>
+              <w:t xml:space="preserve">CEFC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557541v1</w:t>
+                <w:t xml:space="preserve">hal-00555709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-elastic finite element modeling based on a multiscale approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+                <w:t xml:space="preserve">Planar Coil Model using Shell Elements Applied to an Eddy-Current Non-Destructive Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp. 187-188</w:t>
+              <w:t xml:space="preserve">17th Conference on the computation of electromagnetics fields, COMPUMAG 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Florianopolis, Brésil. pp. 873-874</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447314v1</w:t>
+                <w:t xml:space="preserve">hal-00447249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Coil Model using Shell Elements Applied to an Eddy-Current Non-Destructive Testing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Analyse of different programming solutions adapted to block matrix type in electromagnetic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Choua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference on the computation of electromagnetics fields, COMPUMAG 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Florianopolis, Brésil. pp. 873-874</w:t>
+              <w:t xml:space="preserve">COMPUMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, FLorianapolis, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447249v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse of different programming solutions adapted to block matrix type in electromagnetic modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesh Refinement in Eddy Current Testing with Separated T-R probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Choua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2009, FLorianapolis, Brésil</w:t>
+              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp. 1048-1049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447267v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh Refinement in Eddy Current Testing with Separated T-R probes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yahya Choua</w:t>
+                <w:t xml:space="preserve">Magneto-elastic finite element modeling based on a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp. 1048-1049</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp. 187-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447250v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the DOF management of dual formulations for the modelling of thin cracks in ECT</w:t>
               </w:r>
@@ -6318,51 +6318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the modeling of the heating phenomenon of electric contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7363,51 +7363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortar FEs on overlapping subdomains for eddy current non destructive testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Christophe-Argenvillier Christophe-Argenvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7640,51 +7640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408821v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Bouterfas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3237316" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baghel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blumenfeld" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-019-00827-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.S. Baghel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sai Ram" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Kulkarni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krebs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.03.048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Al Eit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.18.179-197" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zaidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141921" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283246" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120440" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD59B3D0465458D48A00DD150C54BC4B097908D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00756275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zorni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decitre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1467" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175907" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1480" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634365v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ospina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santandrea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bihan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010082" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NQ30962T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina Vargas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Choua" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763791v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulusi Acikgoz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gyimothy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20080086" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mendes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000178" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB385B3682D79B223858C4AACA410E28DF047EEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03277909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blumenfeld" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7816365" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099226v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093425v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0187" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779582v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712532v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658015v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555709v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322637v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555710v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557541v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447314v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447267v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447250v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352908v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351661v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Belyamoun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zouhdi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Ouchetto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144640v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chabrerie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1998.722453" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wasniewski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596637v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Al Achkar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Pei" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694549v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547513v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azoum" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grasseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Savel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayha Choua" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe-Argenvillier Christophe-Argenvillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408821v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Bouterfas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3237316" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baghel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blumenfeld" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-019-00827-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.S. Baghel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sai Ram" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Kulkarni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krebs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.03.048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Al Eit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.18.179-197" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093403v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282034" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zaidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141921" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120440" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD59B3D0465458D48A00DD150C54BC4B097908D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00756275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zorni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decitre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1467" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175907" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1480" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina Vargas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010082" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NQ30962T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ospina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santandrea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bihan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Choua" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763791v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulusi Acikgoz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gyimothy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20080086" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mendes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000178" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB385B3682D79B223858C4AACA410E28DF047EEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03277909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blumenfeld" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7816365" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099226v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093425v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0187" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779582v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447250v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447314v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352908v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351661v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Belyamoun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zouhdi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Ouchetto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144640v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chabrerie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1998.722453" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wasniewski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596637v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Al Achkar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Pei" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694549v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547513v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azoum" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grasseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Savel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayha Choua" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe-Argenvillier Christophe-Argenvillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>