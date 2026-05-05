--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -3573,507 +3573,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortar FEs on Overlapping Meshes: Application to Magnetodynamic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+                <w:t xml:space="preserve">Modeling of flexible probes for eddy current testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Pilsen, Czech Republic</w:t>
+              <w:t xml:space="preserve">CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099226v1</w:t>
+                <w:t xml:space="preserve">hal-01099312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical method with overlapping non-matching grids to take into account the displacement for eddy current problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Mortar Edge Element Method with Overlapping for Time Domain Magnetodynamic Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Christophe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEM 2014 : Conference on Electro Magnetics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, London, United Kingdom. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2014.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096614v1</w:t>
+                <w:t xml:space="preserve">hal-01093425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of flexible probes for eddy current testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houda Zaidi</w:t>
+                <w:t xml:space="preserve">Mortar FEs on Overlapping Meshes: Application to Magnetodynamic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">ESCO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Pilsen, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099312v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mortar Edge Element Method with Overlapping for Time Domain Magnetodynamic Calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+                <w:t xml:space="preserve">Numerical method with overlapping non-matching grids to take into account the displacement for eddy current problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rapetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEM 2014 : Conference on Electro Magnetics 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grenoble Electrical Engineering Laboratory (G2Elab), May 2014, Annecy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/cp.2014.0187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01093425v1</w:t>
+                <w:t xml:space="preserve">hal-01096614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overlapping non-matching grid mortar element method for Maxwell's equations</w:t>
               </w:r>
@@ -4524,368 +4524,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of overlapping finite elements for connecting arbitrary surfaces with dual formulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houda Zaidi</w:t>
+                <w:t xml:space="preserve">Evaluation of a Planar Coil Model Using Shell Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.1-2</w:t>
+              <w:t xml:space="preserve">PIERS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Morocco. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712534v1</w:t>
+                <w:t xml:space="preserve">hal-00712532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECT simulation of ferromagnetic planar pieces in harmonic regime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Decitre</w:t>
+                <w:t xml:space="preserve">Use of overlapping finite elements for connecting arbitrary surfaces with dual formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Naples, Italy. pp.453--554</w:t>
+              <w:t xml:space="preserve">Compumag 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658015v1</w:t>
+                <w:t xml:space="preserve">hal-00712534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Planar Coil Model Using Shell Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
+                <w:t xml:space="preserve">ECT simulation of ferromagnetic planar pieces in harmonic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Zorni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Morocco. pp.1</w:t>
+              <w:t xml:space="preserve">ISEM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Naples, Italy. pp.453--554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712532v1</w:t>
+                <w:t xml:space="preserve">hal-00658015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Thin Conducting and Magnetic Layers in Eddy Current Testing by Overlapping Finite elements</w:t>
               </w:r>
@@ -7640,51 +7640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408821v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Bouterfas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3237316" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baghel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blumenfeld" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-019-00827-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.S. Baghel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sai Ram" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Kulkarni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krebs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.03.048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Al Eit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.18.179-197" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093403v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282034" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zaidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141921" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120440" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD59B3D0465458D48A00DD150C54BC4B097908D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00756275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zorni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decitre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1467" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175907" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1480" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina Vargas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010082" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NQ30962T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ospina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santandrea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bihan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Choua" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763791v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulusi Acikgoz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gyimothy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20080086" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mendes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000178" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB385B3682D79B223858C4AACA410E28DF047EEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03277909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blumenfeld" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7816365" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099226v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093425v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0187" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779582v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447250v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447314v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352908v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351661v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Belyamoun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zouhdi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Ouchetto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144640v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chabrerie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1998.722453" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wasniewski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596637v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Al Achkar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Pei" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694549v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547513v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azoum" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grasseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Savel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayha Choua" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe-Argenvillier Christophe-Argenvillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408821v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Bouterfas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3237316" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baghel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blumenfeld" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-019-00827-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.S. Baghel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sai Ram" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Kulkarni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krebs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.03.048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Al Eit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.18.179-197" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093403v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282034" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zaidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141921" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120440" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD59B3D0465458D48A00DD150C54BC4B097908D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00756275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zorni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decitre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1467" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175907" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1480" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina Vargas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010082" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NQ30962T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ospina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santandrea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bihan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Choua" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763791v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulusi Acikgoz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gyimothy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20080086" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mendes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000178" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB385B3682D79B223858C4AACA410E28DF047EEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03277909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blumenfeld" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7816365" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099312v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093425v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0187" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779582v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712532v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712534v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658015v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447250v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447314v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352908v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351661v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Belyamoun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zouhdi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Ouchetto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144640v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chabrerie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1998.722453" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wasniewski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596637v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Al Achkar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Pei" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694549v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547513v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azoum" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grasseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Savel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayha Choua" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe-Argenvillier Christophe-Argenvillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>