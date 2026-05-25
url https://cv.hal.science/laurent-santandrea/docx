--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1334,51 +1334,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Overlapping Finite Elements for Connecting Arbitrary Surfaces With Dual Formulations</w:t>
+                <w:t xml:space="preserve">Modeling of thin conductive and magnetic layers in eddy current testing by overlapping finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
@@ -1409,106 +1409,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (2), pp.583-586. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (1-4), pp.341-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2175907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAE-2012-1480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779504v1</w:t>
+                <w:t xml:space="preserve">hal-00779505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of thin conductive and magnetic layers in eddy current testing by overlapping finite elements</w:t>
+                <w:t xml:space="preserve">Use of Overlapping Finite Elements for Connecting Arbitrary Surfaces With Dual Formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
@@ -1539,82 +1539,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39 (1-4), pp.341-346. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.583-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAE-2012-1480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2175907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779505v1</w:t>
+                <w:t xml:space="preserve">hal-00779504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of thin structures in eddy current testing with shell elements</w:t>
               </w:r>
@@ -3573,507 +3573,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of flexible probes for eddy current testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houda Zaidi</w:t>
+                <w:t xml:space="preserve">Numerical method with overlapping non-matching grids to take into account the displacement for eddy current problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Demaldent</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">, Grenoble Electrical Engineering Laboratory (G2Elab), May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099312v1</w:t>
+                <w:t xml:space="preserve">hal-01096614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mortar Edge Element Method with Overlapping for Time Domain Magnetodynamic Calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of flexible probes for eddy current testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Christophe</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEM 2014 : Conference on Electro Magnetics 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093425v1</w:t>
+                <w:t xml:space="preserve">hal-01099312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortar FEs on Overlapping Meshes: Application to Magnetodynamic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Mortar Edge Element Method with Overlapping for Time Domain Magnetodynamic Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Christophe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCO 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEM 2014 : Conference on Electro Magnetics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, London, United Kingdom. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2014.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099226v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical method with overlapping non-matching grids to take into account the displacement for eddy current problems</w:t>
+                <w:t xml:space="preserve">Mortar FEs on Overlapping Meshes: Application to Magnetodynamic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Grenoble Electrical Engineering Laboratory (G2Elab), May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">ESCO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Pilsen, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096614v1</w:t>
+                <w:t xml:space="preserve">hal-01099226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overlapping non-matching grid mortar element method for Maxwell's equations</w:t>
               </w:r>
@@ -4524,368 +4524,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Planar Coil Model Using Shell Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
+                <w:t xml:space="preserve">ECT simulation of ferromagnetic planar pieces in harmonic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Zorni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Morocco. pp.1</w:t>
+              <w:t xml:space="preserve">ISEM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Naples, Italy. pp.453--554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712532v1</w:t>
+                <w:t xml:space="preserve">hal-00658015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of overlapping finite elements for connecting arbitrary surfaces with dual formulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houda Zaidi</w:t>
+                <w:t xml:space="preserve">Evaluation of a Planar Coil Model Using Shell Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.1-2</w:t>
+              <w:t xml:space="preserve">PIERS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Morocco. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712534v1</w:t>
+                <w:t xml:space="preserve">hal-00712532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECT simulation of ferromagnetic planar pieces in harmonic regime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Decitre</w:t>
+                <w:t xml:space="preserve">Use of overlapping finite elements for connecting arbitrary surfaces with dual formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Naples, Italy. pp.453--554</w:t>
+              <w:t xml:space="preserve">Compumag 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658015v1</w:t>
+                <w:t xml:space="preserve">hal-00712534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Thin Conducting and Magnetic Layers in Eddy Current Testing by Overlapping Finite elements</w:t>
               </w:r>
@@ -5189,217 +5189,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution to connect non-conform meshes with overlapping finite elements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using COMSOL-Multiphysics in Eddy Current Non Destructive Testing Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGTE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. 6 p</w:t>
+              <w:t xml:space="preserve">COMSOL CONFERENCE PARIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, PARIS, France. pp.3576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555710v1</w:t>
+                <w:t xml:space="preserve">hal-00557541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using COMSOL-Multiphysics in Eddy Current Non Destructive Testing Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A contribution to connect non-conform meshes with overlapping finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMSOL CONFERENCE PARIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, PARIS, France. pp.3576</w:t>
+              <w:t xml:space="preserve">IGTE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557541v1</w:t>
+                <w:t xml:space="preserve">hal-00555710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two methods for modeling thin regions in eddy current non-destructive testing</w:t>
               </w:r>
@@ -5958,381 +5958,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the DOF management of dual formulations for the modelling of thin cracks in ECT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yahya Choua</w:t>
+                <w:t xml:space="preserve">Generation and use of optimized databases in microwave characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gyimothy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Magnetic Sensors and Actuators Conference EMSA 2008 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Caen, France</w:t>
+              <w:t xml:space="preserve">IET Computation on Electromagnetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Brighton, United Kingdom. pp.58-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352908v1</w:t>
+                <w:t xml:space="preserve">hal-00351661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and use of optimized databases in microwave characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
+                <w:t xml:space="preserve">Homogenisation of bianisotropic metamaterials by the periodic unfolding method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Belyamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Zouhdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouail Ouchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Computation on Electromagnetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Brighton, United Kingdom. pp.58-59</w:t>
+              <w:t xml:space="preserve">NATO Adv. Res. Workshop Metamaterials for Secure Information and Communication Technologies (META'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351661v1</w:t>
+                <w:t xml:space="preserve">hal-00352198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenisation of bianisotropic metamaterials by the periodic unfolding method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Belyamoun</w:t>
+                <w:t xml:space="preserve">Study of the DOF management of dual formulations for the modelling of thin cracks in ECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Choua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NATO Adv. Res. Workshop Metamaterials for Secure Information and Communication Technologies (META'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">European Magnetic Sensors and Actuators Conference EMSA 2008 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352198v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the modeling of the heating phenomenon of electric contacts</w:t>
               </w:r>
@@ -6975,256 +6975,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Corba technology to solve a magnetostriction problem</w:t>
+                <w:t xml:space="preserve">Parallel computing for eddy current testing simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Azoum</w:t>
+                <w:t xml:space="preserve">Guilhem Savel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Razek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Girou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on Computation in Electromagnetics (CEM 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2006, Aachen, Germany. Proceedings - Sixth International Conference on Computational Electromagnetics, CEM 2006 : 4 - 6 April 2006, Aachen, Germany, 2006</w:t>
+              <w:t xml:space="preserve">, Apr 2006, Aachen, Germany. 2006, Proceeding of Sixth International Conference on Computation in Electromagnetics (CEM 2006)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547513v1</w:t>
+                <w:t xml:space="preserve">hal-01547496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel computing for eddy current testing simulation</w:t>
+                <w:t xml:space="preserve">Applying Corba technology to solve a magnetostriction problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Azoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Razek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Savel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adel Razek</w:t>
+                <w:t xml:space="preserve">Denis Girou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on Computation in Electromagnetics (CEM 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2006, Aachen, Germany. 2006, Proceeding of Sixth International Conference on Computation in Electromagnetics (CEM 2006)</w:t>
+              <w:t xml:space="preserve">, Apr 2006, Aachen, Germany. Proceedings - Sixth International Conference on Computational Electromagnetics, CEM 2006 : 4 - 6 April 2006, Aachen, Germany, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547496v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive mesh refinement for eddy current testing finite element computations</w:t>
               </w:r>
@@ -7640,51 +7640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408821v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Bouterfas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3237316" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baghel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blumenfeld" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-019-00827-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.S. Baghel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sai Ram" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Kulkarni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krebs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.03.048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Al Eit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.18.179-197" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093403v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282034" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zaidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141921" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120440" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD59B3D0465458D48A00DD150C54BC4B097908D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00756275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zorni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decitre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1467" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175907" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1480" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina Vargas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010082" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NQ30962T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ospina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santandrea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bihan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Choua" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763791v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulusi Acikgoz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gyimothy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20080086" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mendes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000178" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB385B3682D79B223858C4AACA410E28DF047EEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03277909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blumenfeld" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7816365" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099312v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093425v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0187" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779582v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712532v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712534v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658015v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447250v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447314v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352908v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351661v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Belyamoun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zouhdi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Ouchetto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144640v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chabrerie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1998.722453" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wasniewski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596637v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Al Achkar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Pei" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694549v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547513v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azoum" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grasseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Savel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayha Choua" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe-Argenvillier Christophe-Argenvillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408821v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Bouterfas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3237316" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baghel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blumenfeld" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-019-00827-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.S. Baghel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sai Ram" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Kulkarni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krebs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.03.048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Al Eit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.18.179-197" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093403v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282034" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zaidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141921" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120440" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD59B3D0465458D48A00DD150C54BC4B097908D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00756275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zorni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decitre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1467" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1480" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175907" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina Vargas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010082" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NQ30962T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ospina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santandrea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bihan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Choua" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763791v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulusi Acikgoz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gyimothy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20080086" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mendes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000178" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB385B3682D79B223858C4AACA410E28DF047EEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03277909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blumenfeld" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7816365" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096614v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093425v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0187" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779582v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712532v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712534v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555710v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447250v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447314v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351661v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Belyamoun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zouhdi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Ouchetto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352908v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144640v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chabrerie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1998.722453" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wasniewski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596637v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Al Achkar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Pei" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694549v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Savel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547513v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azoum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grasseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayha Choua" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe-Argenvillier Christophe-Argenvillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>