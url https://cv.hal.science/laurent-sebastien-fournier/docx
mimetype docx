--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -4025,384 +4025,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopies rock : du “peace and love” au défi du trans-humanisme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archivage créatif et démocratie participative : les nouveaux enjeux de l’ethnologie à l’ère du patrimoine culturel immatériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Les Presses Universitaires d’Aix-Marseille. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Evangelos Karamanes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utopies culturelles contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Du terrain à l’archive : les archives de folklore et d’ethnologie en tant que pôles de recherche, d’éducation et de culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Athènes, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389804v1</w:t>
+                <w:t xml:space="preserve">hal-02463870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archivage créatif et démocratie participative : les nouveaux enjeux de l’ethnologie à l’ère du patrimoine culturel immatériel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utopies rock : du “peace and love” au défi du trans-humanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Evangelos Karamanes. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses Universitaires d’Aix-Marseille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du terrain à l’archive : les archives de folklore et d’ethnologie en tant que pôles de recherche, d’éducation et de culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Athènes, 2019</w:t>
+              <w:t xml:space="preserve">Utopies culturelles contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463870v1</w:t>
+                <w:t xml:space="preserve">hal-04389804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean Food as Cultural Property? Towards an Anthropology of Geographical Indications</w:t>
+                <w:t xml:space="preserve">The Anthropology of Festivals: Changes in Theory and Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sarah May, Katia Laura Sidali, Achim Spiller et Bernhard Tschofen. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jack Santino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taste, Power, Tradition. Geographical Indications as Cultural Property</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, vol. 10, Universitätsverlag Göttingen, pp. 77-86, 2017, Göttingen Studies in Cultural Property</w:t>
+              <w:t xml:space="preserve">Public performances. Studies in the Carnivalesque and the Ritualesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utah State University Press, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790817v1</w:t>
+                <w:t xml:space="preserve">hal-01790827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Anthropology of Festivals: Changes in Theory and Practice</w:t>
+                <w:t xml:space="preserve">Mediterranean Food as Cultural Property? Towards an Anthropology of Geographical Indications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jack Santino. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah May, Katia Laura Sidali, Achim Spiller et Bernhard Tschofen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public performances. Studies in the Carnivalesque and the Ritualesque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Utah State University Press, 2017</w:t>
+              <w:t xml:space="preserve">Taste, Power, Tradition. Geographical Indications as Cultural Property</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. 10, Universitätsverlag Göttingen, pp. 77-86, 2017, Göttingen Studies in Cultural Property</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790827v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A jatekok es sporttevékenységek kulturalis értéke: példak az olimpizmus, a testnevelés és a hagyomanyos jatékok patrimonizaciojara</w:t>
               </w:r>
@@ -5631,51 +5631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371442v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q M&#233;gret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vinot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374481v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244332v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2024.6.1.210" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2152-7857/CGP/v13i02/23-33" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.193.0455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2019.1.1.21" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Briand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gallenga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pons" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740844v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362531v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Privat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4207" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.878" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.661" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.813" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Banens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mend&#232;s-Leite" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.072.0057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03235102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367933v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crozat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.643.0307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soldani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Budin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondin M&#233;laine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Censier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent del Socorro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chastagner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Giacalone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combessie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988735v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lambert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grison" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888504v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463870v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feschet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393382v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barthelemy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364352v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Arrif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Delpu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109085v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371442v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q M&#233;gret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vinot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374481v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244332v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2024.6.1.210" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2152-7857/CGP/v13i02/23-33" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.193.0455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2019.1.1.21" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Briand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gallenga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pons" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740844v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362531v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Privat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4207" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.878" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.661" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.813" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Banens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mend&#232;s-Leite" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.072.0057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03235102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367933v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crozat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.643.0307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soldani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Budin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondin M&#233;laine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Censier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent del Socorro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chastagner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Giacalone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combessie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988735v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lambert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grison" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888504v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463870v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790827v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feschet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393382v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barthelemy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364352v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Arrif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Delpu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109085v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>