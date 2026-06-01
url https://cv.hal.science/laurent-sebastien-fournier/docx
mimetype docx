--- v1 (2026-04-30)
+++ v2 (2026-06-01)
@@ -118,191 +118,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos - « La place : une notion à la croisée des chemins »</w:t>
+                <w:t xml:space="preserve">Chacun sa place. Ordre et désordre festif lors du Palio de Sienne (Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L S Fournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F Vinot</w:t>
+                <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3. La Place</w:t>
+              <w:t xml:space="preserve">, 2025, La Place (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371442v2</w:t>
+                <w:t xml:space="preserve">hal-05374481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chacun sa place. Ordre et désordre festif lors du Palio de Sienne (Italie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avant-propos - « La place : une notion à la croisée des chemins »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L S Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Mégret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
+                <w:t xml:space="preserve">F Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, La Place (3)</w:t>
+              <w:t xml:space="preserve">, 2025, 3. La Place</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374481v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371442v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Before the Institutionalization of Sport in France</w:t>
               </w:r>
@@ -444,51 +444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTRODUCTION « Même pas mal ! » Combats figurés et esthétisations festives de la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N°175 (3), pp.455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -522,51 +522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditional Festivals From European Ethnology to Festive Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Festive Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (1), pp.11-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -708,51 +708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience de l’inventaire, une opportunité pour la recherche anthropologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -777,51 +777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing Together Anthropology, Ethnology and Folklore: From Factions to Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narodna Umjetnost. Croatian Journal of Ethnology and Folklore Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53/1, pp.43-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -846,51 +846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographie anthropologique et ethnographie sociologique : convergences et dissonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuovo Meridionalismo Studi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -915,51 +915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnologie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -984,51 +984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lieu et la formule. Ethnologie des écrivains et des univers littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1066,51 +1066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie de la globalisation et cultures sportives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1424,286 +1424,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie de couple et situation de handicap</w:t>
+                <w:t xml:space="preserve">L'accès à la vie de couple des personnes vivant avec un problème de santé durable et handicapant : une analyse démographique et sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maks Banens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de la MiRE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.57-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.072.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368971v1</w:t>
+                <w:t xml:space="preserve">halshs-00731529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accès à la vie de couple des personnes vivant avec un problème de santé durable et handicapant : une analyse démographique et sociologique</w:t>
+                <w:t xml:space="preserve">Vie de couple et situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maks Banens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre de la MiRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13, pp.2-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00731529v1</w:t>
+                <w:t xml:space="preserve">hal-00368971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès à la vie de couple des personnes vivant avec un problème de santé durable et handicapant : une analyse démographique et sociologique</w:t>
               </w:r>
@@ -1728,91 +1728,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (2), pp.57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfas.072.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235102v1</w:t>
@@ -1862,64 +1862,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2, pp.57-82</w:t>
@@ -1961,51 +1961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fête aux loisirs: événement, marchandisation et invention des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Crozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 643 (2), pp.307-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2192,51 +2192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de l'Image ethnique par la fête à Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Crozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2437,51 +2437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catastrophismes, Peurs collectives et idéologies au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2538,51 +2538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités Imaginées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2626,51 +2626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopies culturelles contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2727,51 +2727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe pèlerine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorella Giacalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2802,51 +2802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures de résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2897,216 +2897,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnographies plurielles: déclinaisons selon les disciplines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les Cultures du déplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Barthélémy, Tiphaine and Combessie, Philippe and Fournier, Laurent Sébastien and Monjaret, Anne. Éditions du CTHS, 2014, Philippe Combessie, Anne Monjaret, 978-2-7355-0820-4</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille, 285 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638480v1</w:t>
+                <w:t xml:space="preserve">hal-03051210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Cultures du déplacement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ethnographies plurielles: déclinaisons selon les disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Combessie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille, 285 p., 2014</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Monjaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barthélémy, Tiphaine and Combessie, Philippe and Fournier, Laurent Sébastien and Monjaret, Anne. Éditions du CTHS, 2014, Philippe Combessie, Anne Monjaret, 978-2-7355-0820-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051210v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine et désir d'identité</w:t>
               </w:r>
@@ -3193,51 +3193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine et valorisation des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Crozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3307,51 +3307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement culturel et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Crozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3421,51 +3421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Crozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3509,51 +3509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tauromachies, cultures du sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, 978-2-296-04498-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3584,51 +3584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tauromachies, sport, culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4025,255 +4025,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archivage créatif et démocratie participative : les nouveaux enjeux de l’ethnologie à l’ère du patrimoine culturel immatériel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Utopies rock : du “peace and love” au défi du trans-humanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Evangelos Karamanes. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses Universitaires d’Aix-Marseille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du terrain à l’archive : les archives de folklore et d’ethnologie en tant que pôles de recherche, d’éducation et de culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Athènes, 2019</w:t>
+              <w:t xml:space="preserve">Utopies culturelles contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463870v1</w:t>
+                <w:t xml:space="preserve">hal-04389804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopies rock : du “peace and love” au défi du trans-humanisme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Archivage créatif et démocratie participative : les nouveaux enjeux de l’ethnologie à l’ère du patrimoine culturel immatériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Les Presses Universitaires d’Aix-Marseille. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Evangelos Karamanes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utopies culturelles contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Du terrain à l’archive : les archives de folklore et d’ethnologie en tant que pôles de recherche, d’éducation et de culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Athènes, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389804v1</w:t>
+                <w:t xml:space="preserve">hal-02463870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Anthropology of Festivals: Changes in Theory and Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jack Santino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public performances. Studies in the Carnivalesque and the Ritualesque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Utah State University Press, 2017</w:t>
@@ -4302,51 +4302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean Food as Cultural Property? Towards an Anthropology of Geographical Indications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4388,51 +4388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A jatekok es sporttevékenységek kulturalis értéke: példak az olimpizmus, a testnevelés és a hagyomanyos jatékok patrimonizaciojara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jakab Albert Zsolt et Vajda András </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aranyhíd. Tanulmányok Keszeg Vilmos tiszteletére</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erdélyi Múzeum-Egyesület, pp. 353-360, 2017, Kriza János Néprajzi Társaság – BBTE Magyar Néprajz és Antropológia Intézet</w:t>
@@ -4474,51 +4474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acte Sud, pp.744-751, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4556,51 +4556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le rock américain prend la route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4681,77 +4681,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographies plurielles: de la diffusion de l'ethnographie dans les sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Combessie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Monjaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barthélémy, Tiphaine and Combessie, Philippe and Fournier, Laurent Sébastien and Monjaret, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographies plurielles: déclinaisons selon les disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du CTHS, pp.9-27, 2014, 978-2-7355-0820-4</w:t>
@@ -4806,51 +4806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Crozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5074,51 +5074,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d'étude sur la pluridisciplinarité dans l'inventaire du PCI. Rapport de recherche final (novembre 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5140,51 +5140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d'étude sur la valorisation des résultats de l'inventaire du PCI Rapport final (décembre 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IDEMEC UMR 7307 CNRS-AMU; Ministère de la Culture et de la Communication; Direction Générale des Patrimoines, Département du pilotage de la recherche. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5206,51 +5206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d'étude sur la valorisation et les usages sociaux de l'inventaire du patrimoine culturel immatériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IDEMEC UMR 7307 CNRS-AMU. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5272,51 +5272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des communautés à la restitution de l'inventaire du patrimoine culturel immatériel Rapport final (novembre 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IDEMEC UMR 7307 CNRS-AMU. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5338,51 +5338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion et restitution aux communautés de l'inventaire du patrimoine culturel immatériel: le cas des jeux traditionnels en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5400,51 +5400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de recherche sur l'inventaire des jeux traditionnels en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5631,51 +5631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371442v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q M&#233;gret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vinot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374481v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244332v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2024.6.1.210" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2152-7857/CGP/v13i02/23-33" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.193.0455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2019.1.1.21" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Briand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gallenga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pons" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740844v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362531v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Privat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4207" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.878" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.661" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.813" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Banens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mend&#232;s-Leite" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.072.0057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03235102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367933v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crozat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.643.0307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soldani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Budin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondin M&#233;laine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Censier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent del Socorro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chastagner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Giacalone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combessie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988735v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lambert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grison" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888504v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463870v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790827v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feschet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393382v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barthelemy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364352v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Arrif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Delpu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109085v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371442v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q M&#233;gret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vinot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244332v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2024.6.1.210" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2152-7857/CGP/v13i02/23-33" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.193.0455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2019.1.1.21" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Briand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gallenga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pons" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740844v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362531v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Privat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4207" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.878" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.661" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.813" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731529v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Banens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mend&#232;s-Leite" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.072.0057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03235102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367933v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crozat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.643.0307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soldani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Budin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondin M&#233;laine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Censier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent del Socorro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chastagner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04388927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Giacalone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638480v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combessie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988735v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lambert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grison" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888504v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463870v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790827v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feschet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393382v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barthelemy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364352v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Arrif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Delpu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109085v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>