--- v0 (2026-03-09)
+++ v1 (2026-04-16)
@@ -213,438 +213,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay Between Unburned Emissions and NOx Emissions From a Dual Swirl Hydrogen Air Injector</w:t>
+                <w:t xml:space="preserve">Analysis of the origin of NO&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; emissions in non premixed dual swirl hydrogen flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Magnes</w:t>
+                <w:t xml:space="preserve">M. Vilespy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vilespy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+                <w:t xml:space="preserve">A. Aniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Schuller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Laera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4066717⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 273, pp.113925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155856v1</w:t>
+                <w:t xml:space="preserve">hal-04922333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mie-scattering imaging and μ PIV in porous media burners with TPMS-based topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Flores-Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 274, pp.113990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.113990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the origin of NO&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; emissions in non premixed dual swirl hydrogen flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay Between Unburned Emissions and NOx Emissions From a Dual Swirl Hydrogen Air Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Magnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vilespy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vilespy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 273, pp.113925. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4066717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922333v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Large Eddy Simulation with local species, temperature and velocity measurements in dual swirl confined hydrogen flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vilespy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -868,77 +868,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame-front tracking in Porous Media Burners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Flores-Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1037,51 +1037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 269, pp.113708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1213,265 +1213,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Preheating on Flame Stabilization and NOx Emissions From a Dual Swirl Hydrogen Injector</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct pore-level simulation of hydrogen flame anchoring mechanisms in an inert porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Aniello</w:t>
+                <w:t xml:space="preserve">François Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dounia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4063719⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0177131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369181v1</w:t>
+                <w:t xml:space="preserve">hal-04593948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct pore-level simulation of hydrogen flame anchoring mechanisms in an inert porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Muller</w:t>
+                <w:t xml:space="preserve">Impact of Preheating on Flame Stabilization and NOx Emissions From a Dual Swirl Hydrogen Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Magnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marragou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dounia</w:t>
+                <w:t xml:space="preserve">Andrea Aniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0177131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4063719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593948v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of slit asymmetry on blow-off and flashback in methane/hydrogen laminar premixed burners</w:t>
               </w:r>
@@ -1483,77 +1483,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Flores-Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 263, pp.113413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1587,77 +1587,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed-up drivers for H 2 -enriched flames in Porous Media Burners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Flores-Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1698,2000 +1698,2000 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemiluminescence- and machine learning-based monitoring of premixed ammonia-methane-air flames</w:t>
+                <w:t xml:space="preserve">A Thermoacoustic Instability Precursor Based on the Acoustic Flux at the Combustion Chamber Inlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault F Guiberti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xuren Zhu</w:t>
+                <w:t xml:space="preserve">T. Morinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2023.100212⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195 (14), pp.3357-3371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2023.2261673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532070v1</w:t>
+                <w:t xml:space="preserve">hal-04277803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thermoacoustic Instability Precursor Based on the Acoustic Flux at the Combustion Chamber Inlet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Selle</w:t>
+                <w:t xml:space="preserve">Influence of pilot H2 injection on methane-air swirled flame stabilization and acoustic response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Aniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Laera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marragou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102202.2023.2261673⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 253, pp.112749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277803v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pilot H2 injection on methane-air swirled flame stabilization and acoustic response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Schuller</w:t>
+                <w:t xml:space="preserve">Modeling of H2/air flame stabilization regime above coaxial dual swirl injectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marragou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Magnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.F. Guiberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 253, pp.112749. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112749⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 255, pp.112908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314598v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of H2/air flame stabilization regime above coaxial dual swirl injectors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting flashback limits in H_2 enriched CH_4/air and C_3H$_8/air laminar flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Flores-Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Aniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 255, pp.112908. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112908⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 258 (2), pp.113055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169414v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting flashback limits in H_2 enriched CH_4/air and C_3H$_8/air laminar flames</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical investigation of two flame stabilization regimes observed in a dual swirl H2-air coaxial injecto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Aniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schuller</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Laera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marragou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Magnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 258 (2), pp.113055. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113055⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 249, pp.112595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583615v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of two flame stabilization regimes observed in a dual swirl H2-air coaxial injecto</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Magnes</w:t>
+                <w:t xml:space="preserve">Modelling challenges of volume-averaged combustion in inert porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duchaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 249, pp.112595. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112595⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 251, pp.112678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078369v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling challenges of volume-averaged combustion in inert porous media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Pestre</w:t>
+                <w:t xml:space="preserve">Experimental analysis and theoretical lift-off criterion for H2/air flames stabilized on a dual swirl injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marragou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Magnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Aniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112678⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, (4), pp.4345-4354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314480v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis and theoretical lift-off criterion for H2/air flames stabilized on a dual swirl injector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Aniello</w:t>
+                <w:t xml:space="preserve">Chemiluminescence- and machine learning-based monitoring of premixed ammonia-methane-air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault F Guiberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader N Shohdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuren Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39, (4), pp.4345-4354. </w:t>
+              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.100212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2023.100212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880308v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen substitution of natural-gas in premixed burners and implications for blow-off and flashback limits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Aniello</w:t>
+                <w:t xml:space="preserve">Influence of hydrogen content and injection scheme on the describing function of swirled flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marragou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorkem Oztarlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.07.066⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240, pp.111974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832535v1</w:t>
+                <w:t xml:space="preserve">hal-03715560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrogen content and injection scheme on the describing function of swirled flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stabilization regimes and pollutant emissions from a dual fuel CH4/H2 and dual swirl low NOx burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marragou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Magnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 240, pp.111974. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (44), pp.19275-19288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715560v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization regimes and pollutant emissions from a dual fuel CH4/H2 and dual swirl low NOx burner</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison among Lattice Boltzmann and finite volume solvers for swirled confined flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Aniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J F Boussuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.04.033⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 241, pp.105463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2022.105463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833943v1</w:t>
+                <w:t xml:space="preserve">hal-03832524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison among Lattice Boltzmann and finite volume solvers for swirled confined flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Hydrogen substitution of natural-gas in premixed burners and implications for blow-off and flashback limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Aniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 241, pp.105463. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (77), pp.33067-33081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2022.105463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.07.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832524v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of precursors of combustion instability using convolutional recurrent neural networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fully explicit formulae for flame speed in infinite and finite porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Dounia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111558⟩</w:t>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (5), pp.785-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13647830.2021.1939422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382640v1</w:t>
+                <w:t xml:space="preserve">hal-04490330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully explicit formulae for flame speed in infinite and finite porous media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar Dounia</w:t>
+                <w:t xml:space="preserve">Stabilization mechanisms of CH4 premixed swirled flame enriched with a non-premixed hydrogen injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Laera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Walter Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cazères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorkem Oztarlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (5), pp.785-812. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (4), pp.6355-6363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13647830.2021.1939422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490330v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization mechanisms of CH4 premixed swirled flame enriched with a non-premixed hydrogen injection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of precursors of combustion instability using convolutional recurrent neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasquale Walter Agostinelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Selle</w:t>
+                <w:t xml:space="preserve">Antony Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Cazères</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Corentin J. Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorkem Oztarlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (4), pp.6355-6363. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 233, pp.111558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212964v1</w:t>
+                <w:t xml:space="preserve">hal-03382640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of instabilities of swirled premixed flames with minimal secondary hydrogen injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorkem Oztarlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 214, pp.266-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4002,51 +4002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Selle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 103 (3), pp.699 - 730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4227,51 +4227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of symmetry breaking on the Flame Transfer Function of a laminar premixed flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorkem Oztarlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4325,1252 +4325,1252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of straight nozzle geometry on the supersonic under-expanded gas jets</w:t>
+                <w:t xml:space="preserve">Delayed-time domain impedance boundary conditions (D-TDIBC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chen</w:t>
+                <w:t xml:space="preserve">Quentin Douasbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Allou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jd. Parisse</w:t>
+                <w:t xml:space="preserve">Carlo Scalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2018.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 371, pp.50-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02415670v1</w:t>
+                <w:t xml:space="preserve">hal-02057870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed-time domain impedance boundary conditions (D-TDIBC)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Scalo</w:t>
+                <w:t xml:space="preserve">Coupling heat transfer and large eddy simulation for combustion instability prediction in a swirl burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.05.003⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 191, pp.239-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057870v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling heat transfer and large eddy simulation for combustion instability prediction in a swirl burner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of mixing in high-explosive fireballs using small-scale pressurised spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Courtiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecysyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Kraus</w:t>
+                <w:t xml:space="preserve">G. Damamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 191, pp.239-251. </w:t>
+              <w:t xml:space="preserve">Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp. 1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00193-018-0814-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730351v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of mixing in high-explosive fireballs using small-scale pressurised spheres</w:t>
+                <w:t xml:space="preserve">Influence of flame-holder temperature on the acoustic flame transfer functions of a laminar flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Courtiaud</w:t>
+                <w:t xml:space="preserve">Daniel Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lecysyn</w:t>
+                <w:t xml:space="preserve">Maxence Brebion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Damamme</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdulla Ghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duchaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp. 1-15. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 188, pp.5-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00193-018-0814-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743023v1</w:t>
+                <w:t xml:space="preserve">hal-01730352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of flame-holder temperature on the acoustic flame transfer functions of a laminar flame</w:t>
+                <w:t xml:space="preserve">Phosphor thermometry on a rotating flame holder for combustion applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mejia</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorkem Oztarlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.09.016⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol. 59 (n° 2), pp. 33/1-33/10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-018-2491-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730352v1</w:t>
+                <w:t xml:space="preserve">hal-01730498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphor thermometry on a rotating flame holder for combustion applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of straight nozzle geometry on the supersonic under-expanded gas jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Douasbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradip Xavier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+                <w:t xml:space="preserve">Jd. Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, vol. 59 (n° 2), pp. 33/1-33/10. </w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 339, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-018-2491-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730498v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02415670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of flame response to transverse acoustic modes from the LES of a 42-injector rocket engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical investigation of flames stabilised behind rotating cylinders: interaction of flames with a moving wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulla Ghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annafederica Urbano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Selle</w:t>
+                <w:t xml:space="preserve">Maxence Miguel-Brebion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Staffelbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
+                <w:t xml:space="preserve">Michaël Bauerheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 813, pp. 127-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551126v1</w:t>
+                <w:t xml:space="preserve">hal-01502574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving and damping mechanisms for transverse combustion instabilities in liquid rocket engines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Study of flame response to transverse acoustic modes from the LES of a 42-injector rocket engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annafederica Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Douasbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Staffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.227⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 36 (n° 2), pp. 2633-2639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548611v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of a premixed laminar flame on a rotating cylinder</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ferret</w:t>
+                <w:t xml:space="preserve">Driving and damping mechanisms for transverse combustion instabilities in liquid rocket engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annafederica Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, vol. 36 (n° 1), pp. 1447-1455. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 820, pp. 820 R2/1-820 R2/12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502818v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of flames stabilised behind rotating cylinders: interaction of flames with a moving wall</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Stabilization of a premixed laminar flame on a rotating cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bauerheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Miguel-Brebion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michaël Bauerheim</w:t>
+                <w:t xml:space="preserve">Bernard Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, vol. 813, pp. 127-151. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 36 (n° 1), pp. 1447-1455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502574v1</w:t>
+                <w:t xml:space="preserve">hal-01502818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolating strain and curvature effects in premixed flame/vortex interactions</w:t>
               </w:r>
@@ -5684,598 +5684,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint experimental and numerical study of the influence of flame holder temperature on the stabilization of a laminar methane flame on a cylinder</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Duchaine</w:t>
+                <w:t xml:space="preserve">Exploration of combustion instability triggering using Large Eddy Simulation of a multiple injector Liquid Rocket Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annafederica Urbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Staffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bédat</w:t>
+                <w:t xml:space="preserve">Thomas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 172, pp.153-161. </w:t>
+              <w:t xml:space="preserve">, 2016, 169, pp. 129-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.06.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557859v1</w:t>
+                <w:t xml:space="preserve">hal-01320509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of combustion instability triggering using Large Eddy Simulation of a multiple injector Liquid Rocket Engine</w:t>
+                <w:t xml:space="preserve">Joint experimental and numerical study of the influence of flame holder temperature on the stabilization of a laminar methane flame on a cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annafederica Urbano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
+                <w:t xml:space="preserve">Maxence Miguel-Brebion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duchaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schmitt</w:t>
+                <w:t xml:space="preserve">Benoît Bédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 169, pp. 129-140. </w:t>
+              <w:t xml:space="preserve">, 2016, 172, pp.153-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320509v1</w:t>
+                <w:t xml:space="preserve">hal-01557859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Heat Transfer and Material Temperature on Combustion Instabilities in a Swirl Burner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Kraus</w:t>
+                <w:t xml:space="preserve">Effect of pressure on Hydrogen/Oxygen coupled flame-wall interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henning Bockhorn</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duchaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 139 (5), pp.051503/1-051503/10. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 168, pp.409-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4035143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688648v1</w:t>
+                <w:t xml:space="preserve">hal-01320335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pressure on Hydrogen/Oxygen coupled flame-wall interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Heat Transfer and Material Temperature on Combustion Instabilities in a Swirl Burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Mari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
+                <w:t xml:space="preserve">Christoph M. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Rocchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Duchaine</w:t>
+                <w:t xml:space="preserve">Henning Bockhorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 168, pp.409-419. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (5), pp.051503/1-051503/10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4035143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320335v1</w:t>
+                <w:t xml:space="preserve">hal-01688648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the experimental determination of growth and damping rates for combustion instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Miguel-Brebion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6465,64 +6465,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph C. Oefelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 54 (n° 5), pp. 1445-1460. </w:t>
@@ -6560,51 +6560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall-temperature effects on flame response to acoustic oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6671,425 +6671,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel multidomain strategy to compute turbulent flows in fan-stirred closed vessels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction and analysis of combustion instabilities in a model rocket engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bonhomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Duchaine</w:t>
+                <w:t xml:space="preserve">Rodolphe Blouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaofeng Wang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Théron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Henry Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.06.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (4), pp.978-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.B35146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520793v1</w:t>
+                <w:t xml:space="preserve">hal-03466719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and analysis of combustion instabilities in a model rocket engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accounting for convective effects in zero-Mach-number thermoacoustic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Motheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Schmid</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (4), pp.978-990. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 333, pp.246-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.B35146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.08.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466719v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for convective effects in zero-Mach-number thermoacoustic models</w:t>
+                <w:t xml:space="preserve">A parallel multidomain strategy to compute turbulent flows in fan-stirred closed vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Motheau</w:t>
+                <w:t xml:space="preserve">Adrien Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duchaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaofeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Nicoud</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 333, pp.246-262. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.183-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.08.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905802v1</w:t>
+                <w:t xml:space="preserve">hal-03520793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature and confinement effects for flame speed measurements in laminar spherical and cylindrical flames.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7247,291 +7247,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hydrogen and steam addition on laminar burning velocity of methane-air premixed flame: Experimental and numerical analysis</w:t>
+                <w:t xml:space="preserve">Modeling heat transfer in dilute two-phase flows using the Mesoscopic Eulerian Formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufik Boushaki</w:t>
+                <w:t xml:space="preserve">Jérôme Dombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Dhué</w:t>
+                <w:t xml:space="preserve">Benoît Leveugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ferret</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.03.037⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 55, pp.1486-1495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800989v1</w:t>
+                <w:t xml:space="preserve">hal-00811401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling heat transfer in dilute two-phase flows using the Mesoscopic Eulerian Formalism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of hydrogen and steam addition on laminar burning velocity of methane-air premixed flame: Experimental and numerical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Leveugle</w:t>
+                <w:t xml:space="preserve">Toufik Boushaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 55, pp.1486-1495. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 37, pp.9412-9422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.10.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811401v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of the accuracy of flame-speed measurements for methane/air combustion in a slot burner</w:t>
               </w:r>
@@ -7543,51 +7543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 158 (1), pp.146-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7660,51 +7660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7910,51 +7910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actual impedance of nonreflecting boundary conditions: Implications for computation of resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8240,103 +8240,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la température d'un accroche-flamme tournant par phosphorescence induite par laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorkem Oztarlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bergame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
@@ -8490,90 +8490,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of transverse acoustic activity in a 42-injector rocket engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annafederica Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Staffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8641,51 +8641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Polifke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8848,51 +8848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8969,51 +8969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9370,51 +9370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408340v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennie Chaplet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Selle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114579" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155856v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Magnes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vilespy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066717" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972528v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Flores-Montoya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.113990" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilespy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aniello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poinsot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schuller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113925" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Teixeira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Al Hadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marragou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guiberti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114536" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663549v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yahou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Detomaso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dawson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105612" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Masset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113597" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Yahou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dawson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113708" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04655403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Missey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dounia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105279" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aniello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063719" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dounia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0177131" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113413" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775337v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105666" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04532070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault F Guiberti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader N Shohdy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Cardona" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuren Zhu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100212" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morini&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2023.2261673" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04314598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Laera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112749" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169414v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marragou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Guiberti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112908" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113055" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112595" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04314480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duchaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pestre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112678" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880308v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.255" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.07.066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorkem Oztarlik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111974" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.04.033" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schuster" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Werner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Boussuge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gatti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105463" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Cellier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Lapeyre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111558" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2021.1939422" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Walter Agostinelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Caz&#232;res" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.378" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.12.032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ludwig Kaiser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Oberleithner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Esclapez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maestro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Staffelbach" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.105" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuenot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-019-00036-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298750v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grenard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henry Dorey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B36928" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaiser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.047" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415670v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douasbin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Parisse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.09.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Scalo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.05.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730351v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kraus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.01.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743023v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtiaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecysyn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damamme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-018-0814-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730352v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mejia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brebion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulla Ghani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.09.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730498v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Xavier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2491-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551126v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annafederica Urbano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.042" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548611v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.227" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502818v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bauerheim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ferret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.138" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502574v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Miguel-Brebion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.864" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660277v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bariki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Lapeyre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauveau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.641" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557859v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;dat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.06.025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320509v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.03.020" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688648v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M. Arndt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Bockhorn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035143" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320335v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rocchi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333028v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.05.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518960v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Courtine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.07.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321259v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M. Ruiz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Lacaze" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. Oefelein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J053931" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116177v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bazile" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonhomme" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofeng Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.06.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466719v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Blouquin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;ron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmid" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B35146" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Motheau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.08.046" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526511v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.02.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526604v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garby" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.020" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800989v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boushaki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dhu&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.037" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811401v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dombard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leveugle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.10.050" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537493v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.08.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908256v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krebs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.10.017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271666v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koch" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K - U Schildmacher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.03.008" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V61TQFH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910165v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.1883" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296054v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Girault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chadil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03789860v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097683v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blaisot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bergame" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933750v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Bariki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Lapeyre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865092v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166756v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Polifke" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087620v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ruiz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025769v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087473v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794711v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408340v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennie Chaplet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Selle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114579" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilespy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aniello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poinsot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schuller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113925" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Flores-Montoya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.113990" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Magnes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vilespy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066717" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Teixeira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Al Hadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marragou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guiberti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114536" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663549v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yahou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Detomaso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dawson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105612" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Masset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113597" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Yahou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dawson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113708" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04655403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Missey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dounia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105279" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dounia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0177131" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aniello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063719" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113413" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775337v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105666" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morini&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2023.2261673" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04314598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Laera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112749" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marragou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Guiberti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112908" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583615v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112595" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04314480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duchaine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112678" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880308v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.255" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04532070v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault F Guiberti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader N Shohdy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Cardona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuren Zhu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100212" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorkem Oztarlik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111974" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833943v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.04.033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schuster" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Werner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Boussuge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gatti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105463" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.07.066" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2021.1939422" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212964v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Walter Agostinelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Caz&#232;res" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.378" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Cellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Lapeyre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111558" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.12.032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ludwig Kaiser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Oberleithner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Esclapez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maestro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Staffelbach" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.105" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuenot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-019-00036-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298750v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grenard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henry Dorey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B36928" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaiser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.047" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057870v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douasbin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Scalo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.05.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kraus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.01.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743023v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtiaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecysyn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damamme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-018-0814-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730352v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mejia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brebion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulla Ghani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.09.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730498v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Xavier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2491-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Parisse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.09.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502574v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Miguel-Brebion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bauerheim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.864" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551126v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annafederica Urbano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.042" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548611v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.227" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502818v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ferret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.138" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660277v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bariki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Lapeyre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauveau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.641" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320509v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.03.020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557859v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;dat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.06.025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320335v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rocchi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688648v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M. Arndt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Bockhorn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035143" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333028v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.05.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518960v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Courtine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.07.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321259v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M. Ruiz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Lacaze" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. Oefelein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J053931" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116177v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bazile" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466719v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Blouquin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;ron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmid" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B35146" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905802v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Motheau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.08.046" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520793v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonhomme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofeng Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.06.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526511v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.02.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526604v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garby" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.020" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811401v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dombard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leveugle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.10.050" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800989v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boushaki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dhu&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.037" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537493v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.08.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908256v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krebs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.10.017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271666v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koch" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K - U Schildmacher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.03.008" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V61TQFH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910165v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.1883" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296054v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Girault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chadil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03789860v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097683v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blaisot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bergame" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933750v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Bariki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Lapeyre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865092v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166756v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Polifke" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087620v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ruiz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025769v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087473v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794711v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>