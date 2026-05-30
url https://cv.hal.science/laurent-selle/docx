--- v1 (2026-04-16)
+++ v2 (2026-05-30)
@@ -213,542 +213,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the origin of NO&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; emissions in non premixed dual swirl hydrogen flames</w:t>
+                <w:t xml:space="preserve">Mie-scattering imaging and μ PIV in porous media burners with TPMS-based topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vilespy</w:t>
+                <w:t xml:space="preserve">Enrique Flores-Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aniello</w:t>
+                <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Laera</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 273, pp.113925. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113925⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 274, pp.113990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.113990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922333v1</w:t>
+                <w:t xml:space="preserve">hal-04972528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mie-scattering imaging and μ PIV in porous media burners with TPMS-based topologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the origin of NO&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; emissions in non premixed dual swirl hydrogen flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vilespy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Flores-Montoya</w:t>
+                <w:t xml:space="preserve">D. Laera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cazin</w:t>
+                <w:t xml:space="preserve">T. Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Schuller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 274, pp.113990. </w:t>
+              <w:t xml:space="preserve">, 2025, 273, pp.113925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.113990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972528v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay Between Unburned Emissions and NOx Emissions From a Dual Swirl Hydrogen Air Injector</w:t>
+                <w:t xml:space="preserve">Comparison of Large Eddy Simulation with local species, temperature and velocity measurements in dual swirl confined hydrogen flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Magnes</w:t>
+                <w:t xml:space="preserve">Martin Vilespy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vilespy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Al Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marragou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Guiberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4066717⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 283, pp.114536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155856v1</w:t>
+                <w:t xml:space="preserve">hal-05347258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Large Eddy Simulation with local species, temperature and velocity measurements in dual swirl confined hydrogen flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Interplay Between Unburned Emissions and NOx Emissions From a Dual Swirl Hydrogen Air Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Magnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vilespy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 283, pp.114536. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4066717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347258v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of preferential diffusion on the ignition dynamics of lean premixed hydrogen flames</w:t>
               </w:r>
@@ -868,77 +868,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame-front tracking in Porous Media Burners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Flores-Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -979,261 +979,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame front dynamics during ignition of lean premixed H 2 /Air and CH 4 /Air flames</w:t>
+                <w:t xml:space="preserve">Early-stage flame acceleration in stratified hydrogen-air mixtures: Theory and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Yahou</w:t>
+                <w:t xml:space="preserve">Sébastien Missey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Dawson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+                <w:t xml:space="preserve">Omar Dounia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 269, pp.113708. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698274v1</w:t>
+                <w:t xml:space="preserve">hal-04655403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-stage flame acceleration in stratified hydrogen-air mixtures: Theory and simulation</w:t>
+                <w:t xml:space="preserve">Flame front dynamics during ignition of lean premixed H 2 /Air and CH 4 /Air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Missey</w:t>
+                <w:t xml:space="preserve">Tarik Yahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Dounia</w:t>
+                <w:t xml:space="preserve">James Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105279. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 269, pp.113708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655403v1</w:t>
+                <w:t xml:space="preserve">hal-04698274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct pore-level simulation of hydrogen flame anchoring mechanisms in an inert porous media</w:t>
               </w:r>
@@ -1323,64 +1323,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Preheating on Flame Stabilization and NOx Emissions From a Dual Swirl Hydrogen Injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Magnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marragou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Aniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1483,77 +1483,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Flores-Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 263, pp.113413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1587,77 +1587,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed-up drivers for H 2 -enriched flames in Porous Media Burners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Flores-Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1698,2000 +1698,2000 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thermoacoustic Instability Precursor Based on the Acoustic Flux at the Combustion Chamber Inlet</w:t>
+                <w:t xml:space="preserve">Chemiluminescence- and machine learning-based monitoring of premixed ammonia-methane-air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Morinière</w:t>
+                <w:t xml:space="preserve">Thibault F Guiberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader N Shohdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuren Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102202.2023.2261673⟩</w:t>
+              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.100212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2023.100212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277803v1</w:t>
+                <w:t xml:space="preserve">hal-04532070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pilot H2 injection on methane-air swirled flame stabilization and acoustic response</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Marragou</w:t>
+                <w:t xml:space="preserve">A Thermoacoustic Instability Precursor Based on the Acoustic Flux at the Combustion Chamber Inlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Morinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112749⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195 (14), pp.3357-3371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2023.2261673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314598v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of H2/air flame stabilization regime above coaxial dual swirl injectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Selle</w:t>
+                <w:t xml:space="preserve">Influence of pilot H2 injection on methane-air swirled flame stabilization and acoustic response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Aniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Laera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marragou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 255, pp.112908. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112908⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 253, pp.112749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169414v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting flashback limits in H_2 enriched CH_4/air and C_3H$_8/air laminar flames</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling of H2/air flame stabilization regime above coaxial dual swirl injectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marragou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Magnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.F. Guiberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 258 (2), pp.113055. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 255, pp.112908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04583615v1</w:t>
+                <w:t xml:space="preserve">hal-04169414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of two flame stabilization regimes observed in a dual swirl H2-air coaxial injecto</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting flashback limits in H_2 enriched CH_4/air and C_3H$_8/air laminar flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Flores-Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Aniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Magnes</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 249, pp.112595. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112595⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 258 (2), pp.113055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078369v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling challenges of volume-averaged combustion in inert porous media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Pestre</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of two flame stabilization regimes observed in a dual swirl H2-air coaxial injecto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Aniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Laera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marragou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Magnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 251, pp.112678. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112678⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 249, pp.112595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314480v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis and theoretical lift-off criterion for H2/air flames stabilized on a dual swirl injector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Aniello</w:t>
+                <w:t xml:space="preserve">Modelling challenges of volume-averaged combustion in inert porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duchaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.255⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 251, pp.112678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880308v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemiluminescence- and machine learning-based monitoring of premixed ammonia-methane-air flames</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xuren Zhu</w:t>
+                <w:t xml:space="preserve">Experimental analysis and theoretical lift-off criterion for H2/air flames stabilized on a dual swirl injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marragou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Magnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Aniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, pp.100212. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, (4), pp.4345-4354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2023.100212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532070v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrogen content and injection scheme on the describing function of swirled flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hydrogen substitution of natural-gas in premixed burners and implications for blow-off and flashback limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Aniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111974⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (77), pp.33067-33081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.07.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715560v1</w:t>
+                <w:t xml:space="preserve">hal-03832535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization regimes and pollutant emissions from a dual fuel CH4/H2 and dual swirl low NOx burner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Influence of hydrogen content and injection scheme on the describing function of swirled flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marragou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Magnes</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorkem Oztarlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (44), pp.19275-19288. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240, pp.111974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.04.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833943v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison among Lattice Boltzmann and finite volume solvers for swirled confined flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilization regimes and pollutant emissions from a dual fuel CH4/H2 and dual swirl low NOx burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marragou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Magnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2022.105463⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (44), pp.19275-19288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832524v1</w:t>
+                <w:t xml:space="preserve">hal-03833943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen substitution of natural-gas in premixed burners and implications for blow-off and flashback limits</w:t>
+                <w:t xml:space="preserve">Comparison among Lattice Boltzmann and finite volume solvers for swirled confined flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Aniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J F Boussuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (77), pp.33067-33081. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 241, pp.105463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.07.066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2022.105463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832535v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully explicit formulae for flame speed in infinite and finite porous media</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of precursors of combustion instability using convolutional recurrent neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorkem Oztarlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13647830.2021.1939422⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 233, pp.111558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490330v1</w:t>
+                <w:t xml:space="preserve">hal-03382640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization mechanisms of CH4 premixed swirled flame enriched with a non-premixed hydrogen injection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pasquale Walter Agostinelli</w:t>
+                <w:t xml:space="preserve">Fully explicit formulae for flame speed in infinite and finite porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Dounia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (4), pp.6355-6363. </w:t>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (5), pp.785-812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13647830.2021.1939422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212964v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of precursors of combustion instability using convolutional recurrent neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization mechanisms of CH4 premixed swirled flame enriched with a non-premixed hydrogen injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Laera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Cellier</w:t>
+                <w:t xml:space="preserve">Pasquale Walter Agostinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin J. Lapeyre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Quentin Cazères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorkem Oztarlik</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 233, pp.111558. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (4), pp.6355-6363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382640v1</w:t>
+                <w:t xml:space="preserve">hal-03212964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of instabilities of swirled premixed flames with minimal secondary hydrogen injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorkem Oztarlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 214, pp.266-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3836,265 +3836,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame–wall interaction effects on the flame root stabilization mechanisms of a doubly-transcritical LO2/LCH4 cryogenic flame</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of Combustion and Heat Transfer in a Single Element GCH4/GOx Rocket Combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laurent</w:t>
+                <w:t xml:space="preserve">D. Maestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Esclapez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Selle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.105⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103 (3), pp.699 - 730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-019-00036-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865078v1</w:t>
+                <w:t xml:space="preserve">hal-03095411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of Combustion and Heat Transfer in a Single Element GCH4/GOx Rocket Combustor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Flame–wall interaction effects on the flame root stabilization mechanisms of a doubly-transcritical LO2/LCH4 cryogenic flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Esclapez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Staffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Cuenot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 103 (3), pp.699 - 730. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (4), pp.5147-5154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-019-00036-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095411v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of heat transfer in a subscale liquid rocket engine at high mixture ratio.</w:t>
               </w:r>
@@ -4227,51 +4227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of symmetry breaking on the Flame Transfer Function of a laminar premixed flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorkem Oztarlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4325,1957 +4325,1957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed-time domain impedance boundary conditions (D-TDIBC)</w:t>
+                <w:t xml:space="preserve">Influence of straight nozzle geometry on the supersonic under-expanded gas jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quentin Douasbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jd. Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.05.003⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057870v1</w:t>
+                <w:t xml:space="preserve">cea-02415670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling heat transfer and large eddy simulation for combustion instability prediction in a swirl burner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Kraus</w:t>
+                <w:t xml:space="preserve">Delayed-time domain impedance boundary conditions (D-TDIBC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Douasbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Scalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 371, pp.50-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.01.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01730351v1</w:t>
+                <w:t xml:space="preserve">hal-02057870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of mixing in high-explosive fireballs using small-scale pressurised spheres</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling heat transfer and large eddy simulation for combustion instability prediction in a swirl burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Damamme</w:t>
+                <w:t xml:space="preserve">Christian Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp. 1-15. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 191, pp.239-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00193-018-0814-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743023v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of flame-holder temperature on the acoustic flame transfer functions of a laminar flame</w:t>
+                <w:t xml:space="preserve">Analysis of mixing in high-explosive fireballs using small-scale pressurised spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mejia</w:t>
+                <w:t xml:space="preserve">S. Courtiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Brebion</w:t>
+                <w:t xml:space="preserve">N. Lecysyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulla Ghani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Damamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 188, pp.5-12. </w:t>
+              <w:t xml:space="preserve">Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp. 1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00193-018-0814-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730352v1</w:t>
+                <w:t xml:space="preserve">hal-01743023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphor thermometry on a rotating flame holder for combustion applications</w:t>
+                <w:t xml:space="preserve">Influence of flame-holder temperature on the acoustic flame transfer functions of a laminar flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradip Xavier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Brebion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulla Ghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duchaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-018-2491-6⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 188, pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730498v1</w:t>
+                <w:t xml:space="preserve">hal-01730352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of straight nozzle geometry on the supersonic under-expanded gas jets</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphor thermometry on a rotating flame holder for combustion applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jd. Parisse</w:t>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorkem Oztarlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 339, </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol. 59 (n° 2), pp. 33/1-33/10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2018.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-018-2491-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02415670v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of flames stabilised behind rotating cylinders: interaction of flames with a moving wall</w:t>
+                <w:t xml:space="preserve">Stabilization of a premixed laminar flame on a rotating cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bauerheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Bauerheim</w:t>
+                <w:t xml:space="preserve">Bernard Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, vol. 813, pp. 127-151. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 36 (n° 1), pp. 1447-1455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502574v1</w:t>
+                <w:t xml:space="preserve">hal-01502818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of flame response to transverse acoustic modes from the LES of a 42-injector rocket engine</w:t>
+                <w:t xml:space="preserve">Driving and damping mechanisms for transverse combustion instabilities in liquid rocket engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annafederica Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 820, pp. 820 R2/1-820 R2/12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551126v1</w:t>
+                <w:t xml:space="preserve">hal-01548611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving and damping mechanisms for transverse combustion instabilities in liquid rocket engines</w:t>
+                <w:t xml:space="preserve">Study of flame response to transverse acoustic modes from the LES of a 42-injector rocket engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annafederica Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Douasbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Staffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, vol. 820, pp. 820 R2/1-820 R2/12. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 36 (n° 2), pp. 2633-2639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548611v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of a premixed laminar flame on a rotating cylinder</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolating strain and curvature effects in premixed flame/vortex interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Ferret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Selle</w:t>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.138⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 831, pp.618 - 654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502818v1</w:t>
+                <w:t xml:space="preserve">hal-01660277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolating strain and curvature effects in premixed flame/vortex interactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. J Lapeyre</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of flames stabilised behind rotating cylinders: interaction of flames with a moving wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulla Ghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chauveau</w:t>
+                <w:t xml:space="preserve">Maxence Miguel-Brebion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bauerheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 831, pp.618 - 654. </w:t>
+              <w:t xml:space="preserve">, 2017, vol. 813, pp. 127-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660277v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of combustion instability triggering using Large Eddy Simulation of a multiple injector Liquid Rocket Engine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
+                <w:t xml:space="preserve">Joint experimental and numerical study of the influence of flame holder temperature on the stabilization of a laminar methane flame on a cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Miguel-Brebion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duchaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schmitt</w:t>
+                <w:t xml:space="preserve">Benoît Bédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 169, pp. 129-140. </w:t>
+              <w:t xml:space="preserve">, 2016, 172, pp.153-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320509v1</w:t>
+                <w:t xml:space="preserve">hal-01557859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint experimental and numerical study of the influence of flame holder temperature on the stabilization of a laminar methane flame on a cylinder</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Duchaine</w:t>
+                <w:t xml:space="preserve">Influence of Heat Transfer and Material Temperature on Combustion Instabilities in a Swirl Burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bédat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christoph M. Arndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Bockhorn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.06.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (5), pp.051503/1-051503/10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4035143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557859v1</w:t>
+                <w:t xml:space="preserve">hal-01688648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pressure on Hydrogen/Oxygen coupled flame-wall interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duchaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 168, pp.409-419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Heat Transfer and Material Temperature on Combustion Instabilities in a Swirl Burner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Kraus</w:t>
+                <w:t xml:space="preserve">Exploration of combustion instability triggering using Large Eddy Simulation of a multiple injector Liquid Rocket Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annafederica Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christoph M. Arndt</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Staffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henning Bockhorn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 139 (5), pp.051503/1-051503/10. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 169, pp. 129-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4035143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688648v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the experimental determination of growth and damping rates for combustion instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Miguel-Brebion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6465,64 +6465,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph C. Oefelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 54 (n° 5), pp. 1445-1460. </w:t>
@@ -6560,51 +6560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall-temperature effects on flame response to acoustic oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6671,425 +6671,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and analysis of combustion instabilities in a model rocket engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A parallel multidomain strategy to compute turbulent flows in fan-stirred closed vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duchaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaofeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.B35146⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.183-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466719v1</w:t>
+                <w:t xml:space="preserve">hal-03520793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for convective effects in zero-Mach-number thermoacoustic models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction and analysis of combustion instabilities in a model rocket engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Blouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Motheau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Selle</w:t>
+                <w:t xml:space="preserve">Marie Théron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Henry Dorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Nicoud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 333, pp.246-262. </w:t>
+              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (4), pp.978-990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.08.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.B35146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905802v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel multidomain strategy to compute turbulent flows in fan-stirred closed vessels</w:t>
+                <w:t xml:space="preserve">Accounting for convective effects in zero-Mach-number thermoacoustic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bonhomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Duchaine</w:t>
+                <w:t xml:space="preserve">Emmanuel Motheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaofeng Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 101, pp.183-193. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 333, pp.246-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.08.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520793v1</w:t>
+                <w:t xml:space="preserve">hal-00905802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature and confinement effects for flame speed measurements in laminar spherical and cylindrical flames.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7426,51 +7426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7543,51 +7543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 158 (1), pp.146-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7660,51 +7660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7910,51 +7910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actual impedance of nonreflecting boundary conditions: Implications for computation of resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8240,103 +8240,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la température d'un accroche-flamme tournant par phosphorescence induite par laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorkem Oztarlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bergame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
@@ -8516,64 +8516,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annafederica Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Staffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8641,51 +8641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Polifke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8848,51 +8848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8969,51 +8969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9043,187 +9043,305 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Viscous Penalty Method for Particle-Resolved DNS of low-Mach gas reactive flow seeded with fixed and chemically inert solid particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hakkoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Chadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vilespy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport de Conjoncture 2021-2025 : Section 10 : Milieux fluides et réactifs : transports, transferts, procédés de transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId284"/>
+      <w:footerReference w:type="default" r:id="rId287"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9370,51 +9488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408340v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennie Chaplet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Selle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114579" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilespy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aniello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poinsot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schuller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113925" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Flores-Montoya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.113990" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Magnes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vilespy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066717" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Teixeira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Al Hadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marragou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guiberti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114536" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663549v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yahou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Detomaso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dawson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105612" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Masset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113597" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Yahou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dawson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113708" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04655403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Missey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dounia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105279" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dounia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0177131" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aniello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063719" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113413" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775337v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105666" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morini&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2023.2261673" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04314598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Laera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112749" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marragou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Guiberti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112908" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583615v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112595" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04314480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duchaine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112678" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880308v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.255" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04532070v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault F Guiberti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader N Shohdy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Cardona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuren Zhu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100212" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorkem Oztarlik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111974" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833943v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.04.033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schuster" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Werner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Boussuge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gatti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105463" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.07.066" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2021.1939422" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212964v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Walter Agostinelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Caz&#232;res" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.378" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Cellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Lapeyre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111558" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.12.032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ludwig Kaiser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Oberleithner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Esclapez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maestro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Staffelbach" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.105" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuenot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-019-00036-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298750v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grenard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henry Dorey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B36928" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaiser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.047" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057870v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douasbin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Scalo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.05.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kraus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.01.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743023v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtiaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecysyn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damamme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-018-0814-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730352v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mejia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brebion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulla Ghani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.09.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730498v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Xavier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2491-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Parisse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.09.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502574v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Miguel-Brebion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bauerheim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.864" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551126v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annafederica Urbano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.042" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548611v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.227" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502818v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ferret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.138" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660277v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bariki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Lapeyre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauveau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.641" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320509v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.03.020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557859v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;dat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.06.025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320335v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rocchi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688648v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M. Arndt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Bockhorn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035143" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333028v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.05.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518960v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Courtine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.07.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321259v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M. Ruiz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Lacaze" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. Oefelein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J053931" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116177v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bazile" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466719v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Blouquin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;ron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmid" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B35146" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905802v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Motheau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.08.046" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520793v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonhomme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofeng Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.06.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526511v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.02.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526604v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garby" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.020" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811401v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dombard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leveugle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.10.050" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800989v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boushaki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dhu&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.037" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537493v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.08.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908256v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krebs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.10.017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271666v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koch" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K - U Schildmacher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.03.008" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V61TQFH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910165v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.1883" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296054v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Girault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chadil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03789860v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097683v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blaisot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bergame" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933750v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Bariki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Lapeyre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865092v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166756v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Polifke" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087620v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ruiz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025769v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087473v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794711v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408340v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennie Chaplet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Selle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114579" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972528v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Flores-Montoya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.113990" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilespy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aniello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poinsot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schuller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113925" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vilespy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Teixeira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Al Hadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marragou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guiberti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114536" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Magnes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066717" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663549v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yahou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Detomaso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dawson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105612" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Masset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113597" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04655403v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Missey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dounia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105279" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Yahou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dawson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113708" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dounia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0177131" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aniello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063719" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113413" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775337v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105666" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04532070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault F Guiberti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader N Shohdy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Cardona" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuren Zhu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100212" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morini&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2023.2261673" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04314598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Laera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112749" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169414v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marragou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Guiberti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112908" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113055" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112595" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04314480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duchaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pestre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112678" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880308v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.255" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.07.066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorkem Oztarlik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111974" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.04.033" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schuster" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Werner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Boussuge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gatti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105463" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Cellier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Lapeyre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111558" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2021.1939422" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Walter Agostinelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Caz&#232;res" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.378" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.12.032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ludwig Kaiser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Oberleithner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maestro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuenot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-019-00036-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865078v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Esclapez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Staffelbach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.105" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298750v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grenard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henry Dorey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B36928" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaiser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.047" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415670v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douasbin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Parisse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.09.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Scalo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.05.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730351v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kraus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.01.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743023v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtiaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecysyn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damamme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-018-0814-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730352v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mejia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brebion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulla Ghani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.09.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730498v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Xavier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2491-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502818v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bauerheim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ferret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.138" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548611v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annafederica Urbano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.227" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.042" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660277v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bariki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Lapeyre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauveau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.641" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502574v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Miguel-Brebion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.864" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557859v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;dat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.06.025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688648v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M. Arndt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Bockhorn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035143" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320335v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rocchi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320509v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.03.020" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333028v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.05.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518960v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Courtine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.07.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321259v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M. Ruiz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Lacaze" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. Oefelein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J053931" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116177v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bazile" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonhomme" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofeng Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.06.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466719v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Blouquin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;ron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmid" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B35146" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Motheau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.08.046" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526511v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.02.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526604v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garby" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.020" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811401v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dombard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leveugle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.10.050" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800989v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boushaki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dhu&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.037" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537493v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.08.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908256v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krebs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.10.017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271666v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koch" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K - U Schildmacher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.03.008" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V61TQFH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910165v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.1883" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296054v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Girault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chadil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03789860v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097683v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blaisot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bergame" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933750v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Bariki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Lapeyre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865092v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166756v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Polifke" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087620v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ruiz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025769v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087473v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600203v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hakkoum" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794711v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>