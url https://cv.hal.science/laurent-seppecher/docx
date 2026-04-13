--- v0 (2026-03-09)
+++ v1 (2026-04-13)
@@ -256,2802 +256,2802 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045491v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability for transient shear wave elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Kacedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Berlin (DE), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-convex interferometric inversion for wave scatters recovery in complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Demanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Berlin (DE), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regularization for seismic sources inversion from interferometric data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Demanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference `Inverse Problems: Modeling and Simulation' (IPMS-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Eurasian Association on Inverse Problems, May 2022, Mellieha, Malta</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relative shear modulus mapping in quasi-static ultrasound elastography: a plane stress-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the relative shear modulus within biological tissues from internal displacement fields measured in quasi-static ultrasound elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference 'Inverse Problems: Modeling and Simulation' (IPMS-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Eurasian Association on Inverse Problems (EAIP), May 2022, Mellieha, Malta</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High sensibility imaging of defects in elastic waveguides using near resonance frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Niclas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WAVES Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstructing the shear modulus contrast of linear elastic and isotropic media in quasi-static ultrasound elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43rd Annual International Conference of the IEEE EMBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Guadalajara (en ligne), Mexico. pp.3171-3174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC46164.2021.9630973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of exposure to low frequency electromagnetic fields of workers in arbitrary posture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Conchin Gubernati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freschi Fabio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giaccone Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compumag 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layer stripping approach to reconstruct shape defects in waveguides using locally resonant frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéle Niclas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 84 (1), pp.75-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/23M1546336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Helmholtz problem in slowly varying waveguides at locally resonant frequencies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of smooth shape defects in waveguides using locally resonant frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Niclas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Vial</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2023.103157⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (5), pp.055006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/acc7c0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577542v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694665v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-posedness of wave scattering in perturbed elastic waveguides and plates: application to an inverse problem of shape defect detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Helmholtz problem in slowly varying waveguides at locally resonant frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Niclas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2022.0646⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120, pp.103157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2023.103157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798261v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability for finite element discretization of some inverse parameter problems from internal data - application to elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (1), pp.340-367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/21M1428522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299133v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the spatial distribution of the relative shear modulus in quasi-static ultrasound elastography: plane stress analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Well-posedness of wave scattering in perturbed elastic waveguides and plates: application to an inverse problem of shape defect detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Niclas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seppecher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Brusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2022.09.023⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 479 (2273), pp.20220646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2022.0646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613604v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798261v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of smooth shape defects in waveguides using locally resonant frequencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing the spatial distribution of the relative shear modulus in quasi-static ultrasound elastography: plane stress analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Niclas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Seppecher</w:t>
+                <w:t xml:space="preserve">Elisabeth Brusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/acc7c0⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (3), pp.710-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2022.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694665v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613604v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small defects reconstruction in waveguides from multifrequency one-side scattering data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Niclas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seppecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (2), pp.417-450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/ipi.2021056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct linear inversion for discontinuous elastic parameters recovery from internal displacement information only</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 147 (1), pp.189-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00211-020-01164-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Exposure to Low Frequency Electromagnetic Fields of Workers in Arbitrary Posture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Conchin Gubernati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Freschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Giaccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Seppecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 56 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2949391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Modeling in Full-Field Optical Coherence Elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Seppecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Keun Seo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 75 (3), pp.1015 - 1030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/140970409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reconstruction algorithm for ultrasound-modulated diffuse optical tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loc Hoang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 142 (9), pp.3221-3236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1090/S0002-9939-2014-12090-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction and stability in acousto-optic imaging for absorption maps with bounded variation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A mathematical and numerical framework for ultrasonically-induced Lorentz force electrical impedance tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Seppecher</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Grasland-Mongrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Keun Seo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfa.2014.09.029⟩</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103 (6), pp.1390 - 1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2014.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628613v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical and numerical framework for ultrasonically-induced Lorentz force electrical impedance tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Reconstruction and stability in acousto-optic imaging for absorption maps with bounded variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pol Grasland-Mongrain</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loc Hoang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Millien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jin-Keun Seo</w:t>
+                <w:t xml:space="preserve">L. Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2014.11.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2014.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094653v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative transfer and diffusion limits for wave field correlations in locally shifted random media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (2), 021501, 18 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4790409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of piecewise smooth absorption map by an acousto-optic process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (10), pp.1737-1762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acousto-electromagnetic tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 72 (5), pp.1592-1617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778971v1</w:t>
-              </w:r>
-[...894 lines deleted...]
-                <w:t xml:space="preserve">hal-02189438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3069,90 +3069,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Wave Medical Imaging: Mathematical Modelling and Imaging Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyeonbae Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loc Hoang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3455,51 +3455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Bretin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Kacedan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seppecher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045491v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;le Niclas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1546336" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnetier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Niclas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seppecher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vial" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2023.103157" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798261v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0646" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299133v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1428522" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613604v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2022.09.023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694665v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/acc7c0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2021056" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158452v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ammari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01164-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conchin Gubernati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Freschi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giaccone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949391" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Keun Seo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140970409" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bossy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Hoang Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2014-12090-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2014.09.029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Grasland-Mongrain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2014.11.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ammari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jing" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790409" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934784v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793238v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009004v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9630973" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freschi Fabio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaccone Luca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonbae Kang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01021279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066078" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Bretin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Kacedan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seppecher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045491v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730874v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730817v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009004v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793251v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Niclas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnetier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seppecher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vial" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9630973" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189438v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conchin Gubernati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freschi Fabio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaccone Luca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;le Niclas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1546336" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694665v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/acc7c0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2023.103157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299133v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1428522" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798261v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0646" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613604v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2022.09.023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2021056" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ammari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01164-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Freschi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giaccone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949391" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Keun Seo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140970409" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017794v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bossy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Hoang Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2014-12090-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Grasland-Mongrain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2014.11.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2014.09.029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ammari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790409" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934784v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonbae Kang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01021279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066078" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>