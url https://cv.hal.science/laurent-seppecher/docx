--- v1 (2026-04-13)
+++ v2 (2026-05-07)
@@ -1277,573 +1277,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of smooth shape defects in waveguides using locally resonant frequencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Helmholtz problem in slowly varying waveguides at locally resonant frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Niclas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Seppecher</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (5), pp.055006. </w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120, pp.103157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/acc7c0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2023.103157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694665v2</w:t>
+                <w:t xml:space="preserve">hal-03577542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Helmholtz problem in slowly varying waveguides at locally resonant frequencies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégory Vial</w:t>
+                <w:t xml:space="preserve">Stability for finite element discretization of some inverse parameter problems from internal data - application to elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120, pp.103157. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.340-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2023.103157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/21M1428522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577542v1</w:t>
+                <w:t xml:space="preserve">hal-03299133v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability for finite element discretization of some inverse parameter problems from internal data - application to elastography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Seppecher</w:t>
+                <w:t xml:space="preserve">Well-posedness of wave scattering in perturbed elastic waveguides and plates: application to an inverse problem of shape defect detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Niclas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (1), pp.340-367. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 479 (2273), pp.20220646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21M1428522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2022.0646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299133v2</w:t>
+                <w:t xml:space="preserve">hal-03798261v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-posedness of wave scattering in perturbed elastic waveguides and plates: application to an inverse problem of shape defect detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing the spatial distribution of the relative shear modulus in quasi-static ultrasound elastography: plane stress analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 479 (2273), pp.20220646. </w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (3), pp.710-722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2022.0646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2022.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798261v2</w:t>
+                <w:t xml:space="preserve">hal-03613604v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the spatial distribution of the relative shear modulus in quasi-static ultrasound elastography: plane stress analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Brusseau</w:t>
+                <w:t xml:space="preserve">Reconstruction of smooth shape defects in waveguides using locally resonant frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Niclas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (3), pp.710-722. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (5), pp.055006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2022.09.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/acc7c0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613604v2</w:t>
+                <w:t xml:space="preserve">hal-03694665v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small defects reconstruction in waveguides from multifrequency one-side scattering data</w:t>
               </w:r>
@@ -3455,51 +3455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Bretin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Kacedan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seppecher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045491v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730874v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730817v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009004v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793251v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Niclas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnetier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seppecher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vial" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9630973" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189438v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conchin Gubernati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freschi Fabio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaccone Luca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;le Niclas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1546336" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694665v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/acc7c0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2023.103157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299133v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1428522" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798261v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0646" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613604v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2022.09.023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2021056" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ammari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01164-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Freschi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giaccone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949391" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Keun Seo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140970409" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017794v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bossy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Hoang Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2014-12090-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Grasland-Mongrain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2014.11.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2014.09.029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ammari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790409" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934784v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonbae Kang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01021279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066078" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Bretin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Kacedan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seppecher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045491v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730874v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730817v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009004v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793251v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Niclas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnetier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seppecher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vial" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9630973" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189438v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conchin Gubernati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freschi Fabio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaccone Luca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;le Niclas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1546336" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2023.103157" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299133v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1428522" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798261v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0646" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613604v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2022.09.023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694665v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/acc7c0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2021056" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ammari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01164-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Freschi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giaccone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949391" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Keun Seo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140970409" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017794v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bossy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Hoang Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2014-12090-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Grasland-Mongrain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2014.11.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2014.09.029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ammari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790409" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934784v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonbae Kang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01021279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066078" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>