--- v0 (2026-03-26)
+++ v1 (2026-05-06)
@@ -2211,51 +2211,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the performances of a buried-pipe ventilation system and an indirect evaporative cooler operating in a care home for old people.</w:t>
+                <w:t xml:space="preserve">Etude comparative simulée des performances d'installations de ventilation par rafraîchissement adiabatique indirect et par puits canadien d'une résidence pour personnes agées,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Miriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
@@ -2273,97 +2273,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clima 2007 Wellbeing Indoors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Helsinki, Finland. pp.1405</w:t>
+              <w:t xml:space="preserve">VIIIème Colloque Interuniversitaire Franco-Québécois (CIFQ) - Thermique des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.art 04-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729087v1</w:t>
+                <w:t xml:space="preserve">hal-00825016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative simulée des performances d'installations de ventilation par rafraîchissement adiabatique indirect et par puits canadien d'une résidence pour personnes agées,</w:t>
+                <w:t xml:space="preserve">Comparative study of the performances of a buried-pipe ventilation system and an indirect evaporative cooler operating in a care home for old people.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Miriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
@@ -2381,73 +2381,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Colloque Interuniversitaire Franco-Québécois (CIFQ) - Thermique des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.art 04-10</w:t>
+              <w:t xml:space="preserve">Clima 2007 Wellbeing Indoors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Helsinki, Finland. pp.1405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825016v1</w:t>
+                <w:t xml:space="preserve">hal-00729087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative simulée des performances d'installations de ventilation par rafraîchissement adiabatique indirect et par puits canadien d'une résidence pour personnes âgées</w:t>
               </w:r>
@@ -3656,51 +3656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bragan&#231;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sodjavi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.08.029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01165568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjovi Sodjavi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Montagn&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Byrne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-015-1610-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253254v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ait Oumeziane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mar&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.819.152" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine A&#239;t Oum&#233;ziane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.03.083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Miriel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v13.i2.30" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2007.01.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX5TMXDJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2005.01.024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNK78J76-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812511v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trombe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(02)00087-X" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-680G7J4H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(01)01236-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR1MHQ69-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-092X(00)00077-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJPC6R9D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Herv&#233; Conilh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(96)00039-X" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D9RX03T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812555v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-7788(94)90008-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNVPDSTQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ghoubali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pr&#233;tot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moissette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmouker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bragan&#231;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sodjavi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.08.029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01165568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjovi Sodjavi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Montagn&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Byrne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-015-1610-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253254v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ait Oumeziane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mar&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.819.152" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine A&#239;t Oum&#233;ziane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.03.083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Miriel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v13.i2.30" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2007.01.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX5TMXDJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2005.01.024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNK78J76-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812511v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trombe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(02)00087-X" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-680G7J4H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(01)01236-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR1MHQ69-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-092X(00)00077-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJPC6R9D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Herv&#233; Conilh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(96)00039-X" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D9RX03T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812555v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-7788(94)90008-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNVPDSTQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ghoubali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825016v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729087v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pr&#233;tot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moissette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmouker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>