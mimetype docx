--- v0 (2026-03-21)
+++ v1 (2026-04-29)
@@ -336,676 +336,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatfish (Pleuronectidae) on the menu in 16 th century Abbeville (France). The contribution of osteometrics and stable isotopes to species and fishing origin identification</w:t>
+                <w:t xml:space="preserve">Increased assimilation efficiency and mortality rate in Gammarus fossarum exposed to PVC microplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Dufour</w:t>
+                <w:t xml:space="preserve">Nans Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Clavel</w:t>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tombret</w:t>
+                <w:t xml:space="preserve">Anabelle Espeyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Wazne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Simon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Hervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49 (1), pp.5-28. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 372, pp.126029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26028/cybium/2025-006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033426v1</w:t>
+                <w:t xml:space="preserve">hal-05099610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased assimilation efficiency and mortality rate in Gammarus fossarum exposed to PVC microplastics</w:t>
+                <w:t xml:space="preserve">Combined effects of application-specific plastic composition and environmental conditions on algal pigments and microbial activity of freshwater biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nans Barthelemy</w:t>
+                <w:t xml:space="preserve">Camille M Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabelle Espeyte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Wazne</w:t>
+                <w:t xml:space="preserve">Zoraida J Quiñones-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Hervant</w:t>
+                <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 372, pp.126029. </w:t>
+              <w:t xml:space="preserve">, 2025, 387, pp.127323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099610v1</w:t>
+                <w:t xml:space="preserve">hal-05338470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of application-specific plastic composition and environmental conditions on algal pigments and microbial activity of freshwater biofilms</w:t>
+                <w:t xml:space="preserve">Flatfish (Pleuronectidae) on the menu in 16 th century Abbeville (France). The contribution of osteometrics and stable isotopes to species and fishing origin identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille M Touchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+                <w:t xml:space="preserve">Elise Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoraida J Quiñones-Rivera</w:t>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Guillard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 387, pp.127323. </w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (1), pp.5-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2025-006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338470v1</w:t>
+                <w:t xml:space="preserve">hal-05033426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics storage at the sediment-water interface in a gravel-bed river: Importance of local hydro-sedimentary conditions in downwelling, upwelling, and sedimentation zones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Wazne</w:t>
+                <w:t xml:space="preserve">Environmental organic carbon availability determines metabolic and consumption rates in freshwater isopods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe J Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine M François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 279, pp.123433. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.123433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oik.11149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109751v1</w:t>
+                <w:t xml:space="preserve">hal-05095703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental organic carbon availability determines metabolic and consumption rates in freshwater isopods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+                <w:t xml:space="preserve">Microplastics storage at the sediment-water interface in a gravel-bed river: Importance of local hydro-sedimentary conditions in downwelling, upwelling, and sedimentation zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Wazne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe J Douady</w:t>
+                <w:t xml:space="preserve">Stefan Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine M François</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 279, pp.123433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oik.11149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.123433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095703v1</w:t>
+                <w:t xml:space="preserve">hal-05109751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental radioactivity impacts bioenergetic in tree frog of Fukushima</w:t>
               </w:r>
@@ -1253,295 +1253,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Duration of Dry Events Promotes PVC Film Fragmentation in Intermittent Rivers</w:t>
+                <w:t xml:space="preserve">Multidimensional trait space outlines the effects of changes in abiotic filtering on aquatic plant community from sub-Antarctic ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nans Barthélémy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Pauline Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Eymar-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Saiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c00528⟩</w:t>
+              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64, pp.125798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ppees.2024.125798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660274v1</w:t>
+                <w:t xml:space="preserve">hal-04649253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional trait space outlines the effects of changes in abiotic filtering on aquatic plant community from sub-Antarctic ponds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Duration of Dry Events Promotes PVC Film Fragmentation in Intermittent Rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Saiz</w:t>
+                <w:t xml:space="preserve">Nans Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Renault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64, pp.125798. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (28), pp.12621-12632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ppees.2024.125798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c00528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649253v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying and fragmentation drive the dynamics of resources, consumers and ecosystem functions across aquatic‐terrestrial habitats in a river network</w:t>
               </w:r>
@@ -1579,51 +1579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Arbaretaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Truchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (6), </w:t>
@@ -1655,295 +1655,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of glass separating funnels to facilitate microplastic extraction from sediments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Warming drives feedback between plant phenotypes and ecosystem functioning in sub-Antarctic ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nans Barthélémy</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102540⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Science of the Total Environment, 914, pp.169504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408775v1</w:t>
+                <w:t xml:space="preserve">hal-04382961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warming drives feedback between plant phenotypes and ecosystem functioning in sub-Antarctic ponds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Optimization of glass separating funnels to facilitate microplastic extraction from sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Wazne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Renault</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Science of the Total Environment, 914, pp.169504. </w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.102540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382961v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic differentiation between the endemic Cypriot mouse and the house mouse: a study coupling stable isotopes and morphometrics</w:t>
               </w:r>
@@ -2057,606 +2057,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring odontocete life history traits in dentine using a multiproxy approach (δ 15 N, δ 44/42 Ca and trace elements)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastics in Freshwater Sediments Impact the Role of a Main Bioturbator in Ecosystem Functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Wazne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy E Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Télouk</w:t>
+                <w:t xml:space="preserve">Adeline Dumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.9612⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (8), pp.3042-3052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c05662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189965v1</w:t>
+                <w:t xml:space="preserve">hal-04073010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome analysis in Lascaux Cave in relation to black stain alterations of rock surfaces and collembola</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Functional characteristics rather than co‐occurrences determine the outcome of interactions between neighbouring plants in sub‐Antarctic ponds: Consequences for macrophyte community biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Saiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.13133⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (4), pp.561-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.14047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255508v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characteristics rather than co‐occurrences determine the outcome of interactions between neighbouring plants in sub‐Antarctic ponds: Consequences for macrophyte community biomass</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Inferring odontocete life history traits in dentine using a multiproxy approach (δ 15 N, δ 44/42 Ca and trace elements)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy E Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Tacail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Télouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.14047⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (19), pp.e9612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.9612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987618v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in Freshwater Sediments Impact the Role of a Main Bioturbator in Ecosystem Functioning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hervant</w:t>
+                <w:t xml:space="preserve">Microbiome analysis in Lascaux Cave in relation to black stain alterations of rock surfaces and collembola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Dumet</w:t>
+                <w:t xml:space="preserve">Jeanne Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57 (8), pp.3042-3052. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.80-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c05662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.13133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073010v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow and plankton availability control young-of-the-year fish diet in two floodplain nurseries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2727,559 +2727,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and land use controls of microplastic pollution along the gravel-bed Ain River (France) and its “Plastic Valley”</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manon Vallier</w:t>
+                <w:t xml:space="preserve">How does trait variance partitioning help us to understand plant community assembly? The example of pond communities in the Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mermillod-Blondin Florian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mourier Brice</w:t>
+                <w:t xml:space="preserve">Felix Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.119518⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (6), pp.e13217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.13217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943052v1</w:t>
+                <w:t xml:space="preserve">hal-04382947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does trait variance partitioning help us to understand plant community assembly? The example of pond communities in the Kerguelen Islands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+                <w:t xml:space="preserve">Environmental and land use controls of microplastic pollution along the gravel-bed Ain River (France) and its “Plastic Valley”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Wazne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mermillod-Blondin Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Vallier</w:t>
+                <w:t xml:space="preserve">Mourier Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (6), pp.e13217. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 230, pp.119518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvs.13217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.119518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382947v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of conspecifics from heterospecifics in a hybrid zone: behavioural and chemical cues in ants</w:t>
+                <w:t xml:space="preserve">Scale-dependent effects of vegetation on flow velocity and biogeochemical conditions in aquatic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Cordonnier</w:t>
+                <w:t xml:space="preserve">Sofia Licci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Kaufmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+                <w:t xml:space="preserve">Geraldene Wharton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mondy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Delolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (1), pp.276-288. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 833, pp.155123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4587186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182189v1</w:t>
+                <w:t xml:space="preserve">hal-03652218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-dependent effects of vegetation on flow velocity and biogeochemical conditions in aquatic systems</w:t>
+                <w:t xml:space="preserve">Discrimination of conspecifics from heterospecifics in a hybrid zone: behavioural and chemical cues in ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Licci</w:t>
+                <w:t xml:space="preserve">Marion Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+                <w:t xml:space="preserve">Bernard Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldene Wharton</w:t>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Delolme</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 833, pp.155123. </w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.276-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4587186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652218v1</w:t>
+                <w:t xml:space="preserve">hal-03182189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosquito sex and mycobiota contribute to fructose metabolism in the Asian tiger mosquito Aedes albopictus</w:t>
               </w:r>
@@ -3533,51 +3533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gathering at the top? Environmental controls of microplastic uptake and biomagnification in freshwater food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3661,338 +3661,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological inhibition of denitrification (BDI) in the field: Effect on plant growth in two different soils</w:t>
+                <w:t xml:space="preserve">Cave amphipods reveal co‐variation between morphology and trophic niche in a low‐productivity environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Galland</w:t>
+                <w:t xml:space="preserve">Ester Premate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feth El Zahar Haichar</w:t>
+                <w:t xml:space="preserve">Špela Borko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Czarnes</w:t>
+                <w:t xml:space="preserve">Teo Delić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Demorge</w:t>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2020.103857⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (10), pp.1876-1888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079025v1</w:t>
+                <w:t xml:space="preserve">hal-03860840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cave amphipods reveal co‐variation between morphology and trophic niche in a low‐productivity environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological inhibition of denitrification (BDI) in the field: Effect on plant growth in two different soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester Premate</w:t>
+                <w:t xml:space="preserve">Feth El Zahar Haichar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Špela Borko</w:t>
+                <w:t xml:space="preserve">Sonia Czarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teo Delić</w:t>
+                <w:t xml:space="preserve">Celine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Malard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+                <w:t xml:space="preserve">Jean-Louis Demorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (10), pp.1876-1888. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.103857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.13797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2020.103857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860840v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple stressors shape invertebrate assemblages and reduce their trophic niche: A case study in a regulated stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Blemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4063,619 +4063,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Nitrate-Rich Soil, Fallopia x bohemica Modifies Functioning of N Cycle Compared to Native Monocultures</w:t>
+                <w:t xml:space="preserve">Quantitative and specific recovery of natural organic and mineral sulfur for (multi-)isotope analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie A.M. Cantarel</w:t>
+                <w:t xml:space="preserve">I. Jovovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Rouifed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+                <w:t xml:space="preserve">V. Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bourg</w:t>
+                <w:t xml:space="preserve">Pierre Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Gervaix</w:t>
+                <w:t xml:space="preserve">I. Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (4), pp.d12040156. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146, pp.104055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/d12040156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2020.104055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562359v1</w:t>
+                <w:t xml:space="preserve">hal-02963254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Biological Denitrification Inhibition (BDI) in the Field Induce an Increase in Plant Growth and Nutrition in Apium graveolens L. Grown for a Long Period?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isotopic evidence of individual specialization toward free-ranging chickens in a rural population of red foxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Piola</w:t>
+                <w:t xml:space="preserve">Mickaël Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Mathieu</w:t>
+                <w:t xml:space="preserve">Sandrine Ruette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyna Bouladra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+                <w:t xml:space="preserve">Jean-Michel Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzhela Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8081204⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-019-1352-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994321v1</w:t>
+                <w:t xml:space="preserve">hal-02492651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and specific recovery of natural organic and mineral sulfur for (multi-)isotope analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Jovovic</w:t>
+                <w:t xml:space="preserve">Does Biological Denitrification Inhibition (BDI) in the Field Induce an Increase in Plant Growth and Nutrition in Apium graveolens L. Grown for a Long Period?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Grossi</w:t>
+                <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Adam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Simon</w:t>
+                <w:t xml:space="preserve">Céline Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Antheaume</w:t>
+                <w:t xml:space="preserve">Lyna Bouladra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 146, pp.104055. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (8), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2020.104055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8081204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963254v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic evidence of individual specialization toward free-ranging chickens in a rural population of red foxes</w:t>
+                <w:t xml:space="preserve">In Nitrate-Rich Soil, Fallopia x bohemica Modifies Functioning of N Cycle Compared to Native Monocultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Jacquier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Amélie A.M. Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Vandel</w:t>
+                <w:t xml:space="preserve">Julien Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arzhela Hemery</w:t>
+                <w:t xml:space="preserve">Jonathan Gervaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 66 (1), </w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.d12040156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10344-019-1352-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/d12040156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492651v1</w:t>
+                <w:t xml:space="preserve">hal-02562359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic selectivity in aquatic isopods increases with the availability of resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4873,64 +4873,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up processes control benthic macroinvertebrate communities and food web structure of fishless artificial wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Tenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5059,51 +5059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 107 (2), pp.10. </w:t>
@@ -5135,498 +5135,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing high and low: Can we detect horse altitudinal mobility using high‐resolution isotope ( δ 13 C and δ 15 N values) time series in tail hair? A case study in the Mongolian Altai</w:t>
+                <w:t xml:space="preserve">Plant hosts control microbial denitrification activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lazzerini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Marchina</w:t>
+                <w:t xml:space="preserve">Danis Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayarkhuu Noost</w:t>
+                <w:t xml:space="preserve">Julien Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8496⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (3), pp.fiz021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiz021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02934344v1</w:t>
+                <w:t xml:space="preserve">cea-02096084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant hosts control microbial denitrification activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of In‐House Produced Calibrated Silver Phosphate with a Large Range of Oxygen Isotope Compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Guyonnet</w:t>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">​mohamed Barakat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ortet</w:t>
+                <w:t xml:space="preserve">Magali Seris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiz021⟩</w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (4), pp.681-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02096084v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of In‐House Produced Calibrated Silver Phosphate with a Large Range of Oxygen Isotope Compositions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grazing high and low: Can we detect horse altitudinal mobility using high‐resolution isotope ( δ 13 C and δ 15 N values) time series in tail hair? A case study in the Mongolian Altai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lazzerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">Charlotte Marchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Seris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Goedert</w:t>
+                <w:t xml:space="preserve">Bayarkhuu Noost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (4), pp.681-688. </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (19), pp.1512-1526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ggr.12285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991841v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02934344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological denitrification inhibition (BDI) in the field: A strategy to improve plant nutrition and growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5671,589 +5671,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet of autochthonous populations in Yakutia using isotopic, ethnographic, historical and archaeological data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Determination of Root Exudate Concentration in the Rhizosphere Using 13C Labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feth El Zahar Haichar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102022⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (9), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344288v1</w:t>
+                <w:t xml:space="preserve">hal-02148480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Root Exudate Concentration in the Rhizosphere Using 13C Labeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Diet of autochthonous populations in Yakutia using isotopic, ethnographic, historical and archaeological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liubomira Romanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Pokatilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (9), pp.1-7. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, pp.102022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148480v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Nutrient Resource Use Strategies Shape Active Rhizosphere Microbiota Through Root Exudation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euryhaline ecology of early tetrapods revealed by stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Guyonnet</w:t>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Guillemet</w:t>
+                <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Dubost</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ortet</w:t>
+                <w:t xml:space="preserve">Xu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 558 (7708), pp.68 - 72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0159-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01968948v1</w:t>
+                <w:t xml:space="preserve">hal-01817999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euryhaline ecology of early tetrapods revealed by stable isotopes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Amiot</w:t>
+                <w:t xml:space="preserve">Plant Nutrient Resource Use Strategies Shape Active Rhizosphere Microbiota Through Root Exudation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
+                <w:t xml:space="preserve">Martin Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Wang</w:t>
+                <w:t xml:space="preserve">Audrey Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 558 (7708), pp.68 - 72. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0159-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817999v1</w:t>
+                <w:t xml:space="preserve">cea-01968948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root exudation rate as functional trait involved in plant nutrient-use strategy classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie A. M. Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feth El Zahar Haichar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (16), pp.8573-8581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6313,77 +6313,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feth El Zahar Haichar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 107, pp.41-49. </w:t>
@@ -6433,275 +6433,287 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D/H fractionation during the sublimation of water ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Seris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 285, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The calculation of water-rock ratios using trace element (Li, B) stable isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Putelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71, pp.79-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17951/aaa.2016.71.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-precision 34S/32S measurements in vertebrate bioapatites using purge-and-trap elemental analyser/isotope ratio mass spectrometry technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6710,3413 +6722,3413 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (18), pp.2002-2008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.7690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic ecology of groundwater species reveals specialization in a low-productivity environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30, pp.262-273. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No Evidence That Nitrogen Limitation Influences the Elemental Composition of Isopod Transcriptomes and Proteomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 33 (10), pp.2605-2620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msw131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of dissolved organic carbon (DOC) through stormwater basins designed for groundwater recharge in urban area: Assessment of retention efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Maazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81, pp.27-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2015.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconcentration of (15)N-tamoxifen at environmental concentration in liver, gonad and muscle of Danio rerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Orias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Mialdea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Brosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120, pp.457-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective contributions of diet and medium to the bioaccumulation of pharmaceutical compounds in the first levels of an aquatic trophic web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Orias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (24), pp.20207-20214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-5243-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Engineering Approaches to Improve Hydraulic Properties of Infilltration Basins Designed for Groundwater Recharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gette-Bouvarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49, pp.9936−9944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.5b01642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of the bioconcentration of 15N-tamoxifen in Pseudokirchneriella subcapitata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Orias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 122, pp.251-256. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.11.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium isotope evidence for dramatic increase of continental weathering during the Toarcian oceanic anoxic event (Early Jurassic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Suan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Tacail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 411, pp.164-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productivity and sea-surface temperature changes recorded during the late Eocene-early Oligocene at DSDP Site 511 (South Atlantic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 407, pp.34-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzo(a)pyrene inhibits the role of the bioturbator Tubifex tubifex in river sediment biogeochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Navel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 450-451, pp.230-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00815261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal tolerance breadths among groundwater crustaceans living in a thermally constant environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lefour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 216 (9), pp.1683-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.081232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00823715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkenone producers during late Oligocene-early Miocene revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorijntje Henderiks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (PA 1202), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011PA002164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00664493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Sediment Exchanges Control Microbial Processes Associated with Leaf Litter Degradation in the Hyporheic Zone: a Microcosm Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Parasite-induced changes in the diet of a freshwater amphipod : field and laboratory evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Médoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-010-9774-7⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 138, pp.537-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182010001617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00621064v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00580578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasite-induced changes in the diet of a freshwater amphipod : field and laboratory evidence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Water-Sediment Exchanges Control Microbial Processes Associated with Leaf Litter Degradation in the Hyporheic Zone: a Microcosm Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Navel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182010001617⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (4), pp.968-979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-010-9774-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00580578v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00621064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shredding activity of gammarids facilitates the processing of organic matter by the subterranean amphipod Niphargus rhenorhodanensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Navel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (3), pp.481-490. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02513.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00579553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between fauna and sediment control the breakdown of plant matter in river sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Navel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (4), pp.753-766. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2009.02315.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00464218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative influences of DOC flux and subterranean fauna on microbial abundance and activity in aquifer sediments: new insights from 13C-tracer experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (7), pp.1560-1576. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02385.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00520932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope fractionation between apatite--bound carbonate and water determined from controlled experiments with synthetic apatites precipitated at 10°C to 37°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (7), pp.2072-2081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00465171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope evidence for semi-aquatic habits among spinosaurid theropods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Buffetaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38 (2), pp.139-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/g30402.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00465007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Héran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55, pp.1138-1147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2008.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00341152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the carbon and sulfur isotope compositions of marine sediments : climate evolution during the Devonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Joachimski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 246 (1-2), pp.19-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00229726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet and behavior of the Saint-Césaire Neanderthal inferred from biogeochemical data inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 51, pp.329-338. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2006.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the geochemical cycle of boron: Implications for the long-term d11B evolution of seawater and oceanic crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 225, pp.61- 76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Box-modeling of 15N/14N in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 147, pp.212-222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00442-005-0263-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron isotope geochemistry of Paleozoic brachiopod calcite: Implications for a secular change in the boron isotope geochemistry of seawater over the Phanerozoic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Joachimski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Geldern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 69 (16), pp.4035-4044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2004.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10126,176 +10138,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aquathèque project. Imagining an open archive for knowledge about water and aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lagrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale "Radiant Futures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Spiral. Université de Liège, Oct 2025, Liège (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota influence on mosquito larvae metabolism mediate glyphosate toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10304,741 +10316,732 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII International Congress of Entomology (ICE2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plastic substrata on the plastisphere's tolerance to freshwater pollutants assessed by Pollution-Induced Community Tolerance (PICT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Laurency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicomic 2024 - 4th International Conference in Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishing and fish trade during the Roman era in southwestern France : An isotopic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pianet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Meeting of the ICAZ Fish Remains Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant functional diversity through space and time: what happened in the shallow ponds of the Iles Kerguelen for five years?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Eymar-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE²)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant functional diversity through space and time: what happened in the shallow ponds of the Iles Kerguelen for five years?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Eymar-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th IAVS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Madère, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Plastic Underground: Are Microplastics in the Subsurface a Ticking Time Bomb for Soil and Groundwater Ecosystems?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Impacts of Aquaculture and Agriculture on the Concentration and Fate of Microplastics on the Étangs de la Dombes, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoraida J Quiñones‐rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Wissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Iseult Lynch</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Palma de Mallorca, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868525v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How far do adults of aquatic insects travel in terrestrial environments? Tracing different life stages using stable isotopes and DNA barcoding</w:t>
               </w:r>
@@ -11076,51 +11079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uma Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium for European Freshwater Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Newcastle (GB), United Kingdom</w:t>
@@ -11143,2265 +11146,2274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Aquaculture and Agriculture on the Concentration and Fate of Microplastics on the Étangs de la Dombes, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Plastic Underground: Are Microplastics in the Subsurface a Ticking Time Bomb for Soil and Groundwater Ecosystems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoraida J Quiñones‐rivera</w:t>
+                <w:t xml:space="preserve">Uwe Schneidewind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Wazne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kukkola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Wissel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+                <w:t xml:space="preserve">Iseult Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866165v1</w:t>
+                <w:t xml:space="preserve">hal-04868525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional response of the macrophyte species L. australis R.Br. to combined biotic interactions and thermal stress. Consequences for aquatic ecosystem productivity and nutrient cycles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Renault</w:t>
+                <w:t xml:space="preserve">Source activation or fluvial transport – dynamic controls on spatial patterns and temporal dynamics of plastic pollution in river corridors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Schneidewind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kukkola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th IAVS Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877785v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source activation or fluvial transport – dynamic controls on spatial patterns and temporal dynamics of plastic pollution in river corridors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Drummond</w:t>
+                <w:t xml:space="preserve">Functional response of the macrophyte species L. australis R.Br. to combined biotic interactions and thermal stress. Consequences for aquatic ecosystem productivity and nutrient cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">64th IAVS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1528⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04868444v1</w:t>
+                <w:t xml:space="preserve">hal-04877785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 100 Plastic Rivers Programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holly Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Schneidewind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iseult Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Sambrook Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS RIVERS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généraliser les connaissances locales pour informer les approches globales : leçons de recherches de la Zone Atelier du Bassin du Rhône.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des macrophytes des Iles Kerguelen à la combinaison des filtres biotiques et abiotiques de leur habitat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Assessing microplastic transport pathways and potential sources along gravel-bed rivers: Focus on the Ain River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Wazne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Félix Vallier</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ECOVEG 15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micro 2022 - Online Atlas Edition: Plastic Pollution from MACRO to nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Virtual conference (Lanzarote), Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7217421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877836v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source vs transport controls of spatial patterns and temporal dynamics of plastic pollution in river corridors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Schneidewind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kukkola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Aquatic Sciences Meeting – JASM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium of Aquatic Science Societies (CASS), May 2022, Grand Rapids, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing microplastic transport pathways and potential sources along gravel-bed rivers: Focus on the Ain River</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Réponse des macrophytes des Iles Kerguelen à la combinaison des filtres biotiques et abiotiques de leur habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Mourier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro 2022 - Online Atlas Edition: Plastic Pollution from MACRO to nano</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque ECOVEG 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Gembloux, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865686v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of early diagenesis in the shaping of geochemical records : an example from Lake Dziani Dzaha, Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jovovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2021.5823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ZA Seine et la ZA Rhône, retour d'expérience sur deux dispositifs en dialogue avec les acteurs des territoires : de la co-construction d'actions de recherche au partage des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chateauminois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque des Zones Ateliers-CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, à distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en évidence d’une dynamique éco-évolutive au sein des mares des Iles Kerguelen (Subantarctique) à partir d’une expérimentation en mésocosmes sur des communautés de macrophytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECOVEG 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydro-sedimentological factors impacting the distribution and abundance of microplastics in fluvial ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Wazne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I.S. River 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterogeneous mixture of microplastics : impact on the freshwater ecosystem engineer (Tubifex tubifex ) and its role in biogeochemical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wazne Mohammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mermillod-Blondin Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vallier Manon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervant Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nel Holly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETAC EUROPE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of drying on plastic fragmentation and microplastic size on the functional role of a shredder organism Gammarus fossarum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEHNA - UMR C NRS 5023; INRAE - RiverLy. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« DispEff» : Estimation des distances de dispersion effective des insectes en cours d’eau par l’analyse moléculaire et isotopique de leurs œufs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - RiverLy. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324360v1</w:t>
-              </w:r>
-[...405 lines deleted...]
-                <w:t xml:space="preserve">hal-04870472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Venarsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Saccò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groundwater Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.241-261, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-819119-4.00010-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13411,147 +13423,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide technique Interactions nappe/rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">102 p., 2017, Guide et protocoles, 978-2-37785-003-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13561,161 +13573,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des échanges nappes rivières et de la part des apports souterrains dans l'alimentation des eaux de surface (cours d'eau, plans d'eau, zones humides), Application au fleuve Rhône et à ses aquifères associés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Déchomets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00359014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId460"/>
+      <w:footerReference w:type="default" r:id="rId461"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13783,51 +13795,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B060C248"/>
+    <w:nsid w:val="E165D76D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14014,51 +14026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-simon-ecoiso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1389-9871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117552593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4641-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450732v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vallier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127512" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2025-006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099610v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barthelemy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Espeyte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M Touchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida J Qui&#241;ones-Rivera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127323" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109751v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krause" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123433" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine M Fran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11149" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127147" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antonelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126651" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c00528" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eymar-Dauphin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Saiz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2024.125798" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Silverthorn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Arbaretaz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10135" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102540" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169504" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardouin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Hadjisterkotis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mitsainas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Bergmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09740-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Hassler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;louk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9612" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Alonso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Maucourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13133" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987618v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lise Benot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14047" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073010v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05662" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096253v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guicharnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gauthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12724" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943052v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mermillod-Blondin Florian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourier Brice" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119518" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382947v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Vallier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13217" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03182189v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cordonnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4587186" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Licci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldene Wharton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155123" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gu&#233;gan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01325-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lazzerini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiorillo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.04.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03217053v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Baranov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly A Nel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer D Drummond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kukkola" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115750" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03079025v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Galland" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Czarnes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mathieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Demorge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103857" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860840v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Premate" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;pela Borko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Deli&#263;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13797" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03156684v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Blemus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145061" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02562359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A.M. Cantarel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12040156" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02994321v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mathieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Bouladra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081204" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963254v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jovovic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grossi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antheaume" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2020.104055" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02492651v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jacquier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vandel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhela Hemery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-019-1352-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02492518v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13530" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459842v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van van Tran" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;l&#232;ne Tran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14915" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02515841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Tenaille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemoine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-020-09760-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991817v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Berthet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-019-1664-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934344v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayarkhuu Noost" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8496" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02096084v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyonnet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz021" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seris" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12285" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02178654v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burlet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Nardy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.06.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02344288v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubomira Romanova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice G&#233;rard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Pokatilova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02148480v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3228" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01968948v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillemet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01662" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01817999v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnaud-Godet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0159-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02152216v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laurent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4383" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468037v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bardon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.12.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGBP87J2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468387v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.12.015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331116v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Putelat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/aaa.2016.71.79" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01369468v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7690" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6JCXBFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01286189v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12484" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01370129v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw131" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323930v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.031" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025614v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Orias" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Clair" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brosselin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.06.033" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01281625v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5243-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01281606v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gette-Bouvarot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01642" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01121690v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.11.070" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CQ97TV5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01135268v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brazier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.11.028" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ8T13F9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01135302v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plancq" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.04.016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823715v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefour" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.081232" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00664493v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorijntje Henderiks" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002164" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00621064v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9774-7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-498KWFXB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580578v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010001617" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8JNV9WJB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579553v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02513.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0L858ZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00464218v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02315.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520932v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02385.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465171v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.024" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KN4H0PL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465007v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g30402.1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341152v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;ran" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.06.006" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00229726v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Strauss" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joachimski" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.08.014" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GN4BQH4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133079v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2006.04.008" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRDV2P8K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142437v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.08.011" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TV2Z1HD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133072v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0263-5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PV16D54-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184093v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Joachimski" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Geldern" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.11.017" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GZC483K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561378v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lagrola" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valadaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810125v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872976v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Touchet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogue" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laurency" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033922v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore West" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879081v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bacon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879110v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868525v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schneidewind" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseult Lynch" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4405" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812800v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaulin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866165v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida J Qui&#241;ones&#8208;rivera" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Wissel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04877785v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868444v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Nel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Drummond" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1528" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870709v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Sambrook Smith" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04877836v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863125v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865686v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7217421" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769246v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5823" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989428v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bacq" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chateauminois" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04881763v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832215v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324360v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879304v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854014v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870472v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wazne Mohammad" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallier Manon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hervant Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nel Holly" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829395v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Venarsky" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Simon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Sacc&#242;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819119-4.00010-X" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00359014v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland D&#233;chomets" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germain" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-simon-ecoiso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1389-9871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117552593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4641-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450732v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vallier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127512" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barthelemy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Espeyte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M Touchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida J Qui&#241;ones-Rivera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127323" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2025-006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine M Fran&#231;ois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11149" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109751v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krause" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123433" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127147" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antonelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126651" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649253v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eymar-Dauphin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Saiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2024.125798" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c00528" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Silverthorn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Arbaretaz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10135" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169504" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102540" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardouin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Hadjisterkotis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mitsainas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Bergmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09740-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073010v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05662" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987618v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lise Benot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14047" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Hassler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;louk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9612" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255508v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Alonso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Maucourt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13133" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096253v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guicharnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gauthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12724" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382947v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Vallier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13217" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943052v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mermillod-Blondin Florian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourier Brice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119518" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652218v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Licci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldene Wharton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155123" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03182189v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cordonnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4587186" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gu&#233;gan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01325-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lazzerini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiorillo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.04.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03217053v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Baranov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly A Nel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer D Drummond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kukkola" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115750" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Premate" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;pela Borko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Deli&#263;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13797" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03079025v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Galland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Czarnes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mathieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Demorge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103857" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03156684v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Blemus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145061" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963254v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jovovic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grossi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antheaume" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2020.104055" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02492651v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jacquier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vandel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhela Hemery" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-019-1352-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02994321v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mathieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Bouladra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081204" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02562359v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A.M. Cantarel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12040156" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02492518v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13530" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459842v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van van Tran" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;l&#232;ne Tran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14915" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02515841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Tenaille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemoine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-020-09760-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991817v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Berthet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-019-1664-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02096084v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991841v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seris" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12285" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934344v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayarkhuu Noost" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8496" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02178654v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burlet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Nardy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.06.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02148480v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3228" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02344288v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubomira Romanova" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice G&#233;rard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Pokatilova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102022" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01817999v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnaud-Godet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0159-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01968948v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillemet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01662" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02152216v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laurent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4383" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468037v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bardon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.12.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGBP87J2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468387v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.12.015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHCJNJHJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331116v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Putelat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/aaa.2016.71.79" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01369468v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7690" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6JCXBFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01286189v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12484" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01370129v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw131" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323930v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.031" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025614v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Orias" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Clair" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brosselin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.06.033" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01281625v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5243-7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01281606v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gette-Bouvarot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01642" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01121690v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.11.070" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CQ97TV5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01135268v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brazier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.11.028" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ8T13F9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01135302v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plancq" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.04.016" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823715v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefour" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.081232" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00664493v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorijntje Henderiks" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002164" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580578v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010001617" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8JNV9WJB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00621064v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9774-7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-498KWFXB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579553v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02513.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0L858ZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00464218v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02315.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520932v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02385.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465171v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.024" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KN4H0PL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465007v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g30402.1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341152v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;ran" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.06.006" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00229726v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Strauss" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joachimski" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.08.014" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GN4BQH4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133079v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2006.04.008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRDV2P8K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142437v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.08.011" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TV2Z1HD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133072v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0263-5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PV16D54-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184093v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Joachimski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Geldern" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.11.017" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GZC483K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561378v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lagrola" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valadaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810125v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872976v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Touchet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogue" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laurency" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033922v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore West" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879081v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bacon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879110v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866165v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida J Qui&#241;ones&#8208;rivera" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Wissel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812800v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaulin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868525v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schneidewind" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseult Lynch" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4405" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868444v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Nel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Drummond" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1528" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04877785v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870709v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Sambrook Smith" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865686v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7217421" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863125v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04877836v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769246v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5823" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989428v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bacq" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chateauminois" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879304v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854014v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870472v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wazne Mohammad" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallier Manon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hervant Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nel Holly" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04881763v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832215v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324360v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829395v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Venarsky" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Simon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Sacc&#242;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819119-4.00010-X" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00359014v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland D&#233;chomets" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germain" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>