--- v1 (2026-04-29)
+++ v2 (2026-05-21)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">117552593</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=U2eYajwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/B-4641-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -194,9941 +215,9941 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastic impacts on soil and sediment bioturbation: insights from microcosm experiments across diverse ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Wazne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 390, pp.127512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased assimilation efficiency and mortality rate in Gammarus fossarum exposed to PVC microplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Espeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Wazne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 372, pp.126029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of application-specific plastic composition and environmental conditions on algal pigments and microbial activity of freshwater biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoraida J Quiñones-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 387, pp.127323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flatfish (Pleuronectidae) on the menu in 16 th century Abbeville (France). The contribution of osteometrics and stable isotopes to species and fishing origin identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tombret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49 (1), pp.5-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26028/cybium/2025-006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental organic carbon availability determines metabolic and consumption rates in freshwater isopods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe J Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine M François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/oik.11149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics storage at the sediment-water interface in a gravel-bed river: Importance of local hydro-sedimentary conditions in downwelling, upwelling, and sedimentation zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Wazne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 279, pp.123433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2025.123433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental radioactivity impacts bioenergetic in tree frog of Fukushima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Dasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 385, pp.127147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caught in a bad romance: Microbiota increases glyphosate toxicity in the Asian tiger mosquito Aedes albopictus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 381, pp.126651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional trait space outlines the effects of changes in abiotic filtering on aquatic plant community from sub-Antarctic ponds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Duration of Dry Events Promotes PVC Film Fragmentation in Intermittent Rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Eymar-Dauphin</w:t>
+                <w:t xml:space="preserve">Nans Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Saiz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ppees.2024.125798⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (28), pp.12621-12632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c00528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649253v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Duration of Dry Events Promotes PVC Film Fragmentation in Intermittent Rivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional trait space outlines the effects of changes in abiotic filtering on aquatic plant community from sub-Antarctic ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nans Barthélémy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pauline Eymar-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Saiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c00528⟩</w:t>
+              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64, pp.125798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ppees.2024.125798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660274v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying and fragmentation drive the dynamics of resources, consumers and ecosystem functions across aquatic‐terrestrial habitats in a river network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sarremejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Silverthorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Arbaretaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Truchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/oik.10135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warming drives feedback between plant phenotypes and ecosystem functioning in sub-Antarctic ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Science of the Total Environment, 914, pp.169504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of glass separating funnels to facilitate microplastic extraction from sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Wazne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MethodsX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.102540. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic differentiation between the endemic Cypriot mouse and the house mouse: a study coupling stable isotopes and morphometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleftherios Hadjisterkotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Mitsainas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maï Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (4), pp.44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10914-024-09740-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in Freshwater Sediments Impact the Role of a Main Bioturbator in Ecosystem Functioning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adeline Dumet</w:t>
+                <w:t xml:space="preserve">Microbiome analysis in Lascaux Cave in relation to black stain alterations of rock surfaces and collembola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c05662⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.80-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.13133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073010v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characteristics rather than co‐occurrences determine the outcome of interactions between neighbouring plants in sub‐Antarctic ponds: Consequences for macrophyte community biomass</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Inferring odontocete life history traits in dentine using a multiproxy approach (δ 15 N, δ 44/42 Ca and trace elements)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy E Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Tacail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Télouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.14047⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (19), pp.e9612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.9612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987618v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring odontocete life history traits in dentine using a multiproxy approach (δ 15 N, δ 44/42 Ca and trace elements)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Télouk</w:t>
+                <w:t xml:space="preserve">Microplastics in Freshwater Sediments Impact the Role of a Main Bioturbator in Ecosystem Functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Wazne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Dumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.9612⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (8), pp.3042-3052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c05662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189965v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome analysis in Lascaux Cave in relation to black stain alterations of rock surfaces and collembola</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Functional characteristics rather than co‐occurrences determine the outcome of interactions between neighbouring plants in sub‐Antarctic ponds: Consequences for macrophyte community biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Saiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.13133⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (4), pp.561-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.14047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255508v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow and plankton availability control young-of-the-year fish diet in two floodplain nurseries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Guicharnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eff.12724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does trait variance partitioning help us to understand plant community assembly? The example of pond communities in the Kerguelen Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (6), pp.e13217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvs.13217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and land use controls of microplastic pollution along the gravel-bed Ain River (France) and its “Plastic Valley”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Wazne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mermillod-Blondin Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourier Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 230, pp.119518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2022.119518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-dependent effects of vegetation on flow velocity and biogeochemical conditions in aquatic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Licci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldene Wharton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 833, pp.155123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of conspecifics from heterospecifics in a hybrid zone: behavioural and chemical cues in ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (1), pp.276-288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4587186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosquito sex and mycobiota contribute to fructose metabolism in the Asian tiger mosquito Aedes albopictus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (1), pp.138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40168-022-01325-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The isotope record (δ13C, δ18O) of vertical mobility in incremental tissues (tooth enamel, hair) of modern livestock: A reference set from the Mongolian Altai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lazzerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 595, pp.128-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gathering at the top? Environmental controls of microplastic uptake and biomagnification in freshwater food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holly A Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer D Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kukkola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 268, pp.115750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cave amphipods reveal co‐variation between morphology and trophic niche in a low‐productivity environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Premate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Špela Borko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teo Delić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66 (10), pp.1876-1888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fwb.13797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological inhibition of denitrification (BDI) in the field: Effect on plant growth in two different soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feth El Zahar Haichar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Czarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Demorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 159, pp.103857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2020.103857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple stressors shape invertebrate assemblages and reduce their trophic niche: A case study in a regulated stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Blemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 773, pp.145061. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and specific recovery of natural organic and mineral sulfur for (multi-)isotope analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Jovovic</w:t>
+                <w:t xml:space="preserve">Does Biological Denitrification Inhibition (BDI) in the Field Induce an Increase in Plant Growth and Nutrition in Apium graveolens L. Grown for a Long Period?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Grossi</w:t>
+                <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Adam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Simon</w:t>
+                <w:t xml:space="preserve">Céline Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Antheaume</w:t>
+                <w:t xml:space="preserve">Lyna Bouladra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 146, pp.104055. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (8), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2020.104055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8081204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963254v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic evidence of individual specialization toward free-ranging chickens in a rural population of red foxes</w:t>
+                <w:t xml:space="preserve">Quantitative and specific recovery of natural organic and mineral sulfur for (multi-)isotope analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Jacquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+                <w:t xml:space="preserve">I. Jovovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ruette</w:t>
+                <w:t xml:space="preserve">V. Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Vandel</w:t>
+                <w:t xml:space="preserve">Pierre Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arzhela Hemery</w:t>
+                <w:t xml:space="preserve">I. Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 66 (1), </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146, pp.104055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10344-019-1352-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2020.104055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492651v1</w:t>
+                <w:t xml:space="preserve">hal-02963254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Biological Denitrification Inhibition (BDI) in the Field Induce an Increase in Plant Growth and Nutrition in Apium graveolens L. Grown for a Long Period?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isotopic evidence of individual specialization toward free-ranging chickens in a rural population of red foxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Piola</w:t>
+                <w:t xml:space="preserve">Mickaël Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Mathieu</w:t>
+                <w:t xml:space="preserve">Sandrine Ruette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyna Bouladra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+                <w:t xml:space="preserve">Jean-Michel Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzhela Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8081204⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-019-1352-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994321v1</w:t>
+                <w:t xml:space="preserve">hal-02492651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Nitrate-Rich Soil, Fallopia x bohemica Modifies Functioning of N Cycle Compared to Native Monocultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie A.M. Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gervaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (4), pp.d12040156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/d12040156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic selectivity in aquatic isopods increases with the availability of resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jean Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34, pp.1078-1090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2435.13530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who is eating fructose within the Aedes albopictus gut microbiota?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edwige Martin</w:t>
+                <w:t xml:space="preserve">Bottom-up processes control benthic macroinvertebrate communities and food web structure of fishless artificial wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Minard</w:t>
+                <w:t xml:space="preserve">Mélissa Tenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Hélène Tran</w:t>
+                <w:t xml:space="preserve">Damien Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14915⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54, pp.575-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10452-020-09760-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02459842v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up processes control benthic macroinvertebrate communities and food web structure of fishless artificial wetlands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Tenaille</w:t>
+                <w:t xml:space="preserve">Who is eating fructose within the Aedes albopictus gut microbiota?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Lemoine</w:t>
+                <w:t xml:space="preserve">Van van Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lafont</w:t>
+                <w:t xml:space="preserve">Guillaume Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hélène Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10452-020-09760-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (4), pp.1193-1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515841v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02459842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined oxygen and sulphur isotope analysis—a new tool to unravel vertebrate (paleo)-ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 107 (2), pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00114-019-1664-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant hosts control microbial denitrification activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grazing high and low: Can we detect horse altitudinal mobility using high‐resolution isotope ( δ 13 C and δ 15 N values) time series in tail hair? A case study in the Mongolian Altai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danis Abrouk</w:t>
+                <w:t xml:space="preserve">Nicolas Lazzerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Guyonnet</w:t>
+                <w:t xml:space="preserve">Charlotte Marchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">​mohamed Barakat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ortet</w:t>
+                <w:t xml:space="preserve">Bayarkhuu Noost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiz021⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (19), pp.1512-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02096084v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02934344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of In‐House Produced Calibrated Silver Phosphate with a Large Range of Oxygen Isotope Compositions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant hosts control microbial denitrification activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">Danis Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Seris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Goedert</w:t>
+                <w:t xml:space="preserve">Julien Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ggr.12285⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (3), pp.fiz021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiz021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991841v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02096084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing high and low: Can we detect horse altitudinal mobility using high‐resolution isotope ( δ 13 C and δ 15 N values) time series in tail hair? A case study in the Mongolian Altai</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of In‐House Produced Calibrated Silver Phosphate with a Large Range of Oxygen Isotope Compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayarkhuu Noost</w:t>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8496⟩</w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (4), pp.681-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02934344v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological denitrification inhibition (BDI) in the field: A strategy to improve plant nutrition and growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 136, pp.107513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2019.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Root Exudate Concentration in the Rhizosphere Using 13C Labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feth El Zahar Haichar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-protocol </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (9), pp.1-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet of autochthonous populations in Yakutia using isotopic, ethnographic, historical and archaeological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liubomira Romanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadejda Pokatilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28, pp.102022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euryhaline ecology of early tetrapods revealed by stable isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 558 (7708), pp.68 - 72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-018-0159-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Nutrient Resource Use Strategies Shape Active Rhizosphere Microbiota Through Root Exudation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2018.01662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01968948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root exudation rate as functional trait involved in plant nutrient-use strategy classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie A. M. Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feth El Zahar Haichar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (16), pp.8573-8581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.4383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological denitrification inhibition (BDI) with procyanidins induces modification of root traits, growth and N status in Fallopia x bohemica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feth El Zahar Haichar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 107, pp.41-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D/H fractionation during the sublimation of water ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Seris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 285, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The calculation of water-rock ratios using trace element (Li, B) stable isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Putelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71, pp.79-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17951/aaa.2016.71.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-precision 34S/32S measurements in vertebrate bioapatites using purge-and-trap elemental analyser/isotope ratio mass spectrometry technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (18), pp.2002-2008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.7690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic ecology of groundwater species reveals specialization in a low-productivity environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30, pp.262-273. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No Evidence That Nitrogen Limitation Influences the Elemental Composition of Isopod Transcriptomes and Proteomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 33 (10), pp.2605-2620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msw131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of dissolved organic carbon (DOC) through stormwater basins designed for groundwater recharge in urban area: Assessment of retention efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Maazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81, pp.27-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2015.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconcentration of (15)N-tamoxifen at environmental concentration in liver, gonad and muscle of Danio rerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Orias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Mialdea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Brosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120, pp.457-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective contributions of diet and medium to the bioaccumulation of pharmaceutical compounds in the first levels of an aquatic trophic web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Orias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (24), pp.20207-20214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-5243-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Engineering Approaches to Improve Hydraulic Properties of Infilltration Basins Designed for Groundwater Recharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gette-Bouvarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49, pp.9936−9944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.5b01642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of the bioconcentration of 15N-tamoxifen in Pseudokirchneriella subcapitata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Orias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 122, pp.251-256. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.11.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium isotope evidence for dramatic increase of continental weathering during the Toarcian oceanic anoxic event (Early Jurassic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Suan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Tacail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 411, pp.164-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productivity and sea-surface temperature changes recorded during the late Eocene-early Oligocene at DSDP Site 511 (South Atlantic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 407, pp.34-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzo(a)pyrene inhibits the role of the bioturbator Tubifex tubifex in river sediment biogeochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Navel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 450-451, pp.230-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00815261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal tolerance breadths among groundwater crustaceans living in a thermally constant environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lefour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 216 (9), pp.1683-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.081232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00823715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkenone producers during late Oligocene-early Miocene revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorijntje Henderiks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (PA 1202), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011PA002164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00664493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasite-induced changes in the diet of a freshwater amphipod : field and laboratory evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Médoc</w:t>
+                <w:t xml:space="preserve">Water-Sediment Exchanges Control Microbial Processes Associated with Leaf Litter Degradation in the Hyporheic Zone: a Microcosm Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Navel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (4), pp.968-979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-010-9774-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0031182010001617⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00580578v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00621064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Sediment Exchanges Control Microbial Processes Associated with Leaf Litter Degradation in the Hyporheic Zone: a Microcosm Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+                <w:t xml:space="preserve">Parasite-induced changes in the diet of a freshwater amphipod : field and laboratory evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chauvet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-010-9774-7⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 138, pp.537-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182010001617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00621064v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00580578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shredding activity of gammarids facilitates the processing of organic matter by the subterranean amphipod Niphargus rhenorhodanensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Navel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (3), pp.481-490. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02513.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00579553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between fauna and sediment control the breakdown of plant matter in river sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Navel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (4), pp.753-766. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2009.02315.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00464218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative influences of DOC flux and subterranean fauna on microbial abundance and activity in aquifer sediments: new insights from 13C-tracer experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (7), pp.1560-1576. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02385.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00520932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope fractionation between apatite--bound carbonate and water determined from controlled experiments with synthetic apatites precipitated at 10°C to 37°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (7), pp.2072-2081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00465171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope evidence for semi-aquatic habits among spinosaurid theropods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Buffetaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38 (2), pp.139-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/g30402.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00465007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Héran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55, pp.1138-1147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2008.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00341152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the carbon and sulfur isotope compositions of marine sediments : climate evolution during the Devonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Joachimski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 246 (1-2), pp.19-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00229726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet and behavior of the Saint-Césaire Neanderthal inferred from biogeochemical data inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 51, pp.329-338. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2006.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the geochemical cycle of boron: Implications for the long-term d11B evolution of seawater and oceanic crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 225, pp.61- 76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Box-modeling of 15N/14N in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 147, pp.212-222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00442-005-0263-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron isotope geochemistry of Paleozoic brachiopod calcite: Implications for a secular change in the boron isotope geochemistry of seawater over the Phanerozoic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Joachimski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Geldern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 69 (16), pp.4035-4044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2004.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10138,3282 +10159,3282 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aquathèque project. Imagining an open archive for knowledge about water and aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lagrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale "Radiant Futures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Spiral. Université de Liège, Oct 2025, Liège (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota influence on mosquito larvae metabolism mediate glyphosate toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII International Congress of Entomology (ICE2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plastic substrata on the plastisphere's tolerance to freshwater pollutants assessed by Pollution-Induced Community Tolerance (PICT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Laurency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicomic 2024 - 4th International Conference in Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishing and fish trade during the Roman era in southwestern France : An isotopic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pianet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Meeting of the ICAZ Fish Remains Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant functional diversity through space and time: what happened in the shallow ponds of the Iles Kerguelen for five years?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Eymar-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE²)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant functional diversity through space and time: what happened in the shallow ponds of the Iles Kerguelen for five years?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Eymar-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th IAVS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Madère, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Aquaculture and Agriculture on the Concentration and Fate of Microplastics on the Étangs de la Dombes, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How far do adults of aquatic insects travel in terrestrial environments? Tracing different life stages using stable isotopes and DNA barcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Wissel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+                <w:t xml:space="preserve">Maria Alp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uma Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Palma de Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">Symposium for European Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Newcastle (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866165v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How far do adults of aquatic insects travel in terrestrial environments? Tracing different life stages using stable isotopes and DNA barcoding</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of Aquaculture and Agriculture on the Concentration and Fate of Microplastics on the Étangs de la Dombes, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uma Disdier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+                <w:t xml:space="preserve">Zoraida J Quiñones‐rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Wissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for European Freshwater Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Newcastle (GB), United Kingdom</w:t>
+              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04812800v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Plastic Underground: Are Microplastics in the Subsurface a Ticking Time Bomb for Soil and Groundwater Ecosystems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Schneidewind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Wazne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kukkola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iseult Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source activation or fluvial transport – dynamic controls on spatial patterns and temporal dynamics of plastic pollution in river corridors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anna Kukkola</w:t>
+                <w:t xml:space="preserve">Functional response of the macrophyte species L. australis R.Br. to combined biotic interactions and thermal stress. Consequences for aquatic ecosystem productivity and nutrient cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Drummond</w:t>
+                <w:t xml:space="preserve">Félix Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">64th IAVS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868444v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional response of the macrophyte species L. australis R.Br. to combined biotic interactions and thermal stress. Consequences for aquatic ecosystem productivity and nutrient cycles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+                <w:t xml:space="preserve">Source activation or fluvial transport – dynamic controls on spatial patterns and temporal dynamics of plastic pollution in river corridors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Schneidewind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kukkola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Vallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Renault</w:t>
+                <w:t xml:space="preserve">Jennifer Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th IAVS Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877785v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 100 Plastic Rivers Programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holly Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Schneidewind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iseult Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Sambrook Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS RIVERS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généraliser les connaissances locales pour informer les approches globales : leçons de recherches de la Zone Atelier du Bassin du Rhône.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing microplastic transport pathways and potential sources along gravel-bed rivers: Focus on the Ain River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Wazne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro 2022 - Online Atlas Edition: Plastic Pollution from MACRO to nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Virtual conference (Lanzarote), Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7217421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source vs transport controls of spatial patterns and temporal dynamics of plastic pollution in river corridors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holly Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Schneidewind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kukkola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Aquatic Sciences Meeting – JASM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium of Aquatic Science Societies (CASS), May 2022, Grand Rapids, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des macrophytes des Iles Kerguelen à la combinaison des filtres biotiques et abiotiques de leur habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ECOVEG 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Gembloux, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of early diagenesis in the shaping of geochemical records : an example from Lake Dziani Dzaha, Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jovovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2021.5823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ZA Seine et la ZA Rhône, retour d'expérience sur deux dispositifs en dialogue avec les acteurs des territoires : de la co-construction d'actions de recherche au partage des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chateauminois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque des Zones Ateliers-CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, à distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of drying on plastic fragmentation and microplastic size on the functional role of a shredder organism Gammarus fossarum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LEHNA - UMR C NRS 5023; INRAE - RiverLy. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« DispEff» : Estimation des distances de dispersion effective des insectes en cours d’eau par l’analyse moléculaire et isotopique de leurs œufs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE - RiverLy. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2018.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence d’une dynamique éco-évolutive au sein des mares des Iles Kerguelen (Subantarctique) à partir d’une expérimentation en mésocosmes sur des communautés de macrophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-sedimentological factors impacting the distribution and abundance of microplastics in fluvial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Wazne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. River 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous mixture of microplastics : impact on the freshwater ecosystem engineer (Tubifex tubifex ) and its role in biogeochemical processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wazne Mohammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mermillod-Blondin Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallier Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervant Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nel Holly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC EUROPE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870472v1</w:t>
-              </w:r>
-[...392 lines deleted...]
-                <w:t xml:space="preserve">hal-02324360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Venarsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Saccò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groundwater Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.241-261, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-819119-4.00010-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13423,147 +13444,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide technique Interactions nappe/rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">102 p., 2017, Guide et protocoles, 978-2-37785-003-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13573,161 +13594,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des échanges nappes rivières et de la part des apports souterrains dans l'alimentation des eaux de surface (cours d'eau, plans d'eau, zones humides), Application au fleuve Rhône et à ses aquifères associés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Déchomets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00359014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId461"/>
+      <w:footerReference w:type="default" r:id="rId462"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13795,51 +13816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E165D76D"/>
+    <w:nsid w:val="74462616"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14026,51 +14047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-simon-ecoiso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1389-9871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117552593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4641-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450732v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vallier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127512" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barthelemy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Espeyte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M Touchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida J Qui&#241;ones-Rivera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127323" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2025-006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine M Fran&#231;ois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11149" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109751v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krause" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123433" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127147" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antonelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126651" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649253v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eymar-Dauphin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Saiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2024.125798" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c00528" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Silverthorn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Arbaretaz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10135" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169504" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102540" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardouin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Hadjisterkotis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mitsainas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Bergmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09740-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073010v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05662" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987618v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lise Benot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14047" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Hassler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;louk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9612" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255508v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Alonso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Maucourt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13133" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096253v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guicharnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gauthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12724" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382947v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Vallier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13217" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943052v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mermillod-Blondin Florian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourier Brice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119518" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652218v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Licci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldene Wharton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155123" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03182189v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cordonnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4587186" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gu&#233;gan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01325-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lazzerini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiorillo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.04.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03217053v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Baranov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly A Nel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer D Drummond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kukkola" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115750" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Premate" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;pela Borko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Deli&#263;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13797" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03079025v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Galland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Czarnes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mathieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Demorge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103857" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03156684v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Blemus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145061" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963254v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jovovic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grossi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antheaume" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2020.104055" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02492651v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jacquier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vandel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhela Hemery" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-019-1352-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02994321v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mathieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Bouladra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081204" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02562359v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A.M. Cantarel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12040156" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02492518v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13530" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459842v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van van Tran" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;l&#232;ne Tran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14915" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02515841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Tenaille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemoine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-020-09760-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991817v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Berthet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-019-1664-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02096084v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991841v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seris" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12285" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934344v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayarkhuu Noost" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8496" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02178654v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burlet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Nardy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.06.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02148480v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3228" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02344288v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubomira Romanova" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice G&#233;rard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Pokatilova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102022" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01817999v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnaud-Godet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0159-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01968948v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillemet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01662" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02152216v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laurent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4383" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468037v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bardon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.12.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGBP87J2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468387v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.12.015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHCJNJHJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331116v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Putelat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/aaa.2016.71.79" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01369468v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7690" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6JCXBFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01286189v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12484" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01370129v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw131" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323930v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.031" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025614v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Orias" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Clair" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brosselin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.06.033" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01281625v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5243-7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01281606v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gette-Bouvarot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01642" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01121690v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.11.070" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CQ97TV5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01135268v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brazier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.11.028" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ8T13F9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01135302v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plancq" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.04.016" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823715v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefour" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.081232" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00664493v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorijntje Henderiks" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002164" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580578v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010001617" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8JNV9WJB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00621064v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9774-7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-498KWFXB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579553v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02513.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0L858ZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00464218v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02315.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520932v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02385.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465171v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.024" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KN4H0PL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465007v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g30402.1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341152v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;ran" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.06.006" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00229726v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Strauss" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joachimski" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.08.014" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GN4BQH4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133079v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2006.04.008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRDV2P8K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142437v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.08.011" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TV2Z1HD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133072v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0263-5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PV16D54-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184093v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Joachimski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Geldern" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.11.017" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GZC483K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561378v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lagrola" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valadaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810125v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872976v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Touchet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogue" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laurency" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033922v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore West" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879081v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bacon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879110v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866165v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida J Qui&#241;ones&#8208;rivera" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Wissel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812800v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaulin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868525v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schneidewind" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseult Lynch" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4405" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868444v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Nel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Drummond" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1528" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04877785v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870709v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Sambrook Smith" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865686v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7217421" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863125v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04877836v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769246v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5823" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989428v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bacq" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chateauminois" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879304v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854014v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870472v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wazne Mohammad" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallier Manon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hervant Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nel Holly" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04881763v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832215v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324360v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829395v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Venarsky" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Simon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Sacc&#242;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819119-4.00010-X" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00359014v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland D&#233;chomets" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germain" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-simon-ecoiso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1389-9871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117552593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=U2eYajwAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4641-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450732v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vallier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127512" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099610v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barthelemy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Espeyte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M Touchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida J Qui&#241;ones-Rivera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127323" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2025-006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine M Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109751v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krause" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123433" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127147" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220925v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antonelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126651" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660274v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c00528" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eymar-Dauphin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Saiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2024.125798" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767646v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Silverthorn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Arbaretaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10135" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169504" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408775v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102540" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Hadjisterkotis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mitsainas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Bergmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09740-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255508v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Alonso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Maucourt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13133" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189965v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Hassler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;louk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9612" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05662" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lise Benot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14047" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096253v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guicharnaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gauthier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12724" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Vallier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13217" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943052v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mermillod-Blondin Florian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourier Brice" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119518" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652218v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Licci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldene Wharton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155123" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03182189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cordonnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4587186" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788426v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gu&#233;gan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01325-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378011v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lazzerini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiorillo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.04.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03217053v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Baranov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly A Nel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer D Drummond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kukkola" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115750" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860840v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Premate" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;pela Borko" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Deli&#263;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13797" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03079025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Galland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Czarnes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mathieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Demorge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103857" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03156684v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Blemus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145061" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02994321v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mathieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Bouladra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081204" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963254v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jovovic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grossi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antheaume" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2020.104055" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02492651v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jacquier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vandel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhela Hemery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-019-1352-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02562359v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A.M. Cantarel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12040156" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02492518v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13530" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02515841v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Tenaille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemoine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-020-09760-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459842v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van van Tran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;l&#232;ne Tran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14915" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991817v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Berthet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-019-1664-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934344v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayarkhuu Noost" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8496" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02096084v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyonnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991841v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12285" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02178654v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burlet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Nardy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.06.009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02148480v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3228" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02344288v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubomira Romanova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice G&#233;rard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Pokatilova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102022" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01817999v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnaud-Godet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0159-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01968948v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillemet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01662" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02152216v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laurent" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4383" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468037v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bardon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.12.009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGBP87J2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468387v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.12.015" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHCJNJHJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331116v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Putelat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/aaa.2016.71.79" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01369468v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7690" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6JCXBFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01286189v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12484" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01370129v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw131" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323930v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.031" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025614v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Orias" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Clair" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brosselin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.06.033" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01281625v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5243-7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01281606v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gette-Bouvarot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01642" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01121690v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.11.070" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CQ97TV5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01135268v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brazier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.11.028" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ8T13F9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01135302v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plancq" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.04.016" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823715v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.081232" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00664493v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorijntje Henderiks" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002164" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00621064v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9774-7" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-498KWFXB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580578v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010001617" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8JNV9WJB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579553v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02513.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0L858ZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00464218v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02315.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520932v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02385.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465171v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.024" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KN4H0PL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465007v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g30402.1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341152v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;ran" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.06.006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00229726v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Strauss" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joachimski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.08.014" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GN4BQH4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133079v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2006.04.008" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRDV2P8K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142437v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.08.011" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TV2Z1HD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133072v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0263-5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PV16D54-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184093v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Joachimski" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Geldern" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.11.017" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GZC483K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561378v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lagrola" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valadaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810125v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872976v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Touchet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogue" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laurency" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033922v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore West" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879081v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bacon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879110v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812800v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaulin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866165v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida J Qui&#241;ones&#8208;rivera" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Wissel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868525v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schneidewind" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseult Lynch" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4405" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04877785v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868444v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Nel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Drummond" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1528" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870709v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Sambrook Smith" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865686v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7217421" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863125v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04877836v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769246v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5823" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989428v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bacq" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chateauminois" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04881763v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832215v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324360v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879304v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854014v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870472v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wazne Mohammad" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallier Manon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hervant Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nel Holly" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829395v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Venarsky" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Simon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Sacc&#242;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819119-4.00010-X" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00359014v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland D&#233;chomets" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germain" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>