--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -66,1444 +66,1444 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek’s disease virus replication in chicken skin reconstructed in vitro: evidence for viral particles in corneocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lachner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kervarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (7), pp.2123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.002123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions between avian viruses and skin in farm birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-024-01310-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Establishment of a culture model for the prolonged maintenance of chicken feather follicles structure in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (10), 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0271448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo imaging reveals novel replication sites of a highly oncogenic avian herpesvirus in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andele Conradie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (8), 28 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D skin models in domestic animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-020-00888-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intranasal inoculations of naked or PLGA-PEI nanovectored DNA vaccine induce systemic and mucosal antibodies in pigs: A feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Le Diguerher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Guionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Béven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.194-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2020.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchor-tagged Marek’s disease virus: a new tool for monitoring viral infection in vitro and in vivo in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Chollot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Pasdeloup</w:t>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Journée scientifique Herpesvirus et Pathologies Associées (HerPAs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek’s Disease Virus Replication in Chicken Skin Reconstructed In Vitro: Evidence for Viral Particles in Corneocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Souci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+                <w:t xml:space="preserve">Julia Lachner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kervarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Annual International Herpesvirus Worshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Berlin (DE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian three-dimensional skin model to study MDV replication in vitro in differentiated keratinocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Souci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kervarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département INRAE de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Seignosses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian three-dimensional skin model to study MDV replication in vitro in differentiated keratinocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Souci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Journée Scientifique Herpesvirus et Pathologies Associées (HerPAs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian three-dimensional skin model to study MDV replication in vitro in differentiated keratinocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Lachner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Marek’s Disease and Avian Herpesviruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, St Louis (Missouri), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668987v1</w:t>
-              </w:r>
-[...756 lines deleted...]
-                <w:t xml:space="preserve">hal-03093878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1521,103 +1521,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek’s Disease Virus Replication in Chicken Skin Reconstructed In Vitro: Evidence for Viral Particles in Corneocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Souci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+                <w:t xml:space="preserve">Julia Lachner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kervarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Annual International Herpesvirus Worshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Berlin (DE), France</w:t>
@@ -1678,51 +1678,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination à ADN intranasale sur un modèle porcin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Souci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Rennes 1, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1918,51 +1918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasdeloup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier-Guyader" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lachner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199782v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002123" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01310-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271448" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andele Conradie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010745" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00888-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaunet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2020.06.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03313764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier-Guyader" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lachner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01310-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838659v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271448" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775131v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andele Conradie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010745" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00888-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093878v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaunet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2020.06.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149744v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasdeloup" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149724v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199782v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03313764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>