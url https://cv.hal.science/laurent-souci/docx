--- v1 (2026-04-08)
+++ v2 (2026-05-08)
@@ -66,1444 +66,1444 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anchor-tagged Marek’s disease virus: a new tool for monitoring viral infection in vitro and in vivo in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e Journée scientifique Herpesvirus et Pathologies Associées (HerPAs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek’s Disease Virus Replication in Chicken Skin Reconstructed In Vitro: Evidence for Viral Particles in Corneocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lachner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kervarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49th Annual International Herpesvirus Worshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Berlin (DE), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avian three-dimensional skin model to study MDV replication in vitro in differentiated keratinocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kervarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département INRAE de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seignosses, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avian three-dimensional skin model to study MDV replication in vitro in differentiated keratinocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Journée Scientifique Herpesvirus et Pathologies Associées (HerPAs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avian three-dimensional skin model to study MDV replication in vitro in differentiated keratinocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lachner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Symposium on Marek’s Disease and Avian Herpesviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, St Louis (Missouri), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek’s disease virus replication in chicken skin reconstructed in vitro: evidence for viral particles in corneocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Souci</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Lachner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kervarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 106 (7), pp.2123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/jgv.0.002123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between avian viruses and skin in farm birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Souci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55 (1), pp.54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13567-024-01310-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of a culture model for the prolonged maintenance of chicken feather follicles structure in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Souci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (10), 21 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0271448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo imaging reveals novel replication sites of a highly oncogenic avian herpesvirus in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Souci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andele Conradie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (8), 28 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D skin models in domestic animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Souci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (1), 15 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13567-020-00888-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intranasal inoculations of naked or PLGA-PEI nanovectored DNA vaccine induce systemic and mucosal antibodies in pigs: A feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Souci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Le Diguerher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 132, pp.194-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rvsc.2020.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093878v1</w:t>
-              </w:r>
-[...655 lines deleted...]
-                <w:t xml:space="preserve">hal-04668987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1521,257 +1521,154 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek’s Disease Virus Replication in Chicken Skin Reconstructed In Vitro: Evidence for Viral Particles in Corneocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Souci</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Lachner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kervarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Annual International Herpesvirus Worshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Berlin (DE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...101 lines deleted...]
-    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1918,51 +1815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier-Guyader" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lachner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01310-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838659v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271448" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775131v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andele Conradie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010745" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00888-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093878v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaunet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2020.06.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149744v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasdeloup" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149724v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199782v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03313764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasdeloup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier-Guyader" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lachner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199782v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002123" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01310-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271448" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andele Conradie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010745" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00888-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaunet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2020.06.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>