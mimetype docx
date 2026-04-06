--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1200,460 +1200,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic reducibility of resonant cocycles to a normal form</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Big denominators and analytic normal forms with an appendix by M. Zhitomirskii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stolovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1474748014000383⟩</w:t>
+              <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (710), pp. 205-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/crelle-2013-0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082651v1</w:t>
+                <w:t xml:space="preserve">hal-00925283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holomorphic normal form of nonlinear perturbations of nilpotent vector fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stolovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Verstringe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regular and Chaotic Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21, pp.410-436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S1560354716040031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REAL SUBMANIFOLDS OF MAXIMUM COMPLEX TANGENT SPACE AT A CR SINGULAR POINT, I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xianghong Gong</w:t>
+                <w:t xml:space="preserve">Analytic reducibility of resonant cocycles to a normal form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chavaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stolovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 206, pp.293-377. </w:t>
+              <w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00222-016-0654-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1474748014000383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279021v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum singular complete integrability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Paul</w:t>
+                <w:t xml:space="preserve">REAL SUBMANIFOLDS OF MAXIMUM COMPLEX TANGENT SPACE AT A CR SINGULAR POINT, I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianghong Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stolovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 206, pp.293-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00222-016-0654-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945409v2</w:t>
+                <w:t xml:space="preserve">hal-01279021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big denominators and analytic normal forms with an appendix by M. Zhitomirskii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum singular complete integrability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stolovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 271, pp.1377-1443</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925283v1</w:t>
+                <w:t xml:space="preserve">hal-00945409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family of intersecting totally real manifolds of $(C^n ,0)$ and germs of holomorphic diffeomorphisms</w:t>
               </w:r>
@@ -3402,51 +3402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghong Gong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stolovitch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-024-01582-0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692172v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-024-02975-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725225v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Mi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667590v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyan Zhao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-022-02408-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kossovskiy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Lamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2021.108117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Procesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-022-04398-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40598-021-00192-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Jiang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-020-09902-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519501v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2019-0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094584v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bambusi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378845v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1557281008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boele Braaksma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Iooss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-2878-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01082651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chavaudret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748014000383" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Verstringe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560354716040031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279021v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-016-0654-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945409v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2013-0111" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01265181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-013-0627-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.11.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37MCBVPQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6964-2_12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RTG27522-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Koike" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Elisa Massetti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335855v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Wu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klime&#353;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001831v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghong Gong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stolovitch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-024-01582-0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692172v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-024-02975-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725225v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Mi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667590v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyan Zhao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-022-02408-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kossovskiy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Lamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2021.108117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Procesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-022-04398-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40598-021-00192-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Jiang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-020-09902-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519501v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2019-0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094584v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bambusi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378845v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1557281008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boele Braaksma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Iooss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-2878-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2013-0111" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Verstringe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560354716040031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01082651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chavaudret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748014000383" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-016-0654-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945409v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01265181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-013-0627-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.11.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37MCBVPQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6964-2_12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RTG27522-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Koike" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Elisa Massetti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335855v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Wu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klime&#353;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001831v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>