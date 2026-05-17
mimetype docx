--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -1200,460 +1200,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big denominators and analytic normal forms with an appendix by M. Zhitomirskii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REAL SUBMANIFOLDS OF MAXIMUM COMPLEX TANGENT SPACE AT A CR SINGULAR POINT, I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianghong Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stolovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016 (710), pp. 205-249. </w:t>
+              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 206, pp.293-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/crelle-2013-0111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00222-016-0654-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925283v1</w:t>
+                <w:t xml:space="preserve">hal-01279021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holomorphic normal form of nonlinear perturbations of nilpotent vector fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytic reducibility of resonant cocycles to a normal form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chavaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stolovitch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freek Verstringe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regular and Chaotic Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21, pp.410-436. </w:t>
+              <w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1560354716040031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1474748014000383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336282v1</w:t>
+                <w:t xml:space="preserve">hal-01082651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic reducibility of resonant cocycles to a normal form</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holomorphic normal form of nonlinear perturbations of nilpotent vector fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stolovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chavaudret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Stolovitch</w:t>
+                <w:t xml:space="preserve">Freek Verstringe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (1), pp.20. </w:t>
+              <w:t xml:space="preserve">Regular and Chaotic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.410-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1474748014000383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1560354716040031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082651v1</w:t>
+                <w:t xml:space="preserve">hal-01336282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REAL SUBMANIFOLDS OF MAXIMUM COMPLEX TANGENT SPACE AT A CR SINGULAR POINT, I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xianghong Gong</w:t>
+                <w:t xml:space="preserve">Quantum singular complete integrability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stolovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 271, pp.1377-1443</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279021v1</w:t>
+                <w:t xml:space="preserve">hal-00945409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum singular complete integrability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Big denominators and analytic normal forms with an appendix by M. Zhitomirskii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stolovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (710), pp. 205-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/crelle-2013-0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945409v2</w:t>
+                <w:t xml:space="preserve">hal-00925283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family of intersecting totally real manifolds of $(C^n ,0)$ and germs of holomorphic diffeomorphisms</w:t>
               </w:r>
@@ -2142,165 +2142,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalisation holomorphe d'algèbres de type Cartan de champs de vecteurs holomorphes singuliers</w:t>
+                <w:t xml:space="preserve">A KAM phenomenon for singular holomorphic vector fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stolovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics. II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 161, pp.589-612</w:t>
+              <w:t xml:space="preserve">Publications mathematiques de l' IHES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102, pp.99-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121997v1</w:t>
+                <w:t xml:space="preserve">hal-00121995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A KAM phenomenon for singular holomorphic vector fields</w:t>
+                <w:t xml:space="preserve">Normalisation holomorphe d'algèbres de type Cartan de champs de vecteurs holomorphes singuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stolovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications mathematiques de l' IHES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 102, pp.99-165</w:t>
+              <w:t xml:space="preserve">Annals of Mathematics. II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 161, pp.589-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121995v1</w:t>
+                <w:t xml:space="preserve">hal-00121997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les structures de Poisson singulières</w:t>
               </w:r>
@@ -2469,528 +2469,528 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00635519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On neighborhoods of projective space bundles over elliptic curves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takayuki Koike</w:t>
+                <w:t xml:space="preserve">A survey on normal forms of real submanifolds with CR singularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianghong Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stolovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905259v1</w:t>
+                <w:t xml:space="preserve">hal-05623373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local rigidity of group actions of isometries on compact Riemannian manifolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On neighborhoods of projective space bundles over elliptic curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Koike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stolovitch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063332v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant sets through resonant normal form for infinite dimensional holomorphic vector fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Elisa Massetti</w:t>
+                <w:t xml:space="preserve">Local rigidity of group actions of isometries on compact Riemannian manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stolovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Stolovitch</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyan Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353305v1</w:t>
+                <w:t xml:space="preserve">hal-05063332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On neighborhoods of embedded toroidal and Hopf manifolds and their foliations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stolovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ueda foliation problem for complex tori</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invariant sets through resonant normal form for infinite dimensional holomorphic vector fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Elisa Massetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Procesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stolovitch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojun Wu</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04668242v1</w:t>
+                <w:t xml:space="preserve">hal-05353305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local rigidity of actions of isometries on compact real analytic Riemannian manifolds</w:t>
+                <w:t xml:space="preserve">Ueda foliation problem for complex tori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stolovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhiyan Zhao</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668231v1</w:t>
+                <w:t xml:space="preserve">hal-04668242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local rigidity of actions of isometries on compact real analytic Riemannian manifolds</w:t>
               </w:r>
@@ -3021,120 +3021,195 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399082v1</w:t>
+                <w:t xml:space="preserve">hal-04668231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Local rigidity of actions of isometries on compact real analytic Riemannian manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stolovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reversible parabolic diffeomorphisms of $(\mathbb{C}^2,0)$ and exceptional hyperbolic CR-singularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Klimeš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stolovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3144,51 +3219,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real submanifolds of maximum complex tangent space at a CR singular point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghong Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3197,65 +3272,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stolovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3402,51 +3477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghong Gong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stolovitch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-024-01582-0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692172v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-024-02975-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725225v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Mi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667590v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyan Zhao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-022-02408-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kossovskiy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Lamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2021.108117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Procesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-022-04398-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40598-021-00192-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Jiang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-020-09902-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519501v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2019-0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094584v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bambusi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378845v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1557281008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boele Braaksma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Iooss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-2878-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2013-0111" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Verstringe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560354716040031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01082651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chavaudret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748014000383" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-016-0654-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945409v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01265181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-013-0627-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.11.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37MCBVPQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6964-2_12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RTG27522-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Koike" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Elisa Massetti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335855v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Wu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klime&#353;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001831v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghong Gong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stolovitch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-024-01582-0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692172v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-024-02975-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725225v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Mi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667590v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyan Zhao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-022-02408-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kossovskiy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Lamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2021.108117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Procesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-022-04398-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40598-021-00192-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Jiang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-020-09902-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519501v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2019-0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094584v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bambusi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378845v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1557281008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boele Braaksma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Iooss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-2878-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-016-0654-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01082651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chavaudret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748014000383" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Verstringe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560354716040031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945409v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2013-0111" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01265181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-013-0627-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.11.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37MCBVPQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6964-2_12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RTG27522-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Koike" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Wu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353305v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Elisa Massetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399082v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klime&#353;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001831v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>